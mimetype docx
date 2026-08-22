--- v0 (2025-12-03)
+++ v1 (2026-08-22)
@@ -1,342 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="329A6C6B" w14:textId="30241DD2" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
+    <w:p w14:paraId="329A6C6B" w14:textId="239164B9" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>ОПИСАНИЯ ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
+        <w:t>ОПИСАНИ</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      <w:r w:rsidR="00C5164A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">по состоянию на </w:t>
+        <w:t>Е</w:t>
       </w:r>
-      <w:sdt>
-[...35 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="4830EB06" w14:textId="77777777" w:rsidR="0066368E" w:rsidRPr="00F803A7" w:rsidRDefault="0066368E" w:rsidP="0066368E">
-[...187 lines deleted...]
-    </w:p>
     <w:p w14:paraId="43D96FD5" w14:textId="77777777" w:rsidR="007D0A5D" w:rsidRPr="00C35CF2" w:rsidRDefault="007D0A5D" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -572,175 +332,175 @@
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="1270"/>
         <w:gridCol w:w="2833"/>
         <w:gridCol w:w="2557"/>
         <w:gridCol w:w="2630"/>
         <w:gridCol w:w="2437"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E227B8" w14:paraId="081383A2" w14:textId="77777777" w:rsidTr="000520E6">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF4AC76" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00582A8F" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0AF4AC76" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00582A8F" w:rsidRDefault="00C5164A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6788E0AA" w14:textId="77777777" w:rsidR="00E227B8" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6788E0AA" w14:textId="77777777" w:rsidR="00E227B8" w:rsidRDefault="00C5164A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="091FC3A3" w14:textId="77777777" w:rsidR="00E227B8" w:rsidRDefault="00000000">
+          <w:p w14:paraId="091FC3A3" w14:textId="77777777" w:rsidR="00E227B8" w:rsidRDefault="00C5164A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22A0EA95" w14:textId="77777777" w:rsidR="00E227B8" w:rsidRDefault="00000000">
+          <w:p w14:paraId="22A0EA95" w14:textId="77777777" w:rsidR="00E227B8" w:rsidRDefault="00C5164A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1254099C" w14:textId="77777777" w:rsidR="00E227B8" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1254099C" w14:textId="77777777" w:rsidR="00E227B8" w:rsidRDefault="00C5164A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0150FB" w14:textId="77777777" w:rsidR="00E227B8" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3D0150FB" w14:textId="77777777" w:rsidR="00E227B8" w:rsidRDefault="00C5164A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="768C8692" w14:textId="77777777" w:rsidR="00E227B8" w:rsidRDefault="00000000">
+          <w:p w14:paraId="768C8692" w14:textId="77777777" w:rsidR="00E227B8" w:rsidRDefault="00C5164A">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000520E6" w14:paraId="28F064F0" w14:textId="77777777" w:rsidTr="000520E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6FAD833D" w14:textId="2455C44E" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -903,60 +663,60 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР.0022-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="37CF5B5A" w14:textId="153B1945" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
-                <w:attr w:name="ProductID" w:val="220033, г"/>
+                <w:attr w:name="ls" w:val="trans"/>
+                <w:attr w:name="Month" w:val="4"/>
+                <w:attr w:name="Day" w:val="4"/>
+                <w:attr w:name="Year" w:val="43"/>
               </w:smartTagPr>
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
                 <w:smartTagPr>
-                  <w:attr w:name="ls" w:val="trans"/>
-[...2 lines deleted...]
-                  <w:attr w:name="Year" w:val="43"/>
+                  <w:attr w:name="ProductID" w:val="220033, г"/>
                 </w:smartTagPr>
                 <w:r w:rsidRPr="00926A7A">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>220033, г</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Минск, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1144,60 +904,60 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР.0022-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3BD2DE43" w14:textId="106AEE66" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
-                <w:attr w:name="ProductID" w:val="220033, г"/>
+                <w:attr w:name="ls" w:val="trans"/>
+                <w:attr w:name="Month" w:val="4"/>
+                <w:attr w:name="Day" w:val="4"/>
+                <w:attr w:name="Year" w:val="43"/>
               </w:smartTagPr>
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
                 <w:smartTagPr>
-                  <w:attr w:name="ls" w:val="trans"/>
-[...2 lines deleted...]
-                  <w:attr w:name="Year" w:val="43"/>
+                  <w:attr w:name="ProductID" w:val="220033, г"/>
                 </w:smartTagPr>
                 <w:r w:rsidRPr="00926A7A">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>220033, г</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Минск, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1377,60 +1137,60 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР.0022-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="534067AB" w14:textId="71487AFF" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
-                <w:attr w:name="ProductID" w:val="220033, г"/>
+                <w:attr w:name="ls" w:val="trans"/>
+                <w:attr w:name="Month" w:val="4"/>
+                <w:attr w:name="Day" w:val="4"/>
+                <w:attr w:name="Year" w:val="43"/>
               </w:smartTagPr>
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
                 <w:smartTagPr>
-                  <w:attr w:name="ls" w:val="trans"/>
-[...2 lines deleted...]
-                  <w:attr w:name="Year" w:val="43"/>
+                  <w:attr w:name="ProductID" w:val="220033, г"/>
                 </w:smartTagPr>
                 <w:r w:rsidRPr="00926A7A">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>220033, г</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Минск, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1540,122 +1300,120 @@
           </w:tcPr>
           <w:p w14:paraId="7B88D152" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 290-2023</w:t>
             </w:r>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>п. 10.5.3, Приложение Ж;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1553036D" w14:textId="77777777" w:rsidR="000520E6" w:rsidRDefault="000520E6" w:rsidP="000520E6">
-[...5 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="1553036D" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00C5164A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>эксплуатационная документация</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BB91B5B" w14:textId="4AD342C1" w:rsidR="00574B12" w:rsidRPr="00574B12" w:rsidRDefault="00574B12" w:rsidP="000520E6">
-[...5 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="2BB91B5B" w14:textId="4AD342C1" w:rsidR="00574B12" w:rsidRPr="00C5164A" w:rsidRDefault="00574B12" w:rsidP="000520E6">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="775B2A67" w14:textId="25B4CBA5" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР.0022-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F76A208" w14:textId="04A36E78" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
-                <w:attr w:name="ProductID" w:val="220033, г"/>
+                <w:attr w:name="ls" w:val="trans"/>
+                <w:attr w:name="Month" w:val="4"/>
+                <w:attr w:name="Day" w:val="4"/>
+                <w:attr w:name="Year" w:val="43"/>
               </w:smartTagPr>
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
                 <w:smartTagPr>
-                  <w:attr w:name="ls" w:val="trans"/>
-[...2 lines deleted...]
-                  <w:attr w:name="Year" w:val="43"/>
+                  <w:attr w:name="ProductID" w:val="220033, г"/>
                 </w:smartTagPr>
                 <w:r w:rsidRPr="00926A7A">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>220033, г</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Минск, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1673,51 +1431,50 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000520E6" w14:paraId="0E75F447" w14:textId="77777777" w:rsidTr="00574B12">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6574E739" w14:textId="311D236A" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="50D752EB" w14:textId="45E47778" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
@@ -1768,172 +1525,155 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Испытание рабочей и изолирующей частей, соединительного провода повышенным напряжением частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="766D8EA6" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ТКП 290-2023 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64067A40" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пп</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. 10.6.2.3, 10.6.2.4,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="678CE481" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Приложение Ж;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5555429C" w14:textId="4BE33665" w:rsidR="000520E6" w:rsidRPr="00574B12" w:rsidRDefault="000520E6" w:rsidP="00574B12">
+          <w:p w14:paraId="5555429C" w14:textId="4BE33665" w:rsidR="000520E6" w:rsidRPr="00C5164A" w:rsidRDefault="000520E6" w:rsidP="00574B12">
             <w:pPr>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">эксплуатационная документация </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="42E92F57" w14:textId="2F37302B" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР.0022-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="06CA0030" w14:textId="3632D73C" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
-                <w:attr w:name="ProductID" w:val="220033, г"/>
+                <w:attr w:name="ls" w:val="trans"/>
+                <w:attr w:name="Month" w:val="4"/>
+                <w:attr w:name="Day" w:val="4"/>
+                <w:attr w:name="Year" w:val="43"/>
               </w:smartTagPr>
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
                 <w:smartTagPr>
-                  <w:attr w:name="ls" w:val="trans"/>
-[...2 lines deleted...]
-                  <w:attr w:name="Year" w:val="43"/>
+                  <w:attr w:name="ProductID" w:val="220033, г"/>
                 </w:smartTagPr>
                 <w:r w:rsidRPr="00926A7A">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>220033, г</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Минск, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1948,50 +1688,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000520E6" w14:paraId="2B842C94" w14:textId="77777777" w:rsidTr="000520E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5E28FC2B" w14:textId="2EE7C206" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="655ED62F" w14:textId="0C0B19CE" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Указатели напряжения для проверки совпадения фаз</w:t>
             </w:r>
           </w:p>
@@ -2046,67 +1787,51 @@
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="12CCEF1D" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ТКП 290-2023 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AFDF5DD" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п. 10.6.2.5, 10.6.2.6,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BCE0051" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2148,60 +1873,60 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР.0022-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="79401C22" w14:textId="5B121EA6" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
-                <w:attr w:name="ProductID" w:val="220033, г"/>
+                <w:attr w:name="Year" w:val="43"/>
+                <w:attr w:name="Day" w:val="4"/>
+                <w:attr w:name="Month" w:val="4"/>
+                <w:attr w:name="ls" w:val="trans"/>
               </w:smartTagPr>
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
                 <w:smartTagPr>
-                  <w:attr w:name="Year" w:val="43"/>
-[...2 lines deleted...]
-                  <w:attr w:name="ls" w:val="trans"/>
+                  <w:attr w:name="ProductID" w:val="220033, г"/>
                 </w:smartTagPr>
                 <w:r w:rsidRPr="00926A7A">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>220033, г</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Минск, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2311,67 +2036,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Испытание изоляции повышенным напряжением частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="05091C13" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ТКП 290-2023 </w:t>
             </w:r>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>п. 10.2.2, Приложение Ж;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D860CFF" w14:textId="4986C8DD" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>эксплуатационная документация</w:t>
             </w:r>
@@ -2389,60 +2098,60 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР.0022-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="49A31BF1" w14:textId="612E9D72" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
-                <w:attr w:name="ProductID" w:val="220033, г"/>
+                <w:attr w:name="ls" w:val="trans"/>
+                <w:attr w:name="Month" w:val="4"/>
+                <w:attr w:name="Day" w:val="4"/>
+                <w:attr w:name="Year" w:val="43"/>
               </w:smartTagPr>
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
                 <w:smartTagPr>
-                  <w:attr w:name="ls" w:val="trans"/>
-[...2 lines deleted...]
-                  <w:attr w:name="Year" w:val="43"/>
+                  <w:attr w:name="ProductID" w:val="220033, г"/>
                 </w:smartTagPr>
                 <w:r w:rsidRPr="00926A7A">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>220033, г</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Минск, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2622,60 +2331,60 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР.0022-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2A73FE61" w14:textId="545B01C5" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
-                <w:attr w:name="ProductID" w:val="220033, г"/>
+                <w:attr w:name="Year" w:val="43"/>
+                <w:attr w:name="Day" w:val="4"/>
+                <w:attr w:name="Month" w:val="4"/>
+                <w:attr w:name="ls" w:val="trans"/>
               </w:smartTagPr>
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
                 <w:smartTagPr>
-                  <w:attr w:name="Year" w:val="43"/>
-[...2 lines deleted...]
-                  <w:attr w:name="ls" w:val="trans"/>
+                  <w:attr w:name="ProductID" w:val="220033, г"/>
                 </w:smartTagPr>
                 <w:r w:rsidRPr="00926A7A">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>220033, г</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Минск, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2850,60 +2559,60 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР.0022-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="35A2ED64" w14:textId="425FB6DC" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
-                <w:attr w:name="ProductID" w:val="220033, г"/>
+                <w:attr w:name="Year" w:val="43"/>
+                <w:attr w:name="Day" w:val="4"/>
+                <w:attr w:name="Month" w:val="4"/>
+                <w:attr w:name="ls" w:val="trans"/>
               </w:smartTagPr>
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
                 <w:smartTagPr>
-                  <w:attr w:name="Year" w:val="43"/>
-[...2 lines deleted...]
-                  <w:attr w:name="ls" w:val="trans"/>
+                  <w:attr w:name="ProductID" w:val="220033, г"/>
                 </w:smartTagPr>
                 <w:r w:rsidRPr="00926A7A">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>220033, г</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Минск, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3083,60 +2792,60 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР.0022-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="36A77C49" w14:textId="6CF6FD05" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
-                <w:attr w:name="ProductID" w:val="220033, г"/>
+                <w:attr w:name="Year" w:val="43"/>
+                <w:attr w:name="Day" w:val="4"/>
+                <w:attr w:name="Month" w:val="4"/>
+                <w:attr w:name="ls" w:val="trans"/>
               </w:smartTagPr>
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
                 <w:smartTagPr>
-                  <w:attr w:name="Year" w:val="43"/>
-[...2 lines deleted...]
-                  <w:attr w:name="ls" w:val="trans"/>
+                  <w:attr w:name="ProductID" w:val="220033, г"/>
                 </w:smartTagPr>
                 <w:r w:rsidRPr="00926A7A">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>220033, г</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Минск, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3316,60 +3025,60 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР.0022-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6F520C23" w14:textId="5A55A69F" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
-                <w:attr w:name="ProductID" w:val="220033, г"/>
+                <w:attr w:name="Year" w:val="43"/>
+                <w:attr w:name="Day" w:val="4"/>
+                <w:attr w:name="Month" w:val="4"/>
+                <w:attr w:name="ls" w:val="trans"/>
               </w:smartTagPr>
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
                 <w:smartTagPr>
-                  <w:attr w:name="Year" w:val="43"/>
-[...2 lines deleted...]
-                  <w:attr w:name="ls" w:val="trans"/>
+                  <w:attr w:name="ProductID" w:val="220033, г"/>
                 </w:smartTagPr>
                 <w:r w:rsidRPr="00926A7A">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>220033, г</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Минск, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3384,51 +3093,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000520E6" w14:paraId="146E9BC7" w14:textId="77777777" w:rsidTr="000520E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="10160B8B" w14:textId="569EEE84" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>7.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="38C59163" w14:textId="2A311120" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
@@ -3563,60 +3271,60 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР.0022-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="411D19AB" w14:textId="22E5FAB4" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
-                <w:attr w:name="ProductID" w:val="220033, г"/>
+                <w:attr w:name="Year" w:val="43"/>
+                <w:attr w:name="Day" w:val="4"/>
+                <w:attr w:name="Month" w:val="4"/>
+                <w:attr w:name="ls" w:val="trans"/>
               </w:smartTagPr>
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
                 <w:smartTagPr>
-                  <w:attr w:name="Year" w:val="43"/>
-[...2 lines deleted...]
-                  <w:attr w:name="ls" w:val="trans"/>
+                  <w:attr w:name="ProductID" w:val="220033, г"/>
                 </w:smartTagPr>
                 <w:r w:rsidRPr="00926A7A">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>220033, г</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Минск, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3634,50 +3342,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000520E6" w14:paraId="6B4282C8" w14:textId="77777777" w:rsidTr="00926A7A">
         <w:trPr>
           <w:trHeight w:val="1387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="53C5BC90" w14:textId="0EBE0B5D" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="63DFC816" w14:textId="2BC69680" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
@@ -3816,60 +3525,60 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР.0022-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="27FE8BB6" w14:textId="6BCF962B" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
-                <w:attr w:name="ProductID" w:val="220033, г"/>
+                <w:attr w:name="ls" w:val="trans"/>
+                <w:attr w:name="Month" w:val="4"/>
+                <w:attr w:name="Day" w:val="4"/>
+                <w:attr w:name="Year" w:val="43"/>
               </w:smartTagPr>
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
                 <w:smartTagPr>
-                  <w:attr w:name="ls" w:val="trans"/>
-[...2 lines deleted...]
-                  <w:attr w:name="Year" w:val="43"/>
+                  <w:attr w:name="ProductID" w:val="220033, г"/>
                 </w:smartTagPr>
                 <w:r w:rsidRPr="00926A7A">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>220033, г</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Минск, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3983,178 +3692,128 @@
               </w:rPr>
               <w:t>Пробивное напряжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4F7EA3E8" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="814"/>
               </w:tabs>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТП </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">СТП 33243.20.366-2016 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4862D652" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="814"/>
               </w:tabs>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">п. 28, табл. </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (п. 1);</w:t>
+              <w:t>п. 28, табл. 28.1-28.4 (п. 1);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12C4D5DE" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="814"/>
               </w:tabs>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТП </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТП 33240.20.501-23</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="244D6377" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="814"/>
               </w:tabs>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п. 11.2.2;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47EDA073" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="814"/>
               </w:tabs>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ТКП 339-2022</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="02313BEA" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">п. </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
                 <w:attr w:name="Year" w:val="25"/>
                 <w:attr w:name="Day" w:val="4"/>
                 <w:attr w:name="Month" w:val="4"/>
                 <w:attr w:name="ls" w:val="trans"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00926A7A">
                 <w:rPr>
@@ -4207,61 +3866,52 @@
                 </w:rPr>
                 <w:t>4.4.43</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (п. 1);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35D43535" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТП </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТП 33240.43.105-22</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="290A0AC0" w14:textId="77777777" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-54" w:right="-114"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п. 5.4 табл. 5.5, 5.6</w:t>
             </w:r>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">(п. 1); </w:t>
             </w:r>
           </w:p>
@@ -4318,60 +3968,60 @@
               <w:t>ГОСТ 6581-75</w:t>
             </w:r>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>п. 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="455F148B" w14:textId="15C0D41A" w:rsidR="000520E6" w:rsidRPr="00926A7A" w:rsidRDefault="000520E6" w:rsidP="000520E6">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
               <w:smartTagPr>
-                <w:attr w:name="ProductID" w:val="220033, г"/>
+                <w:attr w:name="Year" w:val="43"/>
+                <w:attr w:name="Day" w:val="4"/>
+                <w:attr w:name="Month" w:val="4"/>
+                <w:attr w:name="ls" w:val="trans"/>
               </w:smartTagPr>
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="date">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="metricconverter">
                 <w:smartTagPr>
-                  <w:attr w:name="Year" w:val="43"/>
-[...2 lines deleted...]
-                  <w:attr w:name="ls" w:val="trans"/>
+                  <w:attr w:name="ProductID" w:val="220033, г"/>
                 </w:smartTagPr>
                 <w:r w:rsidRPr="00926A7A">
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>220033, г</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. Минск, ул. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00926A7A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4488,226 +4138,161 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12872"/>
-      <w:gridCol w:w="1698"/>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="70E3E212" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="70E3E212" w14:textId="77777777" w:rsidTr="00C5164A">
       <w:trPr>
-        <w:trHeight w:val="66"/>
+        <w:trHeight w:val="70"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="01CEF8D9" w14:textId="1F23C0FF" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
-[...89 lines deleted...]
-        <w:p w14:paraId="7C2D4F8E" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+        <w:p w14:paraId="7C2D4F8E" w14:textId="6BDAB3F6" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00C5164A" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00C5164A">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть №1. Дата принятия решения по аккредитации: 21.11.2025                                                                                                                                                                                           </w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="7151F9AA" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4822,187 +4407,147 @@
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7164BB5B" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="2FF45D3E" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="788F744C" w14:textId="4C1E0D6B" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00D67756">
+        <w:p w14:paraId="788F744C" w14:textId="4B379756" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00C5164A" w:rsidP="00D67756">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r w:rsidRPr="00C5164A">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
-[...55 lines deleted...]
-            <w:t xml:space="preserve"> постановлением Государственного комитета по стандартизации Республики Беларусь от 29.08.2025 № 110</w:t>
+            <w:t xml:space="preserve">Часть №1. Дата принятия решения по аккредитации: 21.11.2025                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="326D8E2F" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5134,343 +4679,411 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="247D50E2" w14:textId="77777777" w:rsidR="00C71ECF" w:rsidRDefault="00C71ECF" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3F499977" w14:textId="77777777" w:rsidR="00C71ECF" w:rsidRDefault="00C71ECF" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11495"/>
-      <w:gridCol w:w="2551"/>
+      <w:gridCol w:w="2268"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008C6194" w14:paraId="703D40C9" w14:textId="77777777" w:rsidTr="008977C0">
+    <w:tr w:rsidR="008C6194" w14:paraId="703D40C9" w14:textId="77777777" w:rsidTr="00C5164A">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7ED450C4" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="7ED450C4" w14:textId="3D491FDC" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C06E26">
-[...52 lines deleted...]
-          </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="322B5E19" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="322B5E19" w14:textId="548E219F" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="00C5164A" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00602D34">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">Проект описания области аккредитации </w:t>
+            <w:t>О</w:t>
           </w:r>
-          <w:bookmarkStart w:id="1" w:name="_Hlk212714126"/>
-          <w:r w:rsidRPr="00602D34">
+          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">по состоянию на </w:t>
+            <w:t>писани</w:t>
           </w:r>
-          <w:sdt>
-[...31 lines deleted...]
-          <w:bookmarkEnd w:id="1"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:tcW w:w="2268" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="44C5B854" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="000520E6" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="44C5B854" w14:textId="570E9C18" w:rsidR="008C6194" w:rsidRPr="00C5164A" w:rsidRDefault="00C5164A" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00160B40">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">BY/112 </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C5164A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>9.0114</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="78EB49CA" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...6 lines deleted...]
-    </w:r>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="279"/>
+      <w:gridCol w:w="11765"/>
+      <w:gridCol w:w="2552"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00C5164A" w:rsidRPr="00160B40" w14:paraId="6C93257A" w14:textId="77777777" w:rsidTr="00072D79">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="279" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="511FAE75" w14:textId="77777777" w:rsidR="00C5164A" w:rsidRPr="00160B40" w:rsidRDefault="00C5164A" w:rsidP="00C5164A">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:snapToGrid w:val="0"/>
+            <w:spacing w:line="319" w:lineRule="auto"/>
+            <w:ind w:right="-292" w:hanging="20"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11765" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="477491D3" w14:textId="0F0A8B6A" w:rsidR="00C5164A" w:rsidRPr="00160B40" w:rsidRDefault="00C5164A" w:rsidP="00C5164A">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+              <w:tab w:val="left" w:pos="8541"/>
+            </w:tabs>
+            <w:snapToGrid w:val="0"/>
+            <w:spacing w:line="319" w:lineRule="auto"/>
+            <w:ind w:right="2200" w:hanging="20"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C5164A">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t>Минское республиканское унитарное предприятие электроэнергетики "Минскэнерго"</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C5164A">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t>электротехническая лаборатория ЭЦ ТЭЦ-2 филиала "Минские тепловые сети"</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2552" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="5E0B24E4" w14:textId="6081DAC3" w:rsidR="00C5164A" w:rsidRPr="00160B40" w:rsidRDefault="00C5164A" w:rsidP="00C5164A">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:snapToGrid w:val="0"/>
+            <w:spacing w:line="319" w:lineRule="auto"/>
+            <w:ind w:hanging="20"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00160B40">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US" w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">BY/112 </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:eastAsia="x-none"/>
+            </w:rPr>
+            <w:t>9.0114</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="6411B3AD" w14:textId="77777777" w:rsidR="00C5164A" w:rsidRPr="00160B40" w:rsidRDefault="00C5164A" w:rsidP="00C5164A">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:ind w:right="-31" w:firstLine="0"/>
+      <w:rPr>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
-  <w:p w14:paraId="51167D5D" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+  <w:p w14:paraId="51167D5D" w14:textId="200A95C0" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
-    <w:r w:rsidRPr="00C06E26">
-[...52 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -7011,50 +6624,51 @@
     <w:rsid w:val="0066368E"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="0074210A"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="00755C12"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007D0A5D"/>
     <w:rsid w:val="007E6E0A"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00852622"/>
+    <w:rsid w:val="00863669"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="009116FC"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00925950"/>
     <w:rsid w:val="00926A7A"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
@@ -7062,50 +6676,51 @@
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A97717"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B67028"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC186A"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C052D2"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C145FD"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
+    <w:rsid w:val="00C5164A"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C71ECF"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D32E61"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D67756"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
@@ -8806,57 +8421,57 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -9132,69 +8747,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>661</Words>
-  <Characters>3768</Characters>
+  <Words>592</Words>
+  <Characters>3379</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4421</CharactersWithSpaces>
+  <CharactersWithSpaces>3964</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>