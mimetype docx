--- v0 (2025-12-03)
+++ v1 (2026-05-23)
@@ -1,18286 +1,17929 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4663A515" w14:textId="77777777" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
+    <w:p w14:paraId="0F416476" w14:textId="77777777" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="00F56EB5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Е </w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C0E946" w14:textId="409C020C" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00E162E5">
-[...68 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="34FA3DBD" w14:textId="12774B7F" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00D67756" w:rsidP="00C52F3D">
-[...251 lines deleted...]
-    <w:p w14:paraId="6FE54DB4" w14:textId="77777777" w:rsidR="007D0A5D" w:rsidRPr="00C35CF2" w:rsidRDefault="007D0A5D" w:rsidP="00C35CF2">
+    <w:p w14:paraId="498B7F17" w14:textId="77777777" w:rsidR="007D0A5D" w:rsidRPr="00C35CF2" w:rsidRDefault="007D0A5D" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2024"/>
         <w:gridCol w:w="1238"/>
         <w:gridCol w:w="2825"/>
         <w:gridCol w:w="2548"/>
         <w:gridCol w:w="2641"/>
         <w:gridCol w:w="2434"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w14:paraId="3E0ECA4C" w14:textId="77777777" w:rsidTr="007D0A5D">
+      <w:tr w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w14:paraId="7A07E951" w14:textId="77777777" w:rsidTr="007D0A5D">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="292" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AE2D30C" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="07976A67" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AC7597C" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="56D9AB1D" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CC0D9FD" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="77864C20" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Код </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D77A723" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="76236A99" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1253B698" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="47BD5CE7" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3090A6A2" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00B67028">
+          <w:p w14:paraId="46A1E45B" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00B67028">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38555E48" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="4BC25A1D" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58738CCA" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00B67028" w:rsidRDefault="00B67028" w:rsidP="00B67028">
+    <w:p w14:paraId="1C8EC004" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00B67028" w:rsidRDefault="00B67028" w:rsidP="00B67028">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1269"/>
         <w:gridCol w:w="2833"/>
         <w:gridCol w:w="2557"/>
         <w:gridCol w:w="2630"/>
         <w:gridCol w:w="2440"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A06173" w14:paraId="4D83307F" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="30FD664C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63ED10A6" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00582A8F" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2B690909" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00582A8F" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18A4A665" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="778C5EDB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F902E5B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5F1FE76D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="594F45B4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="65FE21C7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5131F2EA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6162BFAF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0440E3C3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="24608819" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="486E60C5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2651F3A9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="0C4D2CF5" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="10E367A3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE84430" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="044A4B87" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="358CCD4A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="31402C52" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды (кроме детских). Электровелосипеды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="75AC6047" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="05F11B10" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70F6802C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0DA7DD0D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Классификация, основные параметры и размеры. Типы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA005E8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7BD803F3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="050F5ABE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="291C8561" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3918ED1C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="463596B5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="134BB9E2" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="372EDF73" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07C2680F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7F0B8F6F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="481EABA4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="798A9081" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5BAB8227" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="53D69661" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DACE842" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6A53E845" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Классы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5720DD" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="30028186" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2294A5EA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6B2FBF14" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3BADBD80" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="21C25475" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="0525B7D5" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="30194C5E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B26D988" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1C3F1B8B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7C742CB7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="3C105207" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE4616B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5927A8AA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4779FFF1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="617E5E98" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Основные параметры и размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E5C91A0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="47FFC915" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="304B6F22" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3AD1F8A1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="58F3342E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="243C15B3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="08F0E5B0" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="14941916" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="130A282B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="559391E8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07B3BF88" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="1951505E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="15C789F1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5F84ECE1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2303AB9C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="09805F90" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Общие технические требования. Комплектность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDB36F8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1CDED967" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD8A3E2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2C46FFD6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0413DC23" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3AD19028" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 21, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="7B529D05" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="0148316B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA8428B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="10933092" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7E0D8B69" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="79BB00C4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="68AA2ED5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="16195418" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63D38C99" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="64BBDDFB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Маркировка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45C5C703" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="163FC80B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F709A7A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="27EA0A04" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2DE312BD" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="588F01E2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="619586B5" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="73D75FEC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B5ECA25" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="499C8214" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E7DB4B2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="1437198D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="678A06E6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="20DC04D3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="353797AC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="33B1DAE2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Упаковка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30C26D77" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4926EDD6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DEE28C0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="757F0D7F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="249E2245" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2635AA6A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="08A0B2A9" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="094B5F0A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="405DBF32" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2887E283" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="677CBB27" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="00098626" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3724A6C7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="086C0905" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="141EF171" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="33A2B48C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Общие требования безопасности. Выступы. Затяжка резьбовых соединений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02214B08" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="03F53B0B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.1.1, 6.1.2, 6.1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52481040" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="71E6D0A3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.1.1, 6.1.2, 8.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="31A456BF" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="3EDEED88" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="60BE2E3B" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="74A82AEE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17F2A5A2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="2B89B3F0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>1.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52C90015" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="5CC8C598" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0415035E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="1D513608" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="352EE98B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4F929444" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытание велосипеда в сборе на прочность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="63C23C68" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="454ED9DB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 6.1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D94437D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7D0888A3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2BEDE6DB" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4B6ECC80" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="24F02A22" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="7430C890" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0082FE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7283E3E5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5DAE4A40" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="48CAB6B6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02635C62" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="23D03AF6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/29.061, 30.92/38.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38DBDAFE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0672B6DA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Пробеговые испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="656D0F60" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="79DD879B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23F3C333" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="42A85146" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 8.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59942F87" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4E42CFF5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="612F777E" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="5DFD7CAF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C8D16E5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0E8B1EFF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3BB4200A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="0A30D8A8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="083DF91A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>30.92/26.095, 30.92/29.061, 30.92/38.000, 30.92/39.000</w:t>
+          <w:p w14:paraId="0EF46B78" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.92/26.095, 30.92/29.061, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>30.92/38.000, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8A0946" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="51CB842E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Тормозная система. Ручной тормоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6692B06C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="079AAB49" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 пп. 6.2.1, 6.2.2, 6.2.3, 6.2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="248711F4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="53A9C970" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.2.1, 6.2.2, 6.2.3, 6.2.5, 8.1.1, 8.1.2, 8.1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6CC874A3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="33A1B730" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="105B9798" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="0D0438F5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7507F45D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="60A53404" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D367A96" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="3CC9739E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E09AE6D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="17653909" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14754E96" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2149D06F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ножной тормоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="735492CD" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="27CDF4B6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 пп. 6.2.4, 6.2.5, 6.2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E90B92A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2331C169" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.2.4, 6.2.5, 6.2.6, 8.1.2, 8.1.3, 8.1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="611C28F1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="46D5A413" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="14A4D36C" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="1FBB8165" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24D3673B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7609D07D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D2C0112" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="7190422B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C320A0B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="46476814" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.040, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26B84787" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3C7095DE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Рулевое управление. Устойчивость рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="069CBF84" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="46322DE1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.3.1, 6.3.2, 6.3.3, 6.3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="466BEAA4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0E16EE7A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.3.1, 6.3.2, 6.3.3, 6.3.4, 8.2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="35157E8E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="20C77AB7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="4C059BF4" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="2C475F10" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="124F94CD" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="775FBB08" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="120C49A7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2E971CB7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C724296" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7635673A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46717A2A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="79C61899" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность узла рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6878E6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3FAAA197" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 6.3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64F2C8A6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1005E903" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.3.5, 8.2.1, 8.2.2, 8.2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="510871E1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4DC8D2AF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="3420F494" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="6593B3A3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3CC9F8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4916BA56" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D1CD8E7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="07F740B3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="66B9FD64" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3379C322" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="083ADF9D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="613FBA5A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Узел «рама-передняя вилка». Испытание падающей массой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="55A14E4B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="64DD0814" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28457F4B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0E8BCB00" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.4, 8.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D31373E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="23F76969" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="13E3C48A" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="5E70B184" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F53AE4D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6E5F73E4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7852A652" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="5EEDDF72" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="15C39CCA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="66A20EB9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C62B4BF" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="721BC823" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытание свободным падением узла «рама-передняя вилка»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="41BCC22D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2ED9ED5D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01721A6F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7973CBFE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.4, 8.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="116CBEE3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="6A65CCDA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="75772A94" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="5DB8FE7A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23F79858" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="24570B7E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C9C3E9F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="3A60A1E3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="411B495E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="282F5563" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDA7716" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3AEB7B3A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Колеса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E175BF6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="76E325C0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="512FC575" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="032C341C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.5, 8.4.1, 8.4.2, 8.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30B6F238" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="51D7C54D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="51FECF22" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="04D8668E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77A9609B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1D07878F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37EC096E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="44E82861" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="753282D2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1961EA41" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD1A588" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5C64915C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Шины и трубки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC813F8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="192956C8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 6.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB2E876" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="61F300C2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.6, 8.4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="368CC8C4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="427104F8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="60500AA9" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="76ACDB8A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="375D3394" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7CE2FB7F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.18*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D9081A5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2AD733E5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BCA585A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1CEE9C4E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/38.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CAC647E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="08EF1416" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Педали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C97E98D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="56E248DD" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE78D68" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="42121AF4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.7, 8.5.1, 8.5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="702897AF" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4BA0E638" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="2286B517" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="07CE9AB2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="79B5D96C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="606F3E3C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.19*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5062F0E1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="26B35C70" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EBFD042" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="49EE09F5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA58318" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4C00CA9A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Привод (система переключения передач)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA2E0CC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5569648A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 6.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2296CAFA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4742DFDE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.8, 8.5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0DF59CA2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="6B932A67" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="0661ECF3" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="6A32A035" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24DDFCB6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="1C115A16" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>1.20*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7334A549" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="60B9B30A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45B5D330" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4F16778D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B73A10A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2BF52BCC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Седло</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF5FD36" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="779E0733" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 6.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70FFCEC4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0487246B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.9, 8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="20AC205A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4F8CDE22" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="003EC55F" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="6F22DF9B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75CBC7FE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3338F3A3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.21*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25C45170" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2AE77AA6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7774FA65" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0D590242" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB6E42F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2AB84A30" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Цепь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5CC3B4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7B02CD5B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 6.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCCA80F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="358D058F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.10, 8.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F580EDB" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="7E1B0F32" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="45EA8639" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="20D98CA9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="032690E0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="27E9339F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.22*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7990A02A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="386E2D69" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5D5BB7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="75D0D608" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="649447D5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="67AFD648" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Щиток цепи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="279493BE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5FBC7F37" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 6.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09F49FF1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5D6952DF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 6.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08A891B5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2C9D1273" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="1942015C" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="4855334F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="512C1EC2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="54F602CA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.23*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="24A4E174" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="7CD5DF96" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6469E4F9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="33EF8663" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116, 30.92/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4D820963" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0703586A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Осветительное оборудование и световозвращатели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="10AEE825" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="266382D2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 6.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="210C8A5E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="529E817D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 6.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7924F117" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="25DA7207" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="3DA95D6E" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="4ACAB880" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="143ADF98" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="079E4375" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="31A09466" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5D8E863E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей младшего (дошкольного) возраста (велосипеды с высотой седла от 435 мм до 635 мм)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7869E026" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3FC0CED7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="10C8FC81" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="62CBF189" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования безопасности. Тип велосипеда, высота седла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="098BAD85" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="44FDF008" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8C73D3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5CEE45E3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 1.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7D443B71" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3BFBED48" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="34B10387" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="66E3ECEC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="257216B6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5E14DC11" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="24DDFE1D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="614B62A6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды дорожные (транспортные) для младших школьников и подростков (велосипеды с регулировкой седла на высоту 635 мм и более)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="736A68A3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2414586B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="543D27B4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3B90B9BE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования безопасности. Тип велосипеда, высота седла</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="49291336" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3A3282B1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="47D2CAE5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3ECCA3E2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 1, 4.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBE8995" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4BB7D7F0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="66BF33B6" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="019E329C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="05E12930" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="510518AA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="29F5D36E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4B90000F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей дошкольного возраста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="56BCF741" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6E5F122B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2A665FB7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5048E9D7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Наличие тормозной системы. Цепная передача. Защитное устройство цепной передачи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3472C6EC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="183FBE71" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3246249A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6079A6A7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.2.1, 2.11;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="47F6EBC1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="35FB37F3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="660621F0" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="4E53B3F6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="502FBCD6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2D08292B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="526C30E9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2D202DB1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для младших школьников и подростков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9D4C50" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4685A0D3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C856197" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0F77A5B8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Наличие тормозной системы. Цепная передача. Защитное устройство цепной передачи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="23FDD777" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7C1D4494" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5C3FC293" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="09DCDF93" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.2.1, 6.8.2, 6.11;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="15187325" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7979BCFA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="557F2C58" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="6A56ED91" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1450E9AE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="7C2BC8FE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>2.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7F21647D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="36CAB64E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей дошкольного возраста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3F191D06" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="19C095E5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="417B54B5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0C433794" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Выступающие края деталей. Выступы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="336D8251" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="09B7E3E3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2D19BF" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6EAE3B00" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5C417054" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2D1A7067" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="518A5917" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="7E632E78" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD5000B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="23E4BED3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="286F51D5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="197974C1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для младших школьников и подростков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="51A315D2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6380CA41" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7888F107" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5EDC1E04" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Выступающие края деталей. Выступы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="38938E48" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3D7869B4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC63A00" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4F7BE798" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 6.1.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="42ABBD4F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5F709DD0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="3666216D" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="2AC66CFC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="43889595" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3DFA9FBD" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="69DF40E1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="52CEF019" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей дошкольного возраста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="34C8EA14" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="67DDD223" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC8E227" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="43D36780" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отсутствие заеданий тормозной системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2798A053" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="20366AB9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="254B65CC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="62A91126" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 3.2, 3.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="588D0E30" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
+          <w:p w14:paraId="0B03C5C2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Отдел испытаний и сертификации (пр-кт </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="2F0EB5E0" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="6FA93C96" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="071D3236" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="194FBA4B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="061BEC68" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="22AA924F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для младших школьников и подростков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7848FA64" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="04BBA9FC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="22BAB967" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2E74CE63" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отсутствие заеданий тормозной системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70676D9F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="521E7B63" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE5585C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7670737B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 6.2.2.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5B7B94F7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="530B32D0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="02AAD476" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="1146F8EE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62642CA9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4A863D54" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="38124AE1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1AEB9CA7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей дошкольного возраста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="30CF5A67" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5BE5840A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCBF1E5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0F075784" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Соотношение силы торможения к силе, прикладываемой на рукоятку ручного тормоза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="340B94D1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="27B51B4D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B58D95D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="69E52339" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 3.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5A978A8B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="16854223" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="6A243893" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="250E83DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA55DCC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6AC88F7C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="590C5E63" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2B357DC3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A8DCF82" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="3E26631A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3D5E9C5F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="61B4BE4D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Соотношение силы, прикладываемой к педали к силе торможения (ножной тормоз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="71A1C2CC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6DF5725A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="65BB0797" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7C30D37D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 3.5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="531F12E2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="782E58B8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="646AF115" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="74E7D74D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9B3C64" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="38E52986" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="00688BC5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4A76BFAA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для младших школьников и подростков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45C6A3F6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="48A3A942" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="708CF253" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="49A13446" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Соотношение силы, прикладываемой к педали к силе торможения (ножной тормоз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A396032" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="485F3F77" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="362C5CB8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="09129080" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 8.1.4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5EEDD0AA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="283E30EE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="5CD6ADAE" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="617DD785" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="75AF9EF9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7D3B91B1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D72A952" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="715122B7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="62D69A29" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="50ADCA94" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5DE4FBF9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="36417299" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытания тормозной системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="34A35A92" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="07D62177" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="79D66814" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3CCE8974" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 8.1.1, 8.1.2.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3163CDB0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="5A7BFBF5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="1BF7E542" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="44C25362" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="32D1D6C3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="33C1EA46" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3728B58E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="31455AEB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей дошкольного возраста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC9E3B3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...14 lines deleted...]
-              <w:t>30.92/29.061, 30.92/39.000</w:t>
+          <w:p w14:paraId="4CBDBAE5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.040, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6F311F12" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...15 lines deleted...]
-              <w:t>Прочность узлов велосипеда. Прочность узла «руль-передняя вилка»</w:t>
+          <w:p w14:paraId="25B7AEA5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Устойчивость рулевого управления. Сила стягивания ручек на концах руля. Прочность узлов велосипеда. Прочность узла «руль-передняя вилка»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4A81D599" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="12B3C669" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="71EC2353" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="15CF7527" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.3.1, 2.3.4, 3.6.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1411B4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...15 lines deleted...]
-              <w:t>Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
+          <w:p w14:paraId="52CE05D3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="3F60DA97" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="41580CE3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1022D7AA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="6E05A75F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>2.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="23B86190" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="69F2E05E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для младших школьников и подростков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="73838BC1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="259675E7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.040, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="18955F08" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1835ED25" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Устойчивость рулевого управления. Сила стягивания ручек на концах руля. Прочность узлов велосипеда. Прочность узла «руль-передняя вилка»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="356B6962" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="67D77031" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="74B6A645" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4EF7FA24" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.3.4, 6.3.5, 8.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1E15A4D2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1A4417F7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="57A62056" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="41BA9E00" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="01AEA595" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="69F3361B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2412E6A0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="326F9B40" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей дошкольного возраста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="04264306" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7EA3C03C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE5FED1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6B12C3C4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="746D7642" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="49ED2DB7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="265EB61E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2AFF9488" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.3.5, 3.6.1, 3.6.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7D655B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="29F1F116" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="598F38AA" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="4D846896" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3359A3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2F4C4B01" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1C028641" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1CE63983" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для младших школьников и подростков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="27E51C65" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="47390964" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B7F0BB0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="722A2102" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытания узла «рама-передняя вилка»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73F00CDE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="55414834" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2A87C0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="447BE41B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 8.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="09A6A832" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5FEACB41" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="760108D4" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="41C2816F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="667DBBEE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6BAD1283" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="009F8211" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="69AC2B7D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="024D692C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="0D0D5D03" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC869CA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="54B60691" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность стержня руля. Прочность на прокручивание узла «стержень руля-передняя вилка»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="198F678D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6626D7A4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2D844C70" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7B2BAF27" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 8.2.1.1, 8.2.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="477531B7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="55EB5FAE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="6670EE8C" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="76DFC5E5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="20BC9492" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5DEC5664" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.18*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7D9C59B6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4EBB16B7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей дошкольного возраста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="722A8F8E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7A6342E5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="65D21EEA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4D0A31EB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытания седла и седлодержателя статической нагрузкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="48F8D93D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1B29DF69" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB2D806" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="306C8D39" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 3.10;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="21161002" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4F728186" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="43B52140" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="16E45D7F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="157C5830" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="01B7E8B1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.19*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5E4FEF6B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="07668394" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для младших школьников и подростков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA0CEBD" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="02D27DDE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2327ED99" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6033617D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытания седла и седлодержателя статической нагрузкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD2BE41" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2E2FDDAC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="28D99BE1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7D57CA3A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 8.6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3DDF87" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2BF5FC7F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="6003B9C8" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="22936321" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16C95A9C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="51E37DF1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.20*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="45A5DBA7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1F637838" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей дошкольного возраста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06E86C5D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4607C4E0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/38.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D91E555" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3318989F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытания узла «рама-вилка»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0117B48A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="51A3DE08" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0575D0A0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1689C3AF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 3.7;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="13D15056" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3E24BDD5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="5E83B4FA" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="72152F37" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="09FB139E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="0B4EBF29" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>2.21*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="002C57EA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="67083706" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4035525F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4133C4AF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/29.040, 30.92/29.061, 30.92/38.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="58A5E05A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7A0D4FCD" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытания системы привода. Устойчивость узла «педаль-шатун» к динамическим нагрузкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9CBCC0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6BBB70B1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0E020CB6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="10DF3502" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 3.9, 3.11;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7FAE5870" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="5E014732" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="240556C7" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="4B72B141" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC2B10F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="31C139F5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.22*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="310F8F46" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5CD931E9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для младших школьников и подростков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF84FF7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="135CA38B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/29.040, 30.92/29.061, 30.92/38.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2080E9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="63FAD48D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытания системы привода. Устойчивость узла «педаль-шатун» к динамическим нагрузкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="02FE3DBE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="28B902E3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6E93665B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5CB073E3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 8.5.3.1, 8.5.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="27CAA414" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="785AB8DB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="4928ED8F" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="118880C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDEDD04" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0A06E2A8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.23*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD1E2A8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="45320AEB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей дошкольного возраста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="21F118C8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2BD9A294" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="39506AA7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="573ECD00" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Зазор между педалью и поверхностью земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5D1852C5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1F4B4C8C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="092C420F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="26C45EA4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.8.2.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="01EF01E9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="566F93DE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="73ADE7EF" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="3220AE64" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="422E5D58" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3CC0C63B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.24*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="07BFD403" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4A8195E8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для младших школьников и подростков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65351ECD" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6860C244" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41EB82A7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="63099480" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Зазор между педалью и поверхностью земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="030014E4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0192DEA0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="352E2899" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7A7357B8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 8.5.3.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="46D85126" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="35F92582" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="6F2B3256" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="508FD8C8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="71A7A073" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2ACEF4B7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.25*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46C359E2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="608EE7C5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5C018D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="655E61DB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="17B45EE2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="70DD00F9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Наличие световозвращателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA8C3B6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="697B384E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4E69257C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="372BFF3F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32CFF65E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2DEBF7D8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="7F39AD3C" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="12233B4A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6737044D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="397C5D27" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.26*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="44ACEFF0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="730E7B9B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей дошкольного возраста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="397DAE98" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0DA8CC5E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="259FBFFB" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1FB4EAB9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Возможность установки системы освещения, световозвращающих элементов и сигнальных устройств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C94D3F3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7A9D7400" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="74941453" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="05781811" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDCA883" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6B400596" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="388A4086" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="2497E95A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="62B7DC8B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6CA639A8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.27*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4294A32D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3FFECF94" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для младших школьников и подростков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5B44D7A7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2D6E29D2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7B12077E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="76473AF2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Возможность установки системы освещения, световозвращающих элементов и сигнальных устройств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB66734" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="25AD5811" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="59A22E99" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="06184B49" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 6.12;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE29566" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6D0CF174" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="33914A8B" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="3FF6EDAE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADA1FAF" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="72DFDF0F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.28*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0CFE4F99" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="117D3997" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей дошкольного возраста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="13405DF4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0C170224" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2761040D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="69B9DFF7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Поддерживающие ролики. Испытание вертикальной нагрузкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE53938" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1AD1EC1C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="27D0F2A9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="025BBECC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 3.12, 3.13;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="15FA04A7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="14B35CAC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="72AD3711" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="50720B9C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67E58219" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7F0909B8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.29*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABCDD7C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...14 lines deleted...]
-              <w:t>школьников и подростков</w:t>
+          <w:p w14:paraId="18C6CC0F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Велосипеды для детей дошкольного возраста, младших школьников и подростков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A89C72B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="1D8F2ACD" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42AAB6C1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...14 lines deleted...]
-              <w:t>торцевой поверхностью каждого ролика</w:t>
+          <w:p w14:paraId="1869BBAA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Расстояние между плоскостью симметрии велосипеда и внутренней торцевой поверхностью каждого ролика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A31E6CD" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="2B511D49" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57701466" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="61DD39A8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 7 п. 2 абзац 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01CB634D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...14 lines deleted...]
-              <w:t>Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
+          <w:p w14:paraId="7EF9CE73" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="17C98668" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="697DE84F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A268CEC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="42344700" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>2.30*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="33F93358" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="6A9490FB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7A338950" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="608AE00C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2627B3CE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4AC217A8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к маркировке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C29B57C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="13126612" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 9 пп. 1, 2, 3, 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4724331C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="43E27271" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.14;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 5.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 007/2011 Статья 9 пп. 1, 2, 3, 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52C98393" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="614D31D7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 21, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="1B9DC540" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="290A8648" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2935FBC1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1E460B6C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.31*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1707E8E4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="0030F738" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="257E3B23" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="7188CFAB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="76AF6C0D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>Маркировка единым знаком обращения продукции на рынке государств - членов Таможенного союза</w:t>
+          <w:p w14:paraId="2893D965" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Маркировка единым знаком обращения продукции на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>рынке государств - членов Таможенного союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="42D133B8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4B07CCBC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 007/2011 Статья 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBA0391" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0546285C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011 Статья 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7127B6D4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
+          <w:p w14:paraId="6F86FFA6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отдел испытаний и сертификации (пр-кт </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="0474482E" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="18421F85" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA4E0D3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="13CE3F1E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.32*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6651B772" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6A5815E5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей дошкольного возраста и младших школьников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67F7847A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="504CF4A4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA22406" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="33521A7C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Технические требования. Работа подвижных соединений. Расстояние между плоскостью симметрии велосипеда и роликами. Наличие тормозной системы и защиты цепи. Работа ручного тормоза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="704CBCA3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6FCED7E4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 7371-89 пп. 3.1.3, 3.1.10, 3.1.11, 3.1.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4AEDBDD6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6D3D45A7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 7371-89 пп. 3.1.3, 3.1.10, 3.1.11, 3.1.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1D98A811" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="62A6135F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="243A050A" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="3D125DD6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C01C26E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3BBFFC65" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.33**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A8CFF3A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4F4288AE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E284B48" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="46825AD2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADCE29F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="11E2FB71" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Соотношение силы торможения и силы, прикладываемой к органу торможения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76EEC2F4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4BD4C6A9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 7371-89 п. 3.1.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40B9F8A3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3CD62C78" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 7371-89 п. 3.1.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39845191" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="7F74C0B8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="23BF48F1" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="1F200EC9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60E0108C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="04A6B27D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.34*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0EE7A261" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="0A1A0D6D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="674D1CB5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2481C1ED" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="145331CF" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="20F964D6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Усилие стягивания ручек руля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56AA94CF" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1A9E2103" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 7371-89 п. 3.1.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="691BB565" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3F653D91" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 7371-89 п. 3.1.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="670AC89E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="29F7B679" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="2CCFD672" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="45934071" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C5DFC78" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2BE3EBCB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.35*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3CAB8D44" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="61D99C1E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1C574558" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="74470EC6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5B0BFA10" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="650EC700" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытание стержня руля, рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="75852162" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="02F53B9F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 7371-89 пп. 3.1.20, 3.1.21, 3.1.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5EAA2F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="14FCF677" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 7371-89 пп. 3.1.20, 3.1.21, 3.1.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DB39109" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4787F372" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="0F68EA44" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="1259CFD0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C629487" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3D1C1BB3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.36*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE8D2F7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...14 lines deleted...]
-              <w:t>возраста (велосипеды с высотой седла от 435 мм до 635 мм)</w:t>
+          <w:p w14:paraId="7A5F6409" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Велосипеды для детей младшего (дошкольного) возраста (велосипеды с высотой седла от 435 мм до 635 мм)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF211FD" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="388DAE72" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>30.92/11.116, 30.92/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33A902F5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2E6A2AF3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Двухколесные велосипеды. Требования к узлам. Общее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75E34824" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="39FE7675" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B5396CC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="72133999" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.1, 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="40CCE48E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...14 lines deleted...]
-              <w:t>Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
+          <w:p w14:paraId="66958D47" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="0C952D79" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="40CEEC61" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46EFDB8A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="1A860B13" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>2.37*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7AC616BE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="23638756" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1C638085" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3C4BA0E5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30462DC8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3C6842F0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Тормозная система. Ручной тормоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5725BB" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="06DCD18D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.2.1, 2.2.2, 2.2.4.1, 2.2.5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4F22C5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="605FB1F6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.2.1, 2.2.2, 2.2.4.1, 2.2.5.1, 3.2, 3.3.1, 3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7FF59D01" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="523B1CDB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="714F9132" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="17EFA2F8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51FE230B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5D4F1184" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.38*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D933DA8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="3D5FCB59" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34B115A5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="1F08D95F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08983CF4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3187C24B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ножной тормоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5367003B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4035743D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.2.1, 2.2.3, 2.2.4.2, 2.2.5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3180BBFD" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5DB91C74" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.2.1, 2.2.3, 2.2.4.2, 2.2.5.2, 3.3.2, 3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32B8A99C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2185753E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="7F04EA94" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="64036240" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14822EF7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5F4BB698" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.39*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="615080B0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="76A8CF64" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6865BA4D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="452917EE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.040, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21A8F810" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5487CED1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Рулевое управление. Руль. Стержень руля. Устойчивость рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A413A5A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7915FB18" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.3.1, 2.3.2, 2.3.3, 2.3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="636885E8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5B4EB962" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.3.1, 2.3.2, 2.3.3, 2.3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3BE5EEBF" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="762AD391" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="0D0EC358" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="0638051A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA81DC2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="70DD25C3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.40*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E8A8E32" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="6EFE94FC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="447DCB3D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="37A67E29" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28EAAA0B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0942B30E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность узла рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D8A3B64" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5EDBD07D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B154B89" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="31DA324A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.3.5, 3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0AFFA94E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="1AC8036C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="358BEF4F" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="66AB215B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A68CEAE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2E287922" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.41*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71CD962A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="61BBDA27" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7706C8DC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7EACEAF9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116, 30.92/26.095, 30.92/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5486A6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4ABF465F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Узел "рама-вилка". Испытания падающей массой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77BE6957" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="26FB845A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDC230B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1A11425F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.4.1, 3.7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E394153" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="232BE98A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="4682FDBA" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="7D96D9E0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54688197" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4E2B922D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.42*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="48405A2B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="78939452" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67CFF511" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="50AE1509" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2FF97806" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4169CEDD" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытания падающего узла «рама-вилка»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="107E58C5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1331D0E6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A204832" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7927CE82" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.4.2, 3.7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="237E7CB5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="072A51F5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="23C6528B" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="00414AA0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4C9779" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1F315738" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.43*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="575BBAB2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="42EBC819" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75163247" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6A684F3B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116, 30.92/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F93B20B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3EB476B5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Передняя вилка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="102251B3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2C3AC34A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA503B1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6562B6F0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="488B519A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="1710F2DA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="3959B713" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="7EDC4B9F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5970EC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="63D87CCB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.44*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="244DB9B8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="03385915" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54DA9338" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="23BE3A9F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="604EC134" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="53DB9DE2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Колеса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4856DD61" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2B44D9D2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4777A4E2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0B65044A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.6, 3.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53FD595A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="3D624ACC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="09AE7A9B" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="26ACBEAC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41D12487" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="644E18F5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.45*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F73139B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="23205522" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC3DC80" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2A6EC2EF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10EF0760" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="76390C89" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Шины и трубки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFA9E6E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="05A2C914" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="759CB068" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5108A78E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="17288CCE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="5410E1A1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="5724DB94" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="371CE871" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05A22F87" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4C1B9683" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.46*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3A060FC1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="596A0B1C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1597446B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5439241C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/38.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67288686" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2F2B3870" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Педаль и узел "педаль-шатун"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18BDB1BA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2820FA9A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4057E764" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="143ABE97" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.8, 3.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0754B15C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2CAE55C3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="73DBEC8D" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="3E99BBD9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C08AFB5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="6B0DFF48" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>2.47*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34497EA8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="13074AE5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="028CCCF3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="19D0EFA9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9F388D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7F86F045" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Седло</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4974DB" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="76BC8B03" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3614DB3D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3A2DED59" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.9, 3.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="592B795E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="0EF74188" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="387D5803" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="589FB6AB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="570EE285" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2AC84B93" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.48*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7114E78C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="610814C7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A03E0E4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0E11EFFC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11D76E90" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="61305A48" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Система привода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10B934BA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="17045DCA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C286FB4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1D8EDBDC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.10, 3.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="265225B5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="0C9559B9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="23B47029" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="72508D7B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA63AF7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="022F9B43" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.49*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7330E155" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="77640458" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35415E49" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5307AE37" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27CAD948" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="68B34354" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Щиток цепи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFE72ED" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="402AD511" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8BCAC8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="463CC810" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1CEF4EF3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="24D3F451" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="2FE05282" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="7DD21605" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C3F8AFE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1750A185" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.50*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CC411A9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="0B512C48" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58E63CA3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="441C8C24" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13B1148E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="16390D95" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Поддерживающие ролики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6E4F2D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="25CAD211" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21E01EAE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="70E98DD8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.12, 3.12, 3.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E05CEEE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4AF39619" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="04EBDF88" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="78C34C8F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BCA1B18" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7FA3AEF4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.51*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="237E47B4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="457BD1A2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3E919204" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3A260B98" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="719B842F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="60979498" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Инструкции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="762AEC04" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="322C64E9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67AD59D9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6C280261" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="005CD88A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск);</w:t>
+          <w:p w14:paraId="55F024DE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>37, 220033, г. Минск);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 21, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="3E0D0055" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="20B421E6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="67EB1D20" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="775D0A13" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.52*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="41C95018" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="47586C1E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="631278E4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2638A66C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="56B4AA4E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="665549CF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Маркировка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF64641" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="70FD7C76" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="61F2163C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="479CBB25" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F4BE7EC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="62C45314" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="5DBE5144" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="1961743A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13D28E2E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="39854328" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.53*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA53143" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="486E1DC3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды дорожные (транспортные) для младших школьников и подростков (велосипеды с регулировкой седла на высоту 635 мм и более)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5F93CE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="43789F93" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20B63615" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="058EAD29" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Классификация, основные параметры и размеры. Типы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09457ADB" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4D95C0CE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4986D204" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0512808C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5433AE9B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="31DA28F1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="638F5D85" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="5F8A8270" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69407930" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4AB4A445" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.54*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69761E52" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="0F0EC4AF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7376219A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="449C2A57" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15F40DC7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3611315C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Классы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC15672" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4C9F6386" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A1E345E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="19B9E200" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="23CBFC00" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="0B1FD712" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="699E9514" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="064A561A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E03A923" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5FBAE5AB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.55*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3D7C53D2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2009A8F0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65A86A4A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2DA2D488" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09029245" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5AC03AF9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Основные параметры и размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42B21E6F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1BA34CEF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46465919" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="62CB2492" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13D4E695" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2646D446" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="4CFB31B0" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="24C372D8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03CA0DE4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6CD5E0A9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.56*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79838D56" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="64189C98" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="46D20E35" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1F3C4DF6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0377EBBD" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="67878891" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Общие технические требования. Комплектность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9B5507" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="558F1757" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2419BD32" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6D7F3753" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0A7BDDDE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="447A595F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 21, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="4060CF32" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="7484FE74" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5BAE14F0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7919A06E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.57*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40661986" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="672CA59A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27EDF775" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="36D9F8B6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3B0BCF" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="632729F1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Маркировка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4740E8E7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7080FBDB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2033C48E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1F4B03AF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D083EDE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="1BD9259F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="5898DC17" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="78869C29" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF99771" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="2D22A319" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>2.58*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E33A191" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="24D7D2C5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DCA1782" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="06BD9D7F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF4BC5A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="334FC104" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Упаковка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33EAB8A4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="15AC92EB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EBA2D4A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="188CFA65" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5768552F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="736EB0EE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="2BE77B2C" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="58FE2A93" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B404D65" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5F21BAEB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.59*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6CE6233C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2C0CA41C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="53E2A543" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7C009EBC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38EAEDE8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3ED686F6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Общие требования безопасности. Выступы. Затяжка резьбовых соединений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27B5ACB5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="47045E2A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.1.1, 6.1.2, 6.1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FAF63E8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0D9D4016" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.1.1, 6.1.2, 8.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0698B86A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="64B042C3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="519B1848" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="2D07DE1F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6D1775" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="29B42D49" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.60*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7629C07D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="003A01DF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3ACA6536" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4C666BE7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01998E61" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="104656FD" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытание велосипеда в сборе на прочность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF7D6D5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7583D025" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 6.1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10F9A10B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5CD50A09" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53A3E528" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="73EED901" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="4A524A4F" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="303DE5EB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45FF5973" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="21E10E53" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.61*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70175BB4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="51EF4F6E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B25FACE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="64C72186" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/29.061, 30.92/38.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1398C4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="465E0778" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Пробеговые испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="09D84836" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="20514EC1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4956EB26" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6A46F284" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 8.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2687FF1A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="3ED298D4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="2E9CBE21" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="4A50D942" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51F98593" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="51AA273C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.62*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C86402D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="07B011DA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7558EE23" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="08A97EA3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/38.000, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB4B537" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="696BEDA8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Тормозная система. Ручной тормоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0298EC9B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6C8939F1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 пп. 6.2.1, 6.2.2, 6.2.3, 6.2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB99FE5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6780D2AD" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.2.1, 6.2.2, 6.2.3, 6.2.5, 8.1.1, 8.1.2, 8.1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F37E6C4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="541F2810" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="3B396867" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="52A32EF1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E36B20F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1AABA4F3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.63*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2359BA86" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="45E3CE4D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="44556EB0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4F6E3983" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C841EC5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="52A132C0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ножной тормоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="139D3453" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0D24D9A1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 пп. 6.2.4, 6.2.5, 6.2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10ED15F1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="59BD9BDA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.2.4, 6.2.5, 6.2.6, 8.1.2, 8.1.3, 8.1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="726F8475" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="5A10D408" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="2C288E37" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="547184BC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2467007A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="594CACF0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.64*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E89FF9F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="6D9367C6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F202C30" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4B01090C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.040, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="004BF479" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="01C4DD6A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Рулевое управление. Устойчивость рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CEE80EC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="786EECFE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.3.1, 6.3.2, 6.3.3, 6.3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64D4DC10" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5286C309" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.3.1, 6.3.2, 6.3.3, 6.3.4, 8.2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="550B437A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="16F51D4B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="2DF2CC67" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="6C0BC7F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE4A73A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="21FE0CDF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.65*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="20F02E58" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2A40820F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="392EAA61" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="07CA3206" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4B1EDC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="72EDC8F9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность узла рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32EBACAC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2743EC86" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 пп. 6.3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="164C18A8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="73D59217" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.3.5, 8.2.1, 8.2.2, 8.2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="005A942A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="63526C26" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="35C1C63C" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="102CF2FA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="56984749" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1B025619" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.66*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2AF3A8C4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="43ADC623" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="609E3A99" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7C970A5F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="313ADFCB" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4975E0A9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Узел «рама-передняя вилка». Испытание падающей массой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA82AEA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4A38A0DD" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60832760" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="79802695" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.4, 8.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="228A7BF2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="44551C56" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="08364965" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="7EB363B9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65DEC509" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="27720B3B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.67*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E39D0EC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="5D25A8EE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B10C1BA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="08CE8BC7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE4EE29" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="76D5188C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытание свободным падением узла «рама-передняя вилка»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="059182D3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="681BA918" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5489A8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0832EFD7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.4, 8.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5831C3ED" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2527B0B9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="474D9E2B" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="4EFF177A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25AA698E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4305AB17" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.68*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="15A03977" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4B816700" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC94BA5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3E593614" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B67C25F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7F7C7740" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Колеса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="669890A6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="64F7D838" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05F21DDB" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="132ED3DC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.5, 8.4.1, 8.4.2, 8.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="346FFD1A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="06824789" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="51E3DAFF" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="7A104F8B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07B9BBA7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2B3492D1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.69*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B60BBF3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="1AF11A32" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="491741A7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2E86A178" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3E7E8F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7DED3FFF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Шины и трубки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2489F417" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="11BD1DD0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 6.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B65DC69" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1F2D77ED" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.6, 8.4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6DC5A1FA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2E5E7DE4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="563E28A5" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="227A2A3E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D55471F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="5EC87EC8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>2.70*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B964BF9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4CB49F17" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FED75E3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4848066D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/38.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23D0448E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0E2B71F8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Педали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07E2D32E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="33BFFFED" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23CC4C27" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="67C9EFDA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.7, 8.5.1, 8.5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F922FBC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="49036658" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="4CF26C5D" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="622637DF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29AA2AC5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="43B3520F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.71*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00377F78" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="515FD281" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C21BF09" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="641B7C86" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65AAAF0F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0D84FC78" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Привод (система переключения передач)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="600AC52A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="41D64EA0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 пп. 6.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="183AB99F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="55933175" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.8, 8.5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1FEFC8AE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="0ADD2D79" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="37D70D61" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="3AF1FDBE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B340B9F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6F3A59B3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.72*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66AE9273" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2C901340" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52352EC0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2E3F5565" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4F67F2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4EBBC0AF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Седло</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A5393D8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="13DBCDDF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 пп. 6.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="035B92A6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7275A4BF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.9, 8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B15A13A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="263E3131" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="6471DD33" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="3625C6E6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50291DE0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="70A02CCD" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.73*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="546BF9D5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4BE398F3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5C49F4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="756F9271" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/26.095, 30.92/39.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="688DECDB" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5451F608" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Цепь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27C477E2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="675869D8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 пп. 6.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3737E947" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="45E1749C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 пп. 6.10, 8.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76FD09E7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="75436926" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="74355EB4" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="70EDAE25" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F3FD826" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="624C3534" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.74*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F5415DA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="20A1E8F4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67D72356" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7E72A30A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43737D99" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0EE5C500" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Щиток цепи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40A62AE0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1FC348F9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 6.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41C7BA7A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="21D3463C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 6.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2649B1C3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="413A341A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="2031D5A4" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="585AD60B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7F0990" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="693EC670" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.75*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2A9EC1FD" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="284FA06A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2784D73C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="11C9C14D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.92/11.116, 30.92/26.095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2E41E7D9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="040962B2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Осветительное оборудование и световозвращатели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="31683B83" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="771BF138" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31741-2012 п. 6.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="06BFD59A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0601F825" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31741-2012 п. 6.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08723397" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="14994E3A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="0E711432" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="3D3B9084" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32DDA761" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2FD24F12" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6B13EB" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>Мототранспортные средства категорий L1, L2, L3, L4, L5, L6, L7</w:t>
+          <w:p w14:paraId="32302EAC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мототранспортные средства категорий </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>L1, L2, L3, L4, L5, L6, L7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32E81CDA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7D7B3ABF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>30.91/35.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA7A20D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7B89AF6A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оснащение звуковыми сигнальными приборами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="730091CE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6C1B636D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 23 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 28 (00) пп. 14.1, 14.2, 14.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77E677CE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="71C2386B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 28 (00) п. 14.3, Приложения 4, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5F8F104C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>НТЦ "Республиканский полигон для испытаний мобильных машин." Динамометрическая дорога. Площадка испытательная для измерения геометрических параметров. Акустический участок.  (МКАД, г. Минск, 5-й километр)</w:t>
+          <w:p w14:paraId="42FB4965" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">НТЦ "Республиканский полигон для испытаний мобильных машин." </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Динамометрическая дорога. Площадка испытательная для измерения геометрических параметров. Акустический участок.  (МКАД, г. Минск, 5-й километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="11210B8E" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="0B2A564E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23207AD0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3123F637" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="30143D54" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4BA962CA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13818919" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3C3FABCF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.91/38.000, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7545CB" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="71AF0887" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Механизмы измерения скорости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D03620D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="62E70532" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 31 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 39 (00)/Пересмотр 1 пп. 5.1, 5.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Правила ООН № 39 (01)/Пересмотр 2 пп. 5.1, 5.2, 5.4, 5.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55D55660" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="53BF4D91" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила ООН № 39 (00)/Пересмотр 1 п. 5.2, Приложение 3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 39 (01)/Пересмотр 2 п. 5.3, Приложение 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="745F8FEA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="6D0F9DEC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="2EC19F7F" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="3E80673E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC510B1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="723DB3A4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="121E226E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="44219B74" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="291B9E6B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="58559B2A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.91/35.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="23993B26" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="672E74EB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Внешний шум</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="487EF732" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7C485354" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 7 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 9 (06)/ Пересмотр 2 пп. 6.1, 6.2.1.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Правила ООН № 9 </w:t>
-[...6 lines deleted...]
-              <w:t>(07)/Пересмотр 3 пп. 6.1, 6.2.1.3, 6.3</w:t>
+              <w:t>Правила ООН № 9 (07)/Пересмотр 3 пп. 6.1, 6.2.1.3, 6.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49DE2390" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="7DB1B64C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>Правила ООН № 9 (06)/ Пересмотр 2 пп. 6.2.1.1, 6.2.1.2, Приложение 3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 9 (07)/Пересмотр 3 пп. 6.2.1.1, 6.2.1.2, 6.3, Приложения 3, 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A072274" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="25AB7A52" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="10C0B37C" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="2FF3F797" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55109F6E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5F058BFD" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79C1260F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="72D85A46" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01DE0B42" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="710C28D0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E62958E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="7A86974A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6710335D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1866E919" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 33 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 41 (03)/Пересмотр 1 пп. 6.1, 6.2.1.3, 6.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Правила ООН № 41 (04)/Пересмотр 2 пп. 6.1, 6.2.3, 6.4, 6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="738F7244" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3F091742" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила ООН № 41 (03)/Пересмотр 1 пп. 6.2.1.1, 6.2.1.2, 6.3, Приложения 3, 5, 6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 41 (04)/Пересмотр 2 пп. 6.2.1, 6.2.2, 6.3, Приложения 3, 5, 6, 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="611F81BA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="5ACE1B23" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="64621DE3" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="71D54D76" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BB259A3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3D6E2895" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1425A7E5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4617B5F8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="03A6C254" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="16ACBCC5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F79C498" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="7BD28497" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D77B7E9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="56358971" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 52 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 63 (01) пп. 6.1, 6.2.1.3, 6.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>Правила ООН № 63 (02)/Пересмотр 1 пп. 6.1, 6.2.1.3, 6.3</w:t>
+              <w:t xml:space="preserve">Правила ООН № 63 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(02)/Пересмотр 1 пп. 6.1, 6.2.1.3, 6.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24D7446E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5EE6A62A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 63 (01) пп. 6.2.1.1, 6.2.1.2, 6.3, Приложения 3, 4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Правила ООН № 63 (02)/Пересмотр 1 пп. 6.2.1.1, 6.2.1.2, 6.3, Приложения 3, 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71690141" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="51818B99" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="4D2E3178" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="6BD2496F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2321704C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1F09A2C0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54DDDD7D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4FB57564" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5E86E1FE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7F656EC4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.91/29.061, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7798C874" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7157558D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оснащение устройствами освещения и световой сигнализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4EFBA8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3E7A0845" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 43 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 53 (01)/Пересмотр 3 пп. 5, 6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 53 (02)/Пересмотр 4 пп. 5, 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60193D10" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6A9C1741" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила ООН № 53 (01)/Пересмотр 3 пп. 5, 6, Приложения 4, 6, 7;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 53 (02)/Пересмотр 4 пп. 5, 6, Приложения 4, 6, 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="43487145" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="013510CD" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="4667F7BD" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="46CC5871" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="002C946D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7D5813AB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4946C62E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="36F78587" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B2DAF79" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="50CA5001" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="62B1983C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="7C6C0688" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="522A297C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="57439D3F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 60 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 74 (01)/Пересмотр 2 пп. 5, 6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 74 (02)/Пересмотр 2 пп. 5, 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36866545" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="57F44DE1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила ООН № 74 (01)/Пересмотр 2 пп. 5, 6, Приложения 3, 4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 74 (02)/Пересмотр 2 пп. 5, 6, Приложения 3, 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5CE7DF22" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="525CA254" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="55ACD55E" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="72AAE56D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D97E614" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="2869BE6B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>3.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67624DA0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="7BBAE0C4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4148F474" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4B4DAD7F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26D6CD40" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7E05C95C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Органы управления мопедов и двухколёсных мотоциклов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="198CD231" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3F0AC1A9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 49 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 60 (00)/Пересмотр 1 п. 5, Таблица 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A684F48" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1AB45853" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила ООН № 60 (00)/Пересмотр 1 п. 5, Таблица 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1EB660D0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="13AD1929" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="0D7CD978" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="34620E9A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62824DC4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="213074E5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3BEE3125" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="5B01370D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3BE02338" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="58A9E0F6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="20B3FFD3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="08282526" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Защита транспортного средства от несанкционированного использования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="346A0B62" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0725C5E0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 15 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 18 (03)/Пересмотр 3 пп. 5, 6, 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63437E40" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4F24D626" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила ООН № 18 (03)/Пересмотр 3 пп. 5, 6, 11, Приложение 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F4F3A50" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="53385D59" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="24AA3B5A" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="35FA5347" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09AF923C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="30D6F9AC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F89BFC5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4234F927" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="528EB657" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="05471374" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47F61646" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="12C20B28" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46C16022" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3932B1FB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 51 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 62 (00) пп. 5, 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0391D6FD" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="68E2C9B7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила ООН № 62 (00) пп. 5, 6, Приложение 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CF16B33" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="5F616205" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="5EE54453" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="7285CFC3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31B3AB89" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5F598F20" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="54C87751" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="09D4B1A5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29964262" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>30.91/29.061, 30.91/38.000, 30.91/39.000, 30.91/40.000</w:t>
+          <w:p w14:paraId="3FAFB373" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.91/29.061, 30.91/38.000, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="047D68EC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="52841892" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Эффективность тормозных систем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A2EC581" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="30AF720E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 64 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 78 (03)/Пересмотр 1 п. 5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 78 (04)/Пересмотр 2 п. 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5BC04D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="55B754D5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 78 (03)/Пересмотр 1 пп. 5, 6, Приложение 3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 78 (04)/Пересмотр 2 пп. 5, 6, Приложение 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DED2D08" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>НТЦ "Республиканский полигон для испытаний мобильных машин." Динамометрическая дорога. Площадка испытательная для измерения геометрических параметров. Акустический участок.  (МКАД, г. Минск, 5-й километр)</w:t>
+          <w:p w14:paraId="753E4FBC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">НТЦ "Республиканский полигон для испытаний мобильных машин." </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Динамометрическая дорога. Площадка испытательная для измерения геометрических параметров. Акустический участок.  (МКАД, г. Минск, 5-й километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="3C03DFFE" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="66403F75" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7B1BBE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="12805E69" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39E3F79B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="61B28B47" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="799EB5E5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="19961848" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.91/29.061, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="58B5020F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2E2E54CE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оснащение устройствами непрямого обзора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="331CDAA2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="427823B9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 приложение №2 п. 36 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 46 (02)/Пересмотр 3 п. 15;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 46 (04)/Пересмотр 6 п. 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74FC42E1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="15FF5597" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>Правила ООН № 46 (02)/Пересмотр 3 пп. 15.1, 15.2, 15.3, Приложение 10;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 46 (04)/Пересмотр 6 пп. 15.1, 15.2, 15.3, Приложение 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0C9E9D44" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7F832C1D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="0C2804EC" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="20B545A1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB4E624" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="49CF4D23" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="65EDEF3B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="30CF0531" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="73FFA9E2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="1106FB9A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3225422E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="53EEEB68" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A68BAF2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0FC9D1EC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 67 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 81 (00) п. 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED8C6C1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4C86F5BE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила ООН № 81 (00) п. 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D4DC915" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="708E5DE6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="47467996" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="26555EA9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7651807D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="653CFBBE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2FBB2270" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="6F928216" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3924F33C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="62956C91" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="599428C0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1972EA25" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оснащение устройствами освещения и световой сигнализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23EC336E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="688D3D65" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №3 п. 1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 99 таблицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="377DC918" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0D792F20" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №3 п. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6F987828" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="7D119385" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="2615848C" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="4E0E5579" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75B34E6C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="341D5149" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7AD48AC1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="63C439D4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46DC0254" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="79EB71D3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01521FDE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="587A9680" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Обеспечение возможности идентификации ТС по государственным регистрационным знакам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="469D48D6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="71EC873C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №7 п. 4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ Р 50577-2018 пп. 3.2, 3.5, 4.13, Приложение Ж;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 914-99 (ИСО 7591:1982) пп. 2.2, 2.4, 3.15, Приложения А, Е</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0014A2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1A0D07BA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 Приложение А таблица А.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 50577-2018 пп. 3.2, 3.5, Приложение Ж;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 914-99 (ИСО 7591:1982) пп. 2.2, 2.4, Приложение Е;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №7 п. 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D245674" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="00EE3906" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="38E5D4C6" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="038E9343" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="228AB19F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="16F1E8F0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DCCF488" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="5982064B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7ACDE217" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6C38538B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="476780A5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="47E9F5B4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к маркировке ТС (шасси) идентификационным номером, требования к табличкам изготовителя ТС (шасси), оценка соответствия которых проводится в форме одобрения типа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68BF102F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7583DE1E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №7 пп. 1, 2, 3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33990-2016 п. 4, Приложения Б, В, Г;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 984-2009 п. 4, Приложения Б, В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04DCB78A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5EED1C08" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33990-2016 п. 4, Приложения Б, В, Г;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 984-2009 п. 4 Приложения Б, В;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №7 пп. 1, 2, 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2279E228" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="495957EA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="67D8C807" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="45BAC5E3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64208B44" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0FB4305C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F8B99A7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="0EAFE3AF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39926F5D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0CBE7523" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.91/29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41C71881" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="01A07AEA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к размерам ТС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E03DEEA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="04980328" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33987-2016 пп. 3, 4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="458B6683" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="56BDC616" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33987-2016 пп. 3, 4.1, 4.3.4, Приложения А, В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0FE88F94" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="496513F0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="53DBCDEC" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="424F796D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="027E9548" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="29467E4B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.18*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D318B60" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="1067BB25" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00BCBFC4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7683413F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.91/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64157D2B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="246B00AE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к весовым параметрам ТС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="276FD8F4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3805D12D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33987-2016 пп. 3, 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08E2D106" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="52368D81" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33987-2016 пп. 3, 4.3.4, Приложения А, Г, Д</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0079987E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="11DF65C2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="17F27F95" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="49FC9905" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3277C0C3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="7DF21C0B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>3.19*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="372AB89B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4C2ABCD8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF8DBE3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1E9B8536" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>30.91/11.116, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="72187B8A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4F521AD2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Интерфейс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="30484283" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1BDBB897" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Раздел IV п. 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5F2C6C49" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="57454B93" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Раздел IV п. 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46431E69" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="187134A0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="46315413" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="41332443" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4D153E03" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7A8725D0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="42F8CC7C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2DC283F7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Единичные транспортные средства категорий L6, L7, M1, N1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC99141" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1A4D67AF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.10/39.000, 29.10/40.000, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="18D64D26" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="268F6CF5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к устройствам для предотвращения несанкционированного использования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="705A58CF" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6753B84F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="550DEB45" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="11D2AF94" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 п. 3, Приложение А, пп. А.6.1-А.6.9, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="12078977" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5AA6846D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="4B87D177" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="03086DA4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D733F6E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6202EFEF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="795559B1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="25BB9C9C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Единичные транспортные средства категорий L1, L2, L3, L4, L5, L6, L7, M1, N1, O1, O2, O3, O4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5EC985" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2973DF05" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.10/29.061, 29.10/39.000, 29.10/40.000, 29.20/29.061, 29.20/39.000, 29.20/40.000, 30.91/29.061, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0165D4A7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5D3F8E31" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к устройствам освещения и световой сигнализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9BBC45" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6A3EE3A9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0392865A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="09B0BFE3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 п. 3, Приложение А, пп. А.8.1-А.8.13, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2738DD20" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5CBE13BF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="1BB18140" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="0C483D45" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="347BAEF4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7562EB97" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07F38FA0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="6EF4F6D7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="25D99D75" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="46AE981B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.10/39.000, 29.10/40.000, 29.20/39.000, 29.20/40.000, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="287A4B0D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="330E2358" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к тормозным системам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="769DF861" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="406EB126" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="254E8618" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="718ED1E6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 п.3, Приложение А, пп. А.5.1.1.1; А.5.1.1.2; А.5.1.2.1; А.5.1.3; А.5.2; А.5.3; А.5.4; А.5.5.1; А.5.5.2; А.5.6; А.5.7, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="507B0D13" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="0F174F42" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="52BB76E4" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="54C97AF5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="03B82495" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4A632C93" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A6021AC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="59B1D932" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64F8B081" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="16E62C2F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="339829B8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1739B276" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к шинам и колёсам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6F853E0D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1B8012DD" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="65AA5A21" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1B607264" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 п.3, Приложение А, п. А.10.1, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="535082EC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="5E113274" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="289FF585" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="2DA0E68B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CCCFCE3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="507EFBA5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5F0E9E87" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3288BF56" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Единичные транспортные средства категорий L1, L2, L3, L4, L5, L6, L7, M1, N1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE489DE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="43210A47" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.10/39.000, 29.10/40.000, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3089E7E9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="65941CEF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к средствам обеспечения обзорности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35929C74" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7E26E02D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5488DA91" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="34731902" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 п.3, Приложение А, пп. А.11.1-А.11.4, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №4, п. 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2135D102" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3E93228A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="44B71618" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="6396BBC3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9AC736" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="10B9373E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>4.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1BD91891" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2C8909B6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7290441F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="204649D6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2392441D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="438B4B7E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к спидометрам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3D4BC0E9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="51DBF5D1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1E348336" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7E7232FB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 п.3, Приложение А, пп. А.12.1-А.12.3, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F9A7CEA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="7E1AC223" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="4D266C97" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="63682175" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED75E93" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="28AE1C35" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="67540EA8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3A7CD41A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Единичные транспортные средства категорий L6 и L7 (с автомобильной компоновкой), M1, N1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC33A65" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="61E1C1C9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.10/39.000, 29.10/40.000, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42A3F5BB" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2CD41BC8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к травмобезопасности рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2716D3E3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="603A8060" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №4 п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31CB73D9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3F5BCFF9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 п.3, Приложение А, пп. А.17.1-А.17.3, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №4 п.3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="65281124" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="404648EA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="3339FF66" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="2599C17A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5620C6E1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2CD86749" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="427A8067" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="04FF36F0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="709CC103" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4DEB3961" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48A588E0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="54050DD0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к ремням безопасности и местам их крепления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1180CBB9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="60EFBAA7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №4 п.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15144396" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="67D88D8E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 п. 3, Приложение А, пп. А.13.1-А.13.17, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4571A0FE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="79BB6835" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="0FE512F2" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="31D38539" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5307BEB3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="16A0217E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B2BC047" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="18318CC8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="087C492D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="3FF29C5D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="230FEDAF" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="59656F1B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к сидениям и их креплениям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="351E1E1A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2364380D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №4 п.3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5F75A8E1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="56C70B03" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 п.3, Приложение А, пп. А.14.1-А.14.3, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3FDCACFC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2CFE4616" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="5BC11112" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="6A206ACD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="621487C2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1AAA9D46" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="48A90002" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>Единичные транспортные средства категорий L6 и L7 (с кузовом закрытого типа), M1</w:t>
+          <w:p w14:paraId="1E60376F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Единичные транспортные средства категорий </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>L6 и L7 (с кузовом закрытого типа), M1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="16722119" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>29.10/29.061, 29.10/39.000, 29.10/40.000, 30.91/29.061, 30.91/39.000, 30.91/40.000</w:t>
+          <w:p w14:paraId="6C3B6F38" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">29.10/29.061, 29.10/39.000, 29.10/40.000, 30.91/29.061, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="336C83CA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3F26A5A3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Требования к травмобезопасности внутреннего оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6508AFB3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="48AD4671" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="194965A2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3A7429EE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 п. 3, Приложение А пп. А.18.1-А.18.5, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 3.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2FCCB824" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="157950E0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="0E3571FD" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="4CE19A1A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18B8D122" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="78AE3AF9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="053BC6EB" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4F195000" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Единичные транспортные средства категорий L6 и L7 (с кузовом закрытого типа), M1, N1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="614AD65F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="191EFF6C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.10/39.000, 29.10/40.000, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0EF2C6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="55398988" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к дверям, замкам и петлям дверей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B845DDC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1B5E0232" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3011A926" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0086FF33" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 п. 3, Приложение А, пп. А.15.1-А.15.3, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3092E3AF" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="55F9027F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="064F4DBD" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="220B0538" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3362C057" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="05E1C631" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6E79A3BE" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="417D0B1C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8B9D91" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...14 lines deleted...]
-              <w:t>30.91/39.000, 30.91/40.000</w:t>
+          <w:p w14:paraId="75200BAF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>29.10/29.061, 29.10/39.000, 29.10/40.000, 30.91/29.061, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4628B318" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="696D2298" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>Требования к травмобезопасности наружных выступов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="226B7D62" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1AD52253" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="10B5CE07" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7D927C5A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 п. 3, Приложение А, пп. А.16.1-А.16.18, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29ADA994" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="77B97D5B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="1DCC9D57" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="62944E7D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2B65FD44" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1BD4043F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="02B1D6A0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2FB3A2A1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Единичные транспортные средства категорий L1, L2, L3, L4, L5, L6, L7, M1, N1, O1, O2, O3, O4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7B835F16" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1972C7BE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.10/39.000, 29.10/40.000, 29.20/39.000, 29.20/40.000, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="79E3BA37" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="636581EA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к пожарной безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="306BBE0D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4835C932" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 3.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3066CC1E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="52745F2D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 п. 3, Приложение А, пп. А.20.1-А.20.8, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 3.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="72B17B1B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="55741D49" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="65FE1E4B" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="030E786E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBCE70D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6E93EA7F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="62F8AC65" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3B980937" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Единичные транспортные средства категории M, N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78FA9440" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="52A65F37" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.10/39.000, 29.10/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40165B3A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="539FB1D2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования безопасности общие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34B6A334" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3075B442" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 пп. 11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9FC147" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2E912231" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 приложение А, п. А.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 пп. 11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="54C6B442" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="10D97FF4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="1701305F" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="4AFE85DE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="60DD06AD" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5D2EBDB2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A55F61D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="6530362C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6ECF7326" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="059B2508" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.10/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="278176FC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2BE85EBA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к экологической безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2CBE76E4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0C86CF9A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 приложение № 4, пп. 4.1; 4.1.1-4.1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="21E3DE66" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2AD70C1B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 приложение А, пп. А.21.1-А.21.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DD7B32A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="16F83463" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="2B62825E" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="05FA9296" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="23A96562" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="21626F91" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="34A33546" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="585EBFF4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Единичные транспортные средства категорий M, N, L6, L7 (с кузовом закрытого типа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="743F7BA5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="45F6C8E9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.10/39.000, 29.10/40.000, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="42775224" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2786613F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к системам отопления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="769709D0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="694D761E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 приложение № 4, пп. 1.2.1-1.2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1B606F7E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5BB93AA2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 приложение А, пп. А.7.2-А.7.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA20339" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6C0B3B9B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="5FEA4726" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="2745E69A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D300FC2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="78D63FE8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="37D98DD9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4E5EA90E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Транспортные средства категорий О1, О2, О3, О4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="302387CA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="20886F01" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.20/29.061, 29.20/39.000, 29.20/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1D0E92" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2D1748F0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оснащение устройствами освещения и световой сигнализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC4EE1A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7155F547" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №2 п. 38 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>Правила ООН № 48 (04)/Пересмотр 10 пп. 5, 6;</w:t>
+              <w:t xml:space="preserve">Правила ООН № 48 (04)/Пересмотр 10 пп. 5, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 48 (05)/Пересмотр 11 пп. 5, 6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 48 (06)/Пересмотр 12 пп. 5, 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CEF26F8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="09AF99AF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 48 (04)/Пересмотр 10 пп. 5, 6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 48 (05)/Пересмотр 11 пп. 5, 6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Правила ООН № 48 (06)/Пересмотр 12 пп. 5, 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB6FBE5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="30A78FD7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="45B9EE67" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="6EDB80EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="39B8572B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3FAC5DF7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6FF4E8B5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="529D932A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="21904AA9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="02238236" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.20/29.040, 29.20/39.000, 29.20/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="378D063E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2746FDD4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Весовые ограничения, действующие в отношении транспортных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="383551FD" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>ТР ТС 018/2011 Приложение №3 п. 14;</w:t>
+          <w:p w14:paraId="698467EF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 018/2011 Приложение №2 п. 111 таблицы;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ТР ТС 018/2011 </w:t>
-[...6 lines deleted...]
-              <w:t>Приложение №2 п. 111 таблицы</w:t>
+              <w:t>ТР ТС 018/2011 Приложение №3 п. 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70972C1A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="17943C54" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ГОСТ 33987-2016 пп. 4.3.1, 4.3.2, Приложение Г;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №3, п. 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7283CF70" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2CDB29B3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="0C8CA822" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="47C635B7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08FBC2DB" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="75EE208C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3D6F1271" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4B637EE3" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Транспортные средства категорий О1, О2, О3, О4, M1, N1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69234C72" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4307B730" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.20/29.061, 29.20/40.000, 29.10/29.061, 29.10/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A3891A0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1A0B756C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к размерам транспортных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3737634B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>ТР ТС 018/2011 Приложение №5 п. 1, п.3.1</w:t>
+          <w:p w14:paraId="44A46090" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 018/2011 Приложение №5 п. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62E9089D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="71195438" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 22748-77 пп. 2.1, 2.2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33987-2016 п.4.1, Приложение В;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №5 п. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="20FC5D1B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="73C0D55D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="7E4AFC4C" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="464D83F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1AD33B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1A077ABC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F263EB9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2BFC3C30" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="19411334" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="069DD8A1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.20/29.040, 29.20/40.000, 29.10/29.040, 29.10/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="708A7D1E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="708C4E22" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к весовым параметрам транспортных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0BEECFD4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>ТР ТС 018/2011 Приложение №5 п. 2, п.3.2</w:t>
+          <w:p w14:paraId="519E70A7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ТР ТС 018/2011 Приложение №5 п. 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="63A7A918" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="46548BB6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33987-2016 пп. 4.3.1, 4.3.2, Приложение Г;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №5 п. 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="320ED696" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="3480A52D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="62961B51" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="68D7B5C3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DBDFE93" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="26CB912A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1CDC16C2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6A8CBF36" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Транспортные средства категорий L1, L2, L3, L4, L5, L6, L7, M1, N1, O1, O2, O3, O4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4261E3A6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="34907B58" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.10/29.061, 29.10/39.000, 29.10/40.000, 29.20/29.061, 29.20/39.000, 29.20/40.000, 30.91/29.061, 30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4067229C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="25D8BB0F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Обеспечение возможности идентификации ТС по государственным регистрационным знакам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA78334" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="068CEAFF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №7 п. 4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 50577-2018 пп. 3.2, 3.5, 4.13, Приложение Ж;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 914-99 (ИСО 7591:1982) пп. 2.2, 2.4, 3.15, Приложения А, Е</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68613522" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="671FE31E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 33670-2015 Приложение А таблица А.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 50577-2018 пп. 3.2, 3.5, Приложение Ж;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 914-99 (ИСО 7591:1982) пп. 2.2, 2.4, Приложение Е;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №7 п. 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="744051FC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4D58F5BA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="6DA85FFE" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="0200F100" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="33A2EC7C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3664E7D6" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C5726C5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="581EC918" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0676FF41" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>29.10/39.000, 29.10/40.000, 29.20/39.000, 29.20/40.000, 30.91/39.000, 30.91/40.000</w:t>
+          <w:p w14:paraId="30157B15" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.10/39.000, 29.10/40.000, 29.20/39.000, 29.20/40.000, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>30.91/39.000, 30.91/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2B101F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>Требования к маркировке ТС (шасси) идентификационным номером, требования к табличкам изготовителя ТС (шасси), оценка соответствия которых проводится в форме одобрения типа</w:t>
+          <w:p w14:paraId="431F948B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Требования к маркировке ТС (шасси) идентификационным номером, требования к табличкам изготовителя ТС (шасси), оценка соответствия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>которых проводится в форме одобрения типа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="75162EE1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2D927004" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 018/2011 Приложение №7 пп. 1, 2, 3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33990-2016 п. 4, Приложения Б, В, Г;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 984-2009 п. 4, Приложения Б, В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6F1161BA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="65E002EC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 33990-2016 п. 4, Приложения Б, В, Г;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 984-2009 п. 4 Приложения Б, В;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 018/2011 Приложение №7 пп. 1, 2, 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08DEFD4E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="5DDCFDC9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="657822C5" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="2495FF39" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6F777820" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="792A2C77" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="55485058" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="61F8DC86" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Транспортные средства категорий О3, О4, N2, N3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="523F2F63" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2330E4DC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.20/29.061, 29.20/39.000, 29.20/40.000, 29.10/29.061, 29.10/39.000, 29.10/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5D09C6A0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="25C8A025" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к задним и боковым защитным устройствам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5B15C3E9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1CB46537" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6D09AF0A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4F9BA42E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 22748-77 п. 2;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33670-2015 п. 3, Приложение А пп. А.19.1-А.19.15, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 018/2011 Приложение №4 п. 3.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="278CF3F7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="20F65134" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="321D5820" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="5CC2FAF7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4CDAC9D0" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="296D048D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>7.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="007D2023" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="56545CB4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Цепи, натяжные устройства цепей для двигателей внутреннего сгорания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5B467D95" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7D754A2A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>25.93/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3A4CB70A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="17AB393A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность на растяжение и на разрыв</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2C16CDE1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1EBF253D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №10 п.106 таблицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="01E50303" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="26044D5C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 13568-2017 п. 8.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="49B14E80" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0E187EBE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="2D095F50" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="50C2B627" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACA8304" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3F22BB8F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3610FD8E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="32823105" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ремни вентиляторные клиновые и синхронизирующие поликлиновые для двигателей автомобилей, ремни зубчатые газораспределительного механизма двигателей автомобилей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="44DC06E7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="479F5F03" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>29.32/11.116, 29.32/29.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4801AF59" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="480CD9E5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность на разрыв, наличие и правильность маркировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="03B0C499" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="300FFDEF" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 018/2011 Приложение №10 п. 107 таблицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2F72DE33" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="708D8832" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5813-2015 пп. 3.7, 3.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="64C32257" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="00AEE639" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="3B5A55BD" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="56E2C521" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9A55A1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="58D2DEC5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD3EBF6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2CB90063" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Кусторезы и мотокосы бензиномоторные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F101A7A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5050A11E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.99/11.116, 28.99/39.000, 28.99/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67D4998D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4041DCDB" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Общие требования безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6213B141" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="39C2990C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.1, 4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2883EE32" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="797632E1" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.1, 4.4, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6855B6FF" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="468AD38E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="02162100" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="20009A13" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13980C3A" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="54B154F5" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4B19DB5F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="32153045" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A019E3C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="71E984CE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.99/11.116, 28.99/26.095, 28.99/39.000, 28.99/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B202BA7" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2698C674" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Управление дросселем. Муфта сцепления. Устройство остановки двигателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3786ED" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4E020E1B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.7-4.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09400340" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.7-4.9, 5;</w:t>
+          <w:p w14:paraId="3FE403F7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.7- 4.9, 5;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.7- 4.9, 5</w:t>
+              <w:t xml:space="preserve">ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>51389-2001 (ИСО 11806-97) пп. 4.7-4.9, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77C956DC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2978F2A0" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="742A94C2" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="0CD7AB9C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25FC9FD8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="52239C59" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="678CE6B4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="3B31ED2E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="237B71F1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0564D84E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.99/29.061, 28.99/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51CEE944" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="08CACC9B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Рукоятки. Защитные устройства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09D7B0D2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6718067C" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.5, 4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32A716F8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1FBDBB62" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.5, 4.6, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F290827" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4CCA6D80" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="0E1279D6" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="1BBE9E72" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2099D974" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="48DF268F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>9.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4937FE19" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="33D72034" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="041BDF73" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5EFB4614" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.99/29.040, 28.99/29.061, 28.99/39.000, 28.99/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C57F480" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="68BC4947" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Система подвески</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="154BB569" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="1A5404BC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) п. 4.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="147B27A2" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="24464EE7" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) п. 4.10, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53AC24F4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="384DCD02" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="220DB339" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="69F1E59B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75D8CE5F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7AD13149" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.5**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1972053B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="465CAE5D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="463F5F81" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6C99EE8A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.99/29.061, 28.99/39.000, 28.99/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="083FC51D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="68610C48" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Баланс. Расстояние до режущего приспособления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11799692" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6E211293" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.11, 4.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="009218E3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="05D28B3D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.11, 4.15, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7FD178A1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="7934641F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="2871081C" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="05452CF4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02A164F5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="00025E54" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04AAB6EA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="75E96905" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2437F36C" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="166EE0FA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.99/26.095, 28.99/39.000, 28.99/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11823A7D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="36B99756" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность режущего приспособления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C0A83D8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="08EF80C8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) п. 4.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A70E107" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="672C3785" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.12, 5, Приложение А;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 50162-92 (ИСО 7113-91)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6775ACBF" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="265AD25E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="71EC32E5" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="679ED3EB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1350E328" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="49DA4716" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="212725DD" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="55E5E48B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75E448D4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6F7D8242" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.99/11.116, 28.99/26.095, 28.99/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51CADA09" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3CFB0F0B" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Фиксация режущего приспособления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E1B7032" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="067CF696" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) п. 4.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DAC21B4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="030C86F4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.13, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F95D3D4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="12A1E36F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="23FC2076" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="2A440F69" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D6974F4" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5334D0DC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21B86E90" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2C3D76BE" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B764D73" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4D01234D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.99/26.095, 28.99/29.061, 28.99/39.000, 28.99/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44860507" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3FB4175E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Защитные устройства режущего приспособления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="647BA59F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="7AF1352E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.14.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="768DBAEC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="12922338" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.14.2, 5, Приложение Б;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ ИСО 7918-2002;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ИСО 8380-2002 =СТБ ИСО 8380-2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3648DABC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0B5DD86A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Государственное предприятие "Институт НИИСМ" (ул. Минина, 23, 220014, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="10D34287" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="1E253E12" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A761142" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="100FEBC4" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3E80C1E8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="4DD46FA8" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C9BAC35" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="69CC555F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.99/29.061, 28.99/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2A5FAC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5EF41971" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Топливный бак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13A50B0D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5580EE86" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) п. 4.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA5A2BA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4E4B68CA" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.16, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="16608B78" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="3DFFEC9E" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="5F0CFCA0" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="0CF93625" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13ABF6E8" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="15CAF5C2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>9.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="472BEF28" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="2642D651" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B82B94E" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6D2495CC" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.99/39.000, 28.99/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="610BD521" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2F93B20A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Защита оператора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DFC2D21" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="5021F815" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.17, 4.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5C122B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="42371E49" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.17, 4.18, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5D31EAE3" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="5791BC7F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="78B1D4ED" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="654CC060" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10447120" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4F9EF365" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2CB49ACA" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="1FEC4E3F" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27A2F9C5" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="47829796" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.99/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3254D1DC" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="77FE2104" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Руководство по эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B03AFD9" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="6B459A40" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) п. 4.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="577E0A3F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="683B7691" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) п. 4.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="195BFAD1" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4C40997A" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 21, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06173" w14:paraId="168F24E7" w14:textId="77777777">
+      <w:tr w:rsidR="000E4CC0" w14:paraId="3D58CDB6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5942805B" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4C7D01A9" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>9.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6743116D" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00A06173"/>
+          <w:p w14:paraId="72B5819D" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="000E4CC0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="130071CB" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="383A6058" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>28.99/26.095, 28.99/29.061, 28.99/39.000, 28.99/40.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="131A4181" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="328ED0A2" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Защитные устройства режущего приспособления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="714FB3A6" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="2BE6A753" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 010/2011;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.14.1, 4.14.3, 4.14.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="19ABD394" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="4AADF823" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 31183-2002 (ИСО 11806:1997) =СТБ ГОСТ Р 51389-2001 (ИСО 11806-97) пп. 4.14.1, 4.14.3, 4.14.4, 5, Приложение Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE09A5F" w14:textId="77777777" w:rsidR="00A06173" w:rsidRDefault="00124FD6">
+          <w:p w14:paraId="0F154084" w14:textId="77777777" w:rsidR="000E4CC0" w:rsidRDefault="003D5869">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (пр-кт Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C876519" w14:textId="77777777" w:rsidR="004279AB" w:rsidRPr="004279AB" w:rsidRDefault="004279AB">
+    <w:p w14:paraId="12D89D15" w14:textId="77777777" w:rsidR="004279AB" w:rsidRPr="004279AB" w:rsidRDefault="004279AB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004279AB" w:rsidRPr="004279AB" w:rsidSect="00306EC9">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2493FE7E" w14:textId="77777777" w:rsidR="000C4DD9" w:rsidRDefault="000C4DD9" w:rsidP="0011070C">
+    <w:p w14:paraId="23FF50AB" w14:textId="77777777" w:rsidR="000C4DD9" w:rsidRDefault="000C4DD9" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="266829C1" w14:textId="77777777" w:rsidR="000C4DD9" w:rsidRDefault="000C4DD9" w:rsidP="0011070C">
+    <w:p w14:paraId="1D740D64" w14:textId="77777777" w:rsidR="000C4DD9" w:rsidRDefault="000C4DD9" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18324,210 +17967,189 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="12E2B419" w14:textId="77777777" w:rsidR="00BB051B" w:rsidRDefault="00BB051B">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="0FF9B2C8" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="6D885755" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="133988A7" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+        <w:p w14:paraId="17C63D89" w14:textId="3899E03F" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00BB051B" w:rsidP="002A55F3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
+              <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
+            <w:t>Часть № 2. Дата принятия решения по аккредитации: 2</w:t>
+          </w:r>
+          <w:r w:rsidR="000B6399">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>.11.2025</w:t>
           </w:r>
-          <w:r w:rsidRPr="00BF5CCF">
-[...65 lines deleted...]
-          </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="1955E9DE" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="2B3363CC" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -18626,205 +18248,179 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="794C60EB" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="228B49FF" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="694BD30D" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="155B21EE" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7A945E5F" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00D67756">
+        <w:p w14:paraId="0ED5D1C1" w14:textId="73AA3F7F" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00BB051B" w:rsidP="00D67756">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
+            <w:t>Часть № 2. Дата принятия решения по аккредитации: 2</w:t>
+          </w:r>
+          <w:r w:rsidR="000B6399">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>1</w:t>
-[...47 lines deleted...]
-            <w:t xml:space="preserve"> постановлением Государственного комитета по стандартизации Республики Беларусь от 29.08.2025 № 110</w:t>
+            <w:t>.11.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="28F565B7" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="3BDC815A" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -18921,419 +18517,446 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="1CEC950F" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="64315ED5" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0840129E" w14:textId="77777777" w:rsidR="000C4DD9" w:rsidRDefault="000C4DD9" w:rsidP="0011070C">
+    <w:p w14:paraId="23BD463A" w14:textId="77777777" w:rsidR="000C4DD9" w:rsidRDefault="000C4DD9" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11465BAF" w14:textId="77777777" w:rsidR="000C4DD9" w:rsidRDefault="000C4DD9" w:rsidP="0011070C">
+    <w:p w14:paraId="26620704" w14:textId="77777777" w:rsidR="000C4DD9" w:rsidRDefault="000C4DD9" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...6 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="66798CF8" w14:textId="77777777" w:rsidR="00BB051B" w:rsidRDefault="00BB051B">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
   </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14879" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11495"/>
       <w:gridCol w:w="2551"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008C6194" w14:paraId="54E268A3" w14:textId="77777777" w:rsidTr="008977C0">
+    <w:tr w:rsidR="008C6194" w14:paraId="7C3942FE" w14:textId="77777777" w:rsidTr="008977C0">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4F955C3D" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="112AB5AA" w14:textId="5648DEA3" w:rsidR="008C6194" w:rsidRPr="00BB051B" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C06E26">
-[...53 lines deleted...]
-          <w:r>
+          <w:r w:rsidRPr="00BB051B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="300064AE" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="004279AB" w:rsidP="008C6194">
+        <w:p w14:paraId="2E880636" w14:textId="53E08F1E" w:rsidR="008C6194" w:rsidRPr="00BB051B" w:rsidRDefault="004279AB" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00BB051B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>О</w:t>
           </w:r>
-          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
+          <w:r w:rsidR="008C6194" w:rsidRPr="00BB051B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>писани</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00BB051B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>е</w:t>
           </w:r>
-          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
+          <w:r w:rsidR="008C6194" w:rsidRPr="00BB051B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> области аккредитации </w:t>
           </w:r>
-          <w:bookmarkStart w:id="1" w:name="_Hlk212714126"/>
-[...43 lines deleted...]
-          <w:bookmarkEnd w:id="1"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2551" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1A233CDB" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="007E6E0A" w:rsidP="008C6194">
+        <w:p w14:paraId="33631C16" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00BB051B" w:rsidRDefault="007E6E0A" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007E6E0A">
+          <w:r w:rsidRPr="00BB051B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112 2.0079</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0CD50F35" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="3BCC03A8" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="6354D7F9" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12328"/>
+      <w:gridCol w:w="2551"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00BB051B" w14:paraId="2986FF8E" w14:textId="77777777" w:rsidTr="00560080">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12328" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7AE7B7A5" w14:textId="4BA32421" w:rsidR="00BB051B" w:rsidRPr="002317A4" w:rsidRDefault="00BB051B" w:rsidP="00BB051B">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB051B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Закрыто</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB051B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> акционерно</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB051B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> обществ</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>о</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB051B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> "МВЗ Инжиниринг"</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>, отдел испытаний и сертификации</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="267D21D0" w14:textId="5952AC30" w:rsidR="00BB051B" w:rsidRPr="00BB051B" w:rsidRDefault="00BB051B" w:rsidP="00BB051B">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="002317A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2.0079</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="7A3C52C9" w14:textId="697CFA53" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
-    <w:r w:rsidRPr="00C06E26">
-[...52 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -20749,225 +20372,231 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="111"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
+    <w:rsid w:val="000B6399"/>
     <w:rsid w:val="000C4DD9"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
+    <w:rsid w:val="000E4CC0"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
-    <w:rsid w:val="00124FD6"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
+    <w:rsid w:val="002A55F3"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
+    <w:rsid w:val="003D5869"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="004279AB"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
-    <w:rsid w:val="005850D0"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
+    <w:rsid w:val="0062029E"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00660E39"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00703BB4"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007D0A5D"/>
     <w:rsid w:val="007E6E0A"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
-    <w:rsid w:val="00850E97"/>
+    <w:rsid w:val="008478D1"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="009116FC"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
-    <w:rsid w:val="00A06173"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A97717"/>
     <w:rsid w:val="00AB1825"/>
+    <w:rsid w:val="00AD173E"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00B67028"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
+    <w:rsid w:val="00BB051B"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC186A"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
+    <w:rsid w:val="00BF33E8"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C37284"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
+    <w:rsid w:val="00C7419C"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D32E61"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D67756"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
@@ -20994,51 +20623,51 @@
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4786319E"/>
+  <w14:docId w14:val="12AAF6A2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -22660,60 +22289,65 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -22988,70 +22622,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>34218</Characters>
+  <Pages>20</Pages>
+  <Words>5945</Words>
+  <Characters>33888</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>285</Lines>
-  <Paragraphs>80</Paragraphs>
+  <Lines>282</Lines>
+  <Paragraphs>79</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40141</CharactersWithSpaces>
+  <CharactersWithSpaces>39754</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>