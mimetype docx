--- v0 (2025-12-03)
+++ v1 (2026-05-23)
@@ -1,14107 +1,7988 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...693 lines deleted...]
-    <w:p w14:paraId="7C072CEC" w14:textId="77777777" w:rsidR="00D223F7" w:rsidRPr="00CA72C3" w:rsidRDefault="00D223F7" w:rsidP="007A4485">
+    <w:p w14:paraId="0597FADE" w14:textId="27675657" w:rsidR="00A70CA6" w:rsidRDefault="00406EF0" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="142"/>
+        <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="10"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70CA6" w:rsidRPr="00F803A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>ПИСАНИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Е</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70CA6" w:rsidRPr="00F803A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5075" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="580"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1958"/>
+        <w:gridCol w:w="849"/>
+        <w:gridCol w:w="2024"/>
+        <w:gridCol w:w="1238"/>
+        <w:gridCol w:w="2825"/>
+        <w:gridCol w:w="2548"/>
+        <w:gridCol w:w="2417"/>
+        <w:gridCol w:w="2659"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A3159" w:rsidRPr="00BC186A" w14:paraId="6368B24A" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w14:paraId="573DD0D1" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="288" w:type="pct"/>
+            <w:tcW w:w="292" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F6280D2" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="00BC186A" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="24AA24F0" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="008A1223">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="685" w:type="pct"/>
+            <w:tcW w:w="695" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30F4DAD2" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="00BC186A" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="2E57DAB0" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="008A1223">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="pct"/>
+            <w:tcW w:w="425" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C7B7EBC" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="00BC186A" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="7B6D610F" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="008A1223">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Код </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="956" w:type="pct"/>
+            <w:tcW w:w="970" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68B9C0F8" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="00BC186A" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="2E317576" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="008A1223">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="pct"/>
+            <w:tcW w:w="875" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="392CDFA8" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="00BC186A" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="3A73F0D5" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="008A1223">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="818" w:type="pct"/>
+            <w:tcW w:w="830" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="098D09A6" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="00BC186A" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="0CEAE15E" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="008A1223">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="974" w:type="pct"/>
+            <w:tcW w:w="913" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02B7E213" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="00BC186A" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="29D4794A" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="008A1223">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CF08D90" w14:textId="77777777" w:rsidR="00E41B5C" w:rsidRPr="006A3159" w:rsidRDefault="00E41B5C" w:rsidP="00D50B4E">
+    <w:p w14:paraId="7980BFF5" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00B67028" w:rsidRDefault="00B67028" w:rsidP="008A1223">
       <w:pPr>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="10"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5075" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="577"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1958"/>
+        <w:gridCol w:w="847"/>
+        <w:gridCol w:w="1986"/>
+        <w:gridCol w:w="1270"/>
+        <w:gridCol w:w="2833"/>
+        <w:gridCol w:w="2557"/>
+        <w:gridCol w:w="2408"/>
+        <w:gridCol w:w="2659"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A3159" w14:paraId="7C5FD753" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00DE008C" w14:paraId="475A4FE1" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
+            <w:tcW w:w="291" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3344DCC8" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="5B5118A2" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00582A8F" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00472958">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73D6B56D" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="512AD7CA" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00472958">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcW w:w="436" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFB0F76" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="73A55186" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00472958">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="pct"/>
+            <w:tcW w:w="973" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="508CD4E5" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="28356629" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00472958">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
+            <w:tcW w:w="878" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45D0236B" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="239CFCB3" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00472958">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="pct"/>
+            <w:tcW w:w="827" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEB8B9F" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="589735A5" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00472958">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="974" w:type="pct"/>
+            <w:tcW w:w="913" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5358451A" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="3BF1D3E2" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00472958">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="33D40B89" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00DE008C" w14:paraId="4E3AF3D1" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="03D4860A" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD5658D" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B26DCEB" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="77A5AF48" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды (кроме детских). Электровелосипеды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="190F8B26" w14:textId="77777777" w:rsidR="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
-[...29 lines deleted...]
-          <w:p w14:paraId="2C09CDFC" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="2A424DED" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB43ECF" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Классификация, основные параметры и размеры. Типы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...59 lines deleted...]
-            <w:tcW w:w="974" w:type="pct"/>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39DA7081" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1ACE85" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="729AB30E" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="7B718CFE" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>пр-кт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="6B0636CF" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00DE008C" w14:paraId="61F09327" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68CB4C87" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A88965" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="4250084E" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AABB3D1" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="00DE008C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="381E47BF" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="00DE008C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB336A9" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Классы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...62 lines deleted...]
-          <w:p w14:paraId="4D810E16" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0244EE27" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29711248" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="71D70BE7" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="00DE008C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="3243B915" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00DE008C" w14:paraId="5992B3A7" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="687194B7" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="654A3148" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...38 lines deleted...]
-          <w:p w14:paraId="11CBE6C3" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A51897F" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="00DE008C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5514AE05" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1564CA57" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Основные параметры и размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...62 lines deleted...]
-          <w:p w14:paraId="38B5D1F0" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B31AE2" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="301B418B" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="003A12C0" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="20AE4B7D" w14:textId="77777777" w:rsidR="00DE008C" w:rsidRDefault="00DE008C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w:rsidRPr="008A1223" w14:paraId="1CDD3314" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w:rsidRPr="008A1223" w14:paraId="5BAA4C6E" w14:textId="77777777" w:rsidTr="00745E9C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1006"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6B202CBF" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C03052D" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...6 lines deleted...]
-            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEA84AF" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1C2AB6C3" w14:textId="77777777" w:rsidR="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
-[...4 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="21F118CC" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>30.92/</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="580DBC6E" w14:textId="06483BCC" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>30.92/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3951212D" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>11.116</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="22029CEF" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>Общие технические требования. Комплектность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="787297BB" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Общие технические требования. Комплектность</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="594B2F8D" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>ГОСТ 31741-2012 п. 5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F33DFB6" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...49 lines deleted...]
-            <w:tcW w:w="974" w:type="pct"/>
+              <w:t>ГОСТ 31741-2012 п. 5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="30392F6D" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="641A2FD8" w14:textId="329F0008" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>пр-кт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Партизанский, 8, корпуса 21, 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w:rsidRPr="008A1223" w14:paraId="5A127232" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w:rsidRPr="008A1223" w14:paraId="78C6EC6C" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6CFD4EDE" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40FC1999" w14:textId="6333BD17" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="6DE6257D" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="226ECBB7" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F89E9C0" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D91C0E" w14:textId="6690A884" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Маркировка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="313922DF" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C160C7D" w14:textId="695F2F18" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>ГОСТ 31741-2012 п. 5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74EA1B95" w14:textId="5A305AB0" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>31741-2012</w:t>
-[...48 lines deleted...]
-          <w:p w14:paraId="0C0C973B" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>ГОСТ 31741-2012 п. 5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="54310CDA" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w:rsidRPr="008A1223" w14:paraId="402CF2E8" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w:rsidRPr="008A1223" w14:paraId="70974013" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="10B3D81C" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F43056F" w14:textId="42F6ACF1" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="5904396F" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39343543" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="22EC1F30" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="577531BA" w14:textId="05BBDDF5" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Упаковка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="121C465F" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46019CBD" w14:textId="133EB342" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>ГОСТ 31741-2012 п. 5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E6D547" w14:textId="676FA7BE" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>31741-2012</w:t>
-[...42 lines deleted...]
-            <w:tcW w:w="974" w:type="pct"/>
+              <w:t>ГОСТ 31741-2012 п. 5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="487B605F" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="2090DDBC" w14:textId="7304C492" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>пр-кт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="64C65853" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="2D15F869" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="176F7252" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05DB8D13" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...6 lines deleted...]
-            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="52BFC261" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2293137B" w14:textId="77777777" w:rsidR="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
-[...4 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2190F116" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>30.92/</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="507D9768" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>26.095 30.92/</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="63FBF207" w14:textId="7F5F0868" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>Общие требования безопасности. Выступы. Затяжка резьбовых соединений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D265661" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>29.061</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="5380F133" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>ГОСТ 31741-2012 пп. 6.1.1, 6.1.2, 6.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CCD321" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Общие требования безопасности. Выступы. Затяжка резьбовых соединений</w:t>
-[...96 lines deleted...]
-          <w:p w14:paraId="17D51654" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>ГОСТ 31741-2012 пп. 6.1.1, 6.1.2, 8.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46CC779F" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="3127B9D5" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="63C80505" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="283750C1" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE7B254" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="20E3ADA8" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59B126B7" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C273163" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="069EAD49" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытание велосипеда в сборе на прочность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
+            <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5989DC7F" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
-[...60 lines deleted...]
-          <w:p w14:paraId="6D5D58E2" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="106A88FD" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 6.1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6215FF9D" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 8.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00FC2299" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="0932ED4E" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="3B858B9A" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B758EED" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>1.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="3660465D" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37F8CD93" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF35213" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/29.061, 30.92/38.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A07C4B" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Пробеговые</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...39 lines deleted...]
-          <w:p w14:paraId="6226E52D" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="22CD1779" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="310A48B6" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 8.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="72943A17" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="243C7C31" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="28BED847" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="01C689C7" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D49678B" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...6 lines deleted...]
-            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5415F5BE" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5E13AAE8" w14:textId="77777777" w:rsidR="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
-[...71 lines deleted...]
-          <w:p w14:paraId="4A9275BE" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="69816757" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.061, 30.92/38.000, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24667556" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Тормозная система. Ручной тормоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...90 lines deleted...]
-          <w:p w14:paraId="573841AD" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B019F8" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 пп. 6.2.1, 6.2.2, 6.2.3, 6.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E0FBA3" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 пп. 6.2.1, 6.2.2, 6.2.3, 6.2.5, 8.1.1, 8.1.2, 8.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29226D10" w14:textId="15582EB6" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="42FB7E00" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="2CC027B4" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3F751E52" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7BF0FD" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="47309B0C" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79D8E18A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10515DDA" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8A2B45" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ножной тормоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...90 lines deleted...]
-          <w:p w14:paraId="5EAD8CB2" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAABCF2" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 пп. 6.2.4, 6.2.5, 6.2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="601F89AC" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 пп. 6.2.4, 6.2.5, 6.2.6, 8.1.2, 8.1.3, 8.1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="34F16BC5" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="1380ED83" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="426E9E75" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...8 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62BFF4A3" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...80 lines deleted...]
-          <w:p w14:paraId="1D666170" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7918FFA8" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F14C631" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.040, 30.92/29.061, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0430DF" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Рулевое управление. Устойчивость рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...90 lines deleted...]
-          <w:p w14:paraId="72A733F3" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD3CA82" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 пп. 6.3.1, 6.3.2, 6.3.3, 6.3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0C9B7E" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 пп. 6.3.1, 6.3.2, 6.3.3, 6.3.4, 8.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60B60870" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="61893157" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="3E7A4BA5" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5424745C" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C1CC51" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...66 lines deleted...]
-          <w:p w14:paraId="09EDFAF8" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC802CA" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1FBE2C" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75CF8010" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность узла рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...76 lines deleted...]
-          <w:p w14:paraId="1A73A4E2" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3470DD2D" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 6.3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E1C875" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 пп. 6.3.5, 8.2.1, 8.2.2, 8.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38D42ACA" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="6A6D34C2" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="0EBEBE68" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6736BC22" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B4BE9F" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...6 lines deleted...]
-            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5501D71E" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2B715511" w14:textId="77777777" w:rsidR="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
-[...43 lines deleted...]
-          <w:p w14:paraId="5C8E9D75" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="42A66F64" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="060C32D6" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Узел «рама-передняя вилка». Испытание падающей массой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
+            <w:tcW w:w="878" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="663B7754" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
-[...74 lines deleted...]
-          <w:p w14:paraId="3365FB7A" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="1D06F79D" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 6.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F55FA88" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 пп. 6.4, 8.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10790B9A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="46CAB7A5" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="0C28A1FB" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7A8DF494" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="469B5CBE" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="40C1F710" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5141D15E" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6509F603" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2FBC63" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытание свободным падением узла «рама-передняя вилка»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...53 lines deleted...]
-          <w:p w14:paraId="638029A6" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="245B0000" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="521BD844" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 пп. 6.4, 8.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1144817F" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="57469A95" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="4B486BE4" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="69F415D2" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDAE08B" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...66 lines deleted...]
-          <w:p w14:paraId="585B3891" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="20E4FD7A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDD0804" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39893B00" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Колеса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...76 lines deleted...]
-          <w:p w14:paraId="1031884D" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A935A8" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="567C52E2" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 пп. 6.5, 8.4.1, 8.4.2, 8.4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8494AB" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="126EB124" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="65B98E34" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4AA53133" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="345FE8C3" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="3C58AA15" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E715FFF" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7CADB3" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="502093BA" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Шины и трубки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...76 lines deleted...]
-          <w:p w14:paraId="70694AFD" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD02F66" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 6.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B713F4" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 пп. 6.6, 8.4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F853E72" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="0373205F" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="360C44FB" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3B8E74D7" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A914539" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.18*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...66 lines deleted...]
-          <w:p w14:paraId="3C2610BD" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="52195780" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="313EA164" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.061, 30.92/38.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC255A4" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Педали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...76 lines deleted...]
-          <w:p w14:paraId="2E8D72A0" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5C4607" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 6.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF73F08" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 пп. 6.7, 8.5.1, 8.5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A39CA22" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="380122BB" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="3533D648" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBF27BB" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>1.19*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="7791B756" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3363DC8B" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19108F66" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/29.061, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B59F9CC" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Привод (система переключения передач)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...76 lines deleted...]
-          <w:p w14:paraId="55A50D6E" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D0D45D" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 6.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="276FB1AE" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 пп. 6.8, 8.5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0300150A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="574A21D9" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="1CBF4197" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1E9E3DBF" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B06419" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.20*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...66 lines deleted...]
-          <w:p w14:paraId="2165A737" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29FCD8B1" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6411CE53" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A251FB2" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Седло</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...76 lines deleted...]
-          <w:p w14:paraId="6DA7BEA8" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3DA577" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 6.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="610189BD" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 пп. 6.9, 8.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="130E0AC1" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="39AB08FC" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="4A7CD6DE" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5201748C" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70440F86" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.21*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="658E6947" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7E14876E" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="749C7B9F" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="323F7BEC" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Цепь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...76 lines deleted...]
-          <w:p w14:paraId="17B5EF53" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4881DBA2" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 6.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D3B9F5" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 пп. 6.10, 8.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D91B942" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="4FC90656" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="6DCDFF46" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="71849079" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="324BDDD6" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.22*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...38 lines deleted...]
-          <w:p w14:paraId="12B64C4A" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="238A36C2" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0863660E" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="684ED5B0" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Щиток цепи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...62 lines deleted...]
-          <w:p w14:paraId="5746BCE2" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3368C064" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 6.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A9950B" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 6.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08C7A33D" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="1895936E" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="25573C8A" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6E050215" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C70F67" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.23*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="06C44922" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79A69657" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E28317" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/11.116, 30.92/26.095</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACBCA05" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Осветительное оборудование и световозвращатели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...62 lines deleted...]
-          <w:p w14:paraId="67BB5415" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3711F24A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 6.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4688DDDE" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31741-2012 п. 6.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB47773" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="0D08A593" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="3F60721F" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D45A8B8" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBA31BB" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.24*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="491D1D43" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6812A43B" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E334859" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/29.040, 30.92/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="006B3ACE" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параметры и размеры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...90 lines deleted...]
-          <w:p w14:paraId="69D0DF05" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CBB945A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 6693-94 пп. 1, 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33371E48" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 6693-94 пп. 1, 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6491907A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="748045E9" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="7305CEAD" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...8 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7206F0AA" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5952CDC5" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="0F4BAF0F" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей дошкольного возраста и младших школьников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="429" w:type="pct"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="7927E8C3" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65878B51" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/11.116, 30.92/29.061, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF89D76" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Технические требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBD7516" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 пп. 3.2.1-3.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E418FD5" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 пп. 3.2.1-3.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="543792C1" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="35" w:right="-45"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний и сертификации (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>пп</w:t>
+              <w:t>пр-кт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>. 3.2.1-3.2.5</w:t>
-[...73 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="65301C1C" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="60E5EA78" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7806EF7B" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D6B783" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="1F4CB109" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="084AEF64" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCE77CA" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D65D85" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Травмоопасные выступы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...90 lines deleted...]
-          <w:p w14:paraId="17EC7423" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ECE88B1" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 пп. 3.3.2.1, 3.3.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="745EABD0" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 пп. 3.3.2.1, 3.3.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF24FA2" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="44E491D4" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="7E15FF2A" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="01B33D43" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F60D7BB" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...6 lines deleted...]
-            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="71410E7A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1D880A26" w14:textId="77777777" w:rsidR="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
-[...57 lines deleted...]
-          <w:p w14:paraId="17C6B0DC" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="67D54DBD" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D142964" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Рулевое управление. Устойчивость рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...90 lines deleted...]
-          <w:p w14:paraId="7BDC137D" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0984EA73" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 пп. 3.3.2.3-3.3.2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2300D6" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 пп. 3.3.2.3-3.3.2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="18E40163" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="1EAB8544" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="684942C6" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0FBB4FC1" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEAE40C" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="6D1A196B" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3B6884" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="642566B8" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E287B9" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность узла рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...90 lines deleted...]
-          <w:p w14:paraId="4FC04889" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="527D86BE" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 пп. 3.3.2.7-3.3.2.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A70C41" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 пп. 5.2.1-5.2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="078DDC4E" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="2D842F8A" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="5037445B" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="35243ED8" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9386BC" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="4FCC9FA8" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA4CE35" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7087C761" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/29.061, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F8C575" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Колеса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...90 lines deleted...]
-          <w:p w14:paraId="0432D78F" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19BBDEAA" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 пп. 3.3.2.10-3.3.2.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5759EC55" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 пп. 3.3.2.10-3.3.2.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FCC6B25" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="77AB57BF" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="209AE152" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="43208984" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73462FB2" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="05A8CB39" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66A0BB4B" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3E215C" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/11.116, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D929C97" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Педали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...76 lines deleted...]
-          <w:p w14:paraId="21669693" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8E225A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 п. 3.3.2.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C893D6" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 пп. 3.3.2.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00DC5AFA" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="6375A0B9" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="3F1D1569" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C2B89D" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>2.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...66 lines deleted...]
-          <w:p w14:paraId="6307CC31" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="793162B8" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A522DA" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="383708B2" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Седло</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...90 lines deleted...]
-          <w:p w14:paraId="50B24E60" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3255661D" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 пп. 3.3.2.14, 3.3.2.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="113B2B06" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 пп. 3.3.2.14, 5.2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25EE3968" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="25414DB6" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="60E1BB76" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="32A3CFF8" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CB33AF" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...38 lines deleted...]
-          <w:p w14:paraId="5336091A" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="638AB8E8" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE4918B" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB06599" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Щиток цепи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...62 lines deleted...]
-          <w:p w14:paraId="49CF000A" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C369233" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 п. 3.3.2.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24936C6C" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 п. 3.3.2.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46B3200F" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="01642E62" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="7396C419" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="554EFCEF" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE179CE" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="08A9F48E" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0AA8CE" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FABFEE" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/11.116, 30.92/26.095</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A1BFD1" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытание свободным падением</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...62 lines deleted...]
-          <w:p w14:paraId="2B3DEAC4" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40486ACD" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 п. 3.3.2.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="353604F4" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 7371-93 п. 5.2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7468CD3E" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="33E8BA1A" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="18D556C0" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B541C85" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EDE798" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="64D71FFD" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="36DA9D71" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Велосипеды для детей младшего (дошкольного) возраста (велосипеды с высотой седла от 435 мм до 635 мм)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="429" w:type="pct"/>
-[...45 lines deleted...]
-          <w:p w14:paraId="27566E67" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD6CF30" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/11.116, 30.92/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD76E27" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Двухколесные велосипеды. Требования к узлам. Общее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...104 lines deleted...]
-          <w:p w14:paraId="1D49D122" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A9C8FA" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8FED92" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.1, 3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2599D035" w14:textId="359636C8" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="4AA83E61" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="10F3F857" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="02384C7E" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6DC0E4" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...6 lines deleted...]
-            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8DCD0F" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="192DF8BD" w14:textId="77777777" w:rsidR="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
-[...57 lines deleted...]
-          <w:p w14:paraId="78DEE40C" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="7700974E" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB989E3" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Тормозная система. Ручной тормоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...118 lines deleted...]
-          <w:p w14:paraId="3BA52C7B" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24EBC1BA" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.2.1, 2.2.2, 2.2.4.1, 2.2.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0373C495" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.2.1, 2.2.2, 2.2.4.1, 2.2.5.1, 3.2, 3.3.1, 3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0B492A99" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="1DCFA17B" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="6FAD6A6C" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="336DE4F5" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8AE364" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="0B812DD8" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D425F9A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="365A5C8E" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="439D839C" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ножной тормоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...118 lines deleted...]
-          <w:p w14:paraId="03242C99" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CCED137" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.2.1, 2.2.3, 2.2.4.2, 2.2.5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="753CE0C7" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.2.1, 2.2.3, 2.2.4.2, 2.2.5.2, 3.3.2, 3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B881C2B" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="7CA39858" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="123687CC" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4172B27E" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD8920A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...80 lines deleted...]
-          <w:p w14:paraId="55E73026" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11677D8D" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A483DB3" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.040, 30.92/29.061, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5073CDB3" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Рулевое управление. Руль. Стержень руля. Устойчивость рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...118 lines deleted...]
-          <w:p w14:paraId="6B2EC760" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A7256C" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.3.1, 2.3.2, 2.3.3, 2.3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78534818" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.3.1, 2.3.2, 2.3.3, 2.3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E01B2D6" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="09B83AB7" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="799C6454" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...8 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51045E99" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...66 lines deleted...]
-          <w:p w14:paraId="58DE3A1C" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FADE3FB" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0FEA34" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26989473" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность узла рулевого управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...104 lines deleted...]
-          <w:p w14:paraId="0FCEC069" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4683C529" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="482F9760" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.3.5, 3.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64CF23C7" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="2070FC68" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="3639ECDD" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7BB1254A" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC1DEF3" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...6 lines deleted...]
-            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B931AF8" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="09B19B46" w14:textId="77777777" w:rsidR="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
-[...57 lines deleted...]
-          <w:p w14:paraId="2B3B8AFD" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="657E7E53" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/11.116, 30.92/26.095, 30.92/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C11503" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Узел "рама-вилка". Испытания падающей массой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...104 lines deleted...]
-          <w:p w14:paraId="2EEEF670" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4FEC48" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="772857FA" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.4.1, 3.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61C3F925" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="798D622F" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="0DA06992" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="298FF3D4" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6740ADC1" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="239DC89F" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3756AC4A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="131C714C" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45331EFD" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытания падающего узла «рама-вилка»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...104 lines deleted...]
-          <w:p w14:paraId="2480BADC" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5538BA75" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C55FF94" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.4.2, 3.7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A3AD23F" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="7363F075" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="6A76820D" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3FFCA43A" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFEBFBB" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="44DAF50A" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="110E63E5" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="701AFE70" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/11.116, 30.92/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="569FFC02" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Передняя вилка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...90 lines deleted...]
-          <w:p w14:paraId="30EF9CED" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5293B32A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="074D3551" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38031CD9" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="14D18026" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="7FA9DFD8" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F682907" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>2.18*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...66 lines deleted...]
-          <w:p w14:paraId="59EEC61B" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39FAD87F" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="675049A4" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E25F9B0" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Колеса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...104 lines deleted...]
-          <w:p w14:paraId="7EC98A74" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E897FF" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="331C0148" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.6, 3.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5469F35B" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="5D17F1C6" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="22EF9754" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="442DFCF5" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32FD4FFD" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.19*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="72BDF614" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF273C1" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="024F7A99" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1EFDFF" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Шины и трубки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...90 lines deleted...]
-          <w:p w14:paraId="0AA0FD09" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4603053E" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CECF1B0" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2900E8CC" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="36A0E643" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="487C117A" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7AA318E9" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C8D345A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.20*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...66 lines deleted...]
-          <w:p w14:paraId="64D73213" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="301E3B6F" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12DAE9E4" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.061, 30.92/38.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="734B9E20" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Педаль и узел "педаль-шатун"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...104 lines deleted...]
-          <w:p w14:paraId="4DFE7A26" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36FE2AB6" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB94FF9" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.8, 3.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="133DE4B8" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="7430A63D" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="13FF75B9" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="55AE65BD" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB75CB8" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.21*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...66 lines deleted...]
-          <w:p w14:paraId="6C3764D6" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="476CF229" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3992D747" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.061, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5159841A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Седло</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...104 lines deleted...]
-          <w:p w14:paraId="4DA2A8C0" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="722DB3F5" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5DA807" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.9, 3.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4A03EF48" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="64026A07" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="2F97803C" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="09665FDC" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A540882" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.22*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="7E8BBD54" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14D735F3" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3D7323" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/29.061, 30.92/39.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1376C09D" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Система привода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...104 lines deleted...]
-          <w:p w14:paraId="190B5D2E" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC7F1AB" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8F1487" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.10, 3.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1325A2" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="2A0C4FC2" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="284695D9" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4BAA70D9" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="621F431B" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.23*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...38 lines deleted...]
-          <w:p w14:paraId="07833C6E" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="645E3D52" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E635CD1" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14EC723B" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Щиток цепи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...90 lines deleted...]
-          <w:p w14:paraId="2B59AB45" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE6ECAB" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F122E8B" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67905CD7" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="756F49EF" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="36212389" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="355C8936" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36EF7555" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.24*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="0C46345F" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B750D01" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7480B202" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/26.095, 30.92/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0839DDFB" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Поддерживающие ролики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...104 lines deleted...]
-          <w:p w14:paraId="0DC2637C" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F05A559" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A525E5" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) пп. 2.12, 3.12, 3.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08AB7E83" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="2F029DF4" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="27414883" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="49745760" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="305CFE3C" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.25*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...6 lines deleted...]
-            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9217DD" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD9375A" w14:textId="77777777" w:rsidR="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
-[...29 lines deleted...]
-          <w:p w14:paraId="0E116F48" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="51AA71D8" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.92/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12DE4F5A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Инструкции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4DE6D055" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7596E80A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3950B840" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>28765-90</w:t>
-[...70 lines deleted...]
-            <w:tcW w:w="974" w:type="pct"/>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="01DA4E83" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="68B94963" w14:textId="0FC59CE2" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отдел испытаний и сертификации (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>пр-кт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Партизанский, 8, корпуса 21, 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="39590AEA" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="00745E9C" w14:paraId="4AE4469D" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1272737C" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E742587" w14:textId="15160F50" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.26*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="4D739170" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78D095C3" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="750E656E" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRDefault="00745E9C" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44561616" w14:textId="0A562591" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Маркировка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="659F415D" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="359A1DD7" w14:textId="25EBD351" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74777E65" w14:textId="63168145" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>28765-90</w:t>
-[...76 lines deleted...]
-          <w:p w14:paraId="4C5D7B89" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>ГОСТ 28765-90 (ИСО 8098-89) п. 2.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2738D8DC" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008A1223" w:rsidRDefault="00745E9C" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="13B99DE7" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="6C2D0D0E" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...8 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E879280" w14:textId="03B82F89" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.27*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="5179B203" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="020BE1DD" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE498F4" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08CC8EEE" w14:textId="4C045C1B" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Размеры и параметры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="44AF0889" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A93F31D" w14:textId="5E4E60A2" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>ГОСТ 25243-89 п. 1, 2, Таблицы 1, 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E27149" w14:textId="7FDE051C" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>25243-89</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 25243-89 пп. 1, 2, Таблицы 1, 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7220B783" w14:textId="77777777" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="35" w:right="-45"/>
+            </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> п. 1, 2, Таблицы 1, 2</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Отдел испытаний и сертификации (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>пп</w:t>
+              <w:t>пр-кт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>. 1, 2, Таблицы 1, 2</w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="301C6D67" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="10D37D13" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="52EB5CB7" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD0A9A4" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2A50C25B" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="3F08EDC4" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Мототранспортные</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> средства категорий L1, </w:t>
-[...45 lines deleted...]
-          <w:p w14:paraId="76E19DDB" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t xml:space="preserve"> средства категорий L1, L2, L3, L4, L5, L6, L7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54965557" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.91/35.067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2654BBFB" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оснащение звуковыми сигнальными приборами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...31 lines deleted...]
-          <w:p w14:paraId="51ABCA8E" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBC49B4" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 28 (00) пп. 14.1, 14.2, 14.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="216436BD" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила ООН № 28 (00) п. 14.3, Приложения 4, 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="974" w:type="pct"/>
+            <w:tcW w:w="913" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="46867AA9" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="1C94BAEB" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">НТЦ "Республиканский полигон для испытаний </w:t>
-[...6 lines deleted...]
-              <w:t>мобильных машин." Динамометрическая дорога. Площадка испытательная для измерения геометрических параметров. Акустический участок.  (МКАД, г. Минск, 5-й километр)</w:t>
+              <w:t>НТЦ "Республиканский полигон для испытаний мобильных машин." Динамометрическая дорога. Площадка испытательная для измерения геометрических параметров. Акустический участок.  (МКАД, г. Минск, 5-й километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="14CFC548" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="54005B90" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C72021E" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>3.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...66 lines deleted...]
-          <w:p w14:paraId="5AC118DC" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC805EC" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00982473" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.91/38.000, 30.91/39.000, 30.91/40.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67BB10F6" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Механизмы измерения скорости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...23 lines deleted...]
-              <w:t>. 5.1, 5.3;</w:t>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E86AE9F" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 39 (00)/Пересмотр 1 пп. 5.1, 5.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Правила ООН № 39 (01)/Пересмотр 2 </w:t>
-[...21 lines deleted...]
-          <w:p w14:paraId="02DD9059" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>Правила ООН № 39 (01)/Пересмотр 2 пп. 5.1, 5.2, 5.4, 5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE5D55D" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила ООН № 39 (00)/Пересмотр 1 п. 5.2, Приложение 3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 39 (01)/Пересмотр 2 п. 5.3, Приложение 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="974" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="08F75DA2" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F373531" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="2BD61B1D" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="66D9979D" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="01D012D3" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC57715" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...6 lines deleted...]
-            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E763D51" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C88D00B" w14:textId="77777777" w:rsidR="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
-[...27 lines deleted...]
-            <w:tcW w:w="959" w:type="pct"/>
+          <w:p w14:paraId="091B1A5B" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.91/35.067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0842FA56" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="6FCEC4EF" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Внешний шум</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...23 lines deleted...]
-              <w:t>. 6.1, 6.2.1.3;</w:t>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6607A6" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 9 (06)/ Пересмотр 2 пп. 6.1, 6.2.1.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Правила ООН № 9 (07)/Пересмотр 3 </w:t>
-[...43 lines deleted...]
-              <w:t>. 6.2.1.1, 6.2.1.2, Приложение 3;</w:t>
+              <w:t>Правила ООН № 9 (07)/Пересмотр 3 пп. 6.1, 6.2.1.3, 6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67404AD6" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 9 (06)/ Пересмотр 2 пп. 6.2.1.1, 6.2.1.2, Приложение 3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Правила ООН № 9 (07)/Пересмотр 3 </w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="51EA7D4F" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>Правила ООН № 9 (07)/Пересмотр 3 пп. 6.2.1.1, 6.2.1.2, 6.3, Приложения 3, 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2883E449" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="2A1C87DC" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="45A994DE" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4FDAF217" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="449A4CBC" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...44 lines deleted...]
-              <w:t>. 6.1, 6.2.1.3, 6.3;</w:t>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7E94F2" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09250127" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA9E4BF" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB95A56" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 41 (03)/Пересмотр 1 пп. 6.1, 6.2.1.3, 6.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Правила ООН № 41 (04)/Пересмотр 2 </w:t>
-[...43 lines deleted...]
-              <w:t>. 6.2.1.1, 6.2.1.2, 6.3, Приложения 3, 5, 6;</w:t>
+              <w:t>Правила ООН № 41 (04)/Пересмотр 2 пп. 6.1, 6.2.3, 6.4, 6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CB8543" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 41 (03)/Пересмотр 1 пп. 6.2.1.1, 6.2.1.2, 6.3, Приложения 3, 5, 6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Правила ООН № 41 (04)/Пересмотр 2 </w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="0BADEAFC" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>Правила ООН № 41 (04)/Пересмотр 2 пп. 6.2.1, 6.2.2, 6.3, Приложения 3, 5, 6, 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC42417" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="184BFD60" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="2356D9AB" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2394D33F" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C0F513" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...44 lines deleted...]
-              <w:t>. 6.1, 6.2.1.3, 6.3;</w:t>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26868703" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="11F63EE8" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED80254" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDE2543" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 63 (01) пп. 6.1, 6.2.1.3, 6.3;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Правила ООН № 63 (02)/Пересмотр 1 </w:t>
-[...43 lines deleted...]
-              <w:t>. 6.2.1.1, 6.2.1.2, 6.3, Приложения 3, 4;</w:t>
+              <w:t>Правила ООН № 63 (02)/Пересмотр 1 пп. 6.1, 6.2.1.3, 6.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78483F85" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 63 (01) пп. 6.2.1.1, 6.2.1.2, 6.3, Приложения 3, 4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Правила ООН № 63 (02)/Пересмотр 1 </w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="0D051D91" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>Правила ООН № 63 (02)/Пересмотр 1 пп. 6.2.1.1, 6.2.1.2, 6.3, Приложения 3, 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="06B9DCC3" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="5A07B42C" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="257C2F9F" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3643FA1B" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A55C2AE" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="68DEBA6B" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="571A7A15" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Мототранспортные</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> средства категорий L1, L2, L3, L4, L5, L6, L7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="14315DD9" w14:textId="77777777" w:rsidR="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
-[...55 lines deleted...]
-            <w:tcW w:w="959" w:type="pct"/>
+          <w:p w14:paraId="2DCA4E8C" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.91/29.061, 30.91/39.000, 30.91/40.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4F9A2A" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="45341F4F" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оснащение устройствами освещения и световой сигнализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Правила ООН № 53 (01)/Пересмотр 3 </w:t>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA1FA5A" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 53 (01)/Пересмотр 3 пп. 5, 6;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Правила ООН № 53 (02)/Пересмотр 4 пп. 5, 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="100E5B0A" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 53 (01)/Пересмотр 3 пп. 5, 6, Приложения 4, 6, 7;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Правила ООН № 53 (02)/Пересмотр 4 пп. 5, 6, Приложения 4, 6, 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C74A5B" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="35" w:right="-45"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний и сертификации (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>пп</w:t>
+              <w:t>пр-кт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>. 5, 6;</w:t>
-[...101 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="3C15BD57" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="3C5018A5" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7497EE8C" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="283BA0D5" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...44 lines deleted...]
-              <w:t>. 5, 6;</w:t>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1295DC74" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A371626" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5978A2" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5975CDF8" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 74 (01)/Пересмотр 2 пп. 5, 6;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Правила ООН № 74 (02)/Пересмотр 2 </w:t>
-[...43 lines deleted...]
-              <w:t>. 5, 6, Приложения 3, 4;</w:t>
+              <w:t>Правила ООН № 74 (02)/Пересмотр 2 пп. 5, 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="176B8B3F" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 74 (01)/Пересмотр 2 пп. 5, 6, Приложения 3, 4;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Правила ООН № 74 (02)/Пересмотр 2 </w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="4FC10CD2" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>Правила ООН № 74 (02)/Пересмотр 2 пп. 5, 6, Приложения 3, 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13C9B5CC" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="5CBC5823" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="4C28A568" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="290D7F69" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67CE3AFF" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...6 lines deleted...]
-            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBA264B" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="36052ECD" w14:textId="77777777" w:rsidR="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
-[...43 lines deleted...]
-          <w:p w14:paraId="1541868C" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="195C0D66" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.91/39.000, 30.91/40.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7AC929" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Органы управления мопедов и двухколёсных мотоциклов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0DD37391" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30841232" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила ООН № 60 (00)/Пересмотр 1 п. 5, Таблица 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="040538D4" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55BADC02" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила ООН № 60 (00)/Пересмотр 1 п. 5, Таблица 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="974" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5761C480" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C971C61" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="65362622" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="5D6CCCAD" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="408E174C" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5E5D79" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="959" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1534CADE" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25576D4F" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC0B0A0" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="26092E31" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Защита транспортного средства от несанкционированного использования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...62 lines deleted...]
-          <w:p w14:paraId="6E379403" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="493DD402" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 18 (03)/Пересмотр 3 пп. 5, 6, 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63FB3222" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 18 (03)/Пересмотр 3 пп. 5, 6, 11, Приложение 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36BF2149" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="6CE39CBC" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="2C6980EE" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6961C7AE" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F4FCEA" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...83 lines deleted...]
-          <w:p w14:paraId="5C16AC7A" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E975E59" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="300B3ECB" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A74D002" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5CA389" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 62 (00) пп. 5, 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32FA8B33" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 62 (00) пп. 5, 6, Приложение 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50BAE17E" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="651BA07B" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="1D7148B9" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7300BF05" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="599F344E" w14:textId="77777777" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...12 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="682" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA67511" w14:textId="77777777" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE5FA1F" w14:textId="77777777" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>30.91/</w:t>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:t>30.91/29.061, 30.91/38.000, 30.91/39.000, 30.91/40.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B95525" w14:textId="77777777" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>29.061 30.91/</w:t>
-[...53 lines deleted...]
-              </w:rPr>
               <w:t>Эффективность тормозных систем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4F181FB4" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71045D22" w14:textId="77777777" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила ООН № 78 (03)/Пересмотр 1 п. 5;</w:t>
             </w:r>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 78 (04)/Пересмотр 2 п. 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6B8518C6" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F75C262" w14:textId="77777777" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Правила ООН № 78 (03)/Пересмотр 1 </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Правила ООН № 78 (03)/Пересмотр 1 пп. 5, 6, Приложение 3;</w:t>
+            </w:r>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>пп</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Правила ООН № 78 (04)/Пересмотр 2 </w:t>
-[...21 lines deleted...]
-          <w:p w14:paraId="6C1462B5" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>Правила ООН № 78 (04)/Пересмотр 2 пп. 5, 6, Приложение 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73AF0C21" w14:textId="77DBDE7A" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:t>НТЦ "Республиканский полигон для испытаний мобильных машин." Динамометрическая дорога. Площадка испытательная для измерения геометрических параметров. Акустический участок. (МКАД, г. Минск, 5-й километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="3B096EFB" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="62A19217" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6FE869B8" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6684025A" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="422CAC48" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085"/>
-[...3 lines deleted...]
-            <w:tcW w:w="429" w:type="pct"/>
+          <w:p w14:paraId="715B1301" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="58694DE3" w14:textId="77777777" w:rsidR="00472958" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
-[...55 lines deleted...]
-            <w:tcW w:w="959" w:type="pct"/>
+          <w:p w14:paraId="4DF5052C" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.91/29.061, 30.91/39.000, 30.91/40.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9CB934" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="4BD453E8" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оснащение устройствами непрямого обзора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2979D7C9" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA3CCD7" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила ООН № 46 (02)/Пересмотр 3 п. 15;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Правила ООН № 46 (04)/Пересмотр 6 п. 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="pct"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Правила ООН № 46 (02)/Пересмотр 3 </w:t>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F61A9D" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Правила ООН № 46 (02)/Пересмотр 3 пп. 15.1, 15.2, 15.3, Приложение 10;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Правила ООН № 46 (04)/Пересмотр 6 пп. 15.1, 15.2, 15.3, Приложение 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D67CFF5" w14:textId="71A1F593" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="35" w:right="-45"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Отдел испытаний и сертификации (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>пп</w:t>
+              <w:t>пр-кт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>. 15.1, 15.2, 15.3, Приложение 10;</w:t>
-[...50 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Партизанский, 8, корпус 37, 220033, г. Минск)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="6329BA34" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="488F686B" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="73F36DC5" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6E5D03" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="30F6244A" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03F32212" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="216EC842" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32055CE6" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C9C3FE" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила ООН № 81 (00) п. 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6DDAE89F" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="617091FB" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Правила ООН № 81 (00) п. 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="974" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="021B0F61" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="369D388E" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="2A74A100" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="6E3F55DE" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="52D93F0C" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A599A0" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
+            <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="73549E40" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+          <w:p w14:paraId="2C037747" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Транспортные средства категорий О1, О2, О3, О4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Мототранспортные</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> средства категорий L1, L2, L3, L4, L5, L6, L7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="429" w:type="pct"/>
-[...101 lines deleted...]
-          <w:p w14:paraId="33D62845" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C03A4B4" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.91/29.061, 30.91/39.000, 30.91/40.000, 29.20/29.061, 29.20/39.000, 29.20/40.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D252EC" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Обеспечение возможности идентификации ТС по государственным регистрационным знакам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...37 lines deleted...]
-              <w:t>. 3.2, 3.5, 4.13, Приложение Ж;</w:t>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C41727" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 50577-2018 пп. 3.2, 3.5, 4.13, Приложение Ж;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> Приложение А таблица А.1;</w:t>
+              <w:t>СТБ 914-99 (ИСО 7591:1982) пп. 2.2, 2.4, 3.15, Приложения А, Е</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B910D5" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 33670-2015 Приложение А таблица А.1;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ГОСТ Р </w:t>
-[...27 lines deleted...]
-              <w:t>. 3.2, 3.5, Приложение Ж;</w:t>
+              <w:t>ГОСТ Р 50577-2018 пп. 3.2, 3.5, Приложение Ж;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...36 lines deleted...]
-          <w:p w14:paraId="66962E21" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>СТБ 914-99 (ИСО 7591:1982) пп. 2.2, 2.4, Приложение Е</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30C770CE" w14:textId="33A1899C" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="461A509D" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="33620220" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="57513DE3" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECE06FC" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.15*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...80 lines deleted...]
-          <w:p w14:paraId="738C9246" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10EEA33A" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF8ABF5" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.91/39.000, 30.91/40.000, 29.20/39.000, 29.20/40.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E99F36" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к маркировке ТС (шасси) идентификационным номером, требования к табличкам изготовителя ТС (шасси), оценка соответствия которых проводится в форме одобрения типа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> п. 4, Приложения Б, В, Г;</w:t>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="188D9FDB" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 33990-2016 п. 4, Приложения Б, В, Г;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> п. 4, Приложения Б, В, Г;</w:t>
+              <w:t>СТБ 984-2009 п. 4, Приложения Б, В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3A41BE" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 33990-2016 п. 4, Приложения Б, В, Г;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="0F5189A6" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>СТБ 984-2009 п. 4 Приложения Б, В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31F8DDCE" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="7C1822A5" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="7BFCE71A" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7A93706C" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F85ABE" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.16*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="60138EC2" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBE120D" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C74D31" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.91/29.061, 29.20/29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE95426" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к размерам ТС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="69588982" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4E1FAE" w14:textId="77777777" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>ГОСТ 22748-77 п. 2;</w:t>
+            </w:r>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>22748-77</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:br/>
+              <w:t>ГОСТ 33987-2016 пп. 3, 4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F222303" w14:textId="77777777" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> п. 2;</w:t>
-[...101 lines deleted...]
-          <w:p w14:paraId="0E5F60FA" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>ГОСТ 33987-2016 пп. 3, 4.1, 4.3.4, Приложения А, В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA60AE7" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="7349DAAB" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="09405890" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="44F60D40" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="303AD093" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...52 lines deleted...]
-          <w:p w14:paraId="04111F90" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B606241" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA64310" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>30.91/29.040, 29.20/29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5467826C" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Требования к весовым параметрам ТС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1FF48E2A" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22033943" w14:textId="77777777" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>ГОСТ 33987-2016 пп. 3, 4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B87283" w14:textId="77777777" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>33987-2016</w:t>
-[...85 lines deleted...]
-          <w:p w14:paraId="5863448E" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>ГОСТ 33987-2016 пп. 3, 4.3.4, Приложения А, Г, Д</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0E0E1D" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3159" w14:paraId="13400EBC" w14:textId="77777777" w:rsidTr="006A3159">
+      <w:tr w:rsidR="008A1223" w14:paraId="25FBB193" w14:textId="77777777" w:rsidTr="003A3B36">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7356BF37" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="049240B1" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.18*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="61F28CCD" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="682" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C87880" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Транспортные средства категорий О1, О2, О3, О4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="429" w:type="pct"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="60982B63" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC3BB2A" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>29.20/29.061, 29.20/39.000, 29.20/40.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F00D0D" w14:textId="77777777" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оснащение устройствами освещения и световой сигнализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="48C54C42" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="008A1223" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5131A0E9" w14:textId="77777777" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Правила ООН № 48 (04)/Пересмотр 10 </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Правила ООН № 48 (04)/Пересмотр 10 пп. 5, 6;</w:t>
+            </w:r>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>пп</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:br/>
+              <w:t>Правила ООН № 48 (05)/Пересмотр 11 пп. 5, 6;</w:t>
+            </w:r>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>. 5, 6;</w:t>
-            </w:r>
+              <w:br/>
+              <w:t>Правила ООН № 48 (06)/Пересмотр 12 пп. 5, 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F6E7C7" w14:textId="77777777" w:rsidR="008A1223" w:rsidRPr="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:t>Правила ООН № 48 (04)/Пересмотр 10 пп. 5, 6;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A1223">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Правила ООН № 48 (05)/Пересмотр 11 </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Правила ООН № 48 (05)/Пересмотр 11 пп. 5, 6;</w:t>
+            </w:r>
             <w:r w:rsidRPr="008A1223">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>пп</w:t>
-[...13 lines deleted...]
-              </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Правила ООН № 48 (06)/Пересмотр 12 </w:t>
-[...108 lines deleted...]
-          <w:p w14:paraId="50457255" w14:textId="77777777" w:rsidR="006A3159" w:rsidRDefault="006A3159" w:rsidP="00DA0085">
+              <w:t>Правила ООН № 48 (06)/Пересмотр 12 пп. 5, 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="913" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5626B507" w14:textId="1DFFA911" w:rsidR="008A1223" w:rsidRDefault="008A1223" w:rsidP="008A1223">
             <w:pPr>
               <w:ind w:left="35" w:right="-45"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="564B7375" w14:textId="77777777" w:rsidR="006A3159" w:rsidRPr="006D33D8" w:rsidRDefault="006A3159" w:rsidP="006A3159">
-[...245 lines deleted...]
-      <w:pgMar w:top="851" w:right="567" w:bottom="851" w:left="1418" w:header="709" w:footer="227" w:gutter="0"/>
+    <w:p w14:paraId="09DBC693" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="003A12C0" w:rsidRDefault="00B67028"/>
+    <w:sectPr w:rsidR="00B67028" w:rsidRPr="003A12C0" w:rsidSect="00894EA4">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1418" w:left="1701" w:header="567" w:footer="387" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F924A81" w14:textId="77777777" w:rsidR="00656569" w:rsidRDefault="00656569" w:rsidP="0011070C">
+    <w:p w14:paraId="4FCE7164" w14:textId="77777777" w:rsidR="0028500E" w:rsidRDefault="0028500E" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11B3E6E5" w14:textId="77777777" w:rsidR="00656569" w:rsidRDefault="00656569" w:rsidP="0011070C">
+    <w:p w14:paraId="7A043CEF" w14:textId="77777777" w:rsidR="0028500E" w:rsidRDefault="0028500E" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14131,954 +8012,1015 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...251 lines deleted...]
-  <w:p w14:paraId="5A3F3191" w14:textId="77777777" w:rsidR="002F0D32" w:rsidRDefault="002F0D32" w:rsidP="00124809">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2471A299" w14:textId="77777777" w:rsidR="00967842" w:rsidRDefault="00967842">
     <w:pPr>
       <w:pStyle w:val="a9"/>
-      <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="4439"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3219"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A417E3" w:rsidRPr="00E36003" w14:paraId="590EB784" w14:textId="77777777" w:rsidTr="00AD2268">
+    <w:tr w:rsidR="00745E9C" w:rsidRPr="007624CE" w14:paraId="01E28F2E" w14:textId="77777777" w:rsidTr="003A12C0">
       <w:trPr>
-        <w:trHeight w:val="846"/>
+        <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4395" w:type="dxa"/>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="07B4A04A" w14:textId="77777777" w:rsidR="00A417E3" w:rsidRPr="00EC338F" w:rsidRDefault="00A417E3" w:rsidP="00A417E3">
+        <w:p w14:paraId="35C8B30A" w14:textId="5F37EA52" w:rsidR="00745E9C" w:rsidRPr="00BF5CCF" w:rsidRDefault="009B30A3" w:rsidP="000C1347">
           <w:pPr>
-            <w:pStyle w:val="61"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="3" w:name="_Hlk78354820"/>
-          <w:r w:rsidRPr="00EC338F">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>__________________________</w:t>
+            <w:t>Часть № 1. Дата принятия решения по аккредитации: 2</w:t>
           </w:r>
-        </w:p>
-[...2 lines deleted...]
-            <w:pStyle w:val="61"/>
+          <w:r w:rsidR="00967842">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00EC338F">
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>подпись ведущего эксперта по аккредитации</w:t>
+            <w:t>.11.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2240" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:hideMark/>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="1844891503"/>
-[...5 lines deleted...]
-            </w:date>
+            <w:id w:val="465553495"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="401D0F12" w14:textId="7ACA96F5" w:rsidR="00A417E3" w:rsidRPr="009E4D11" w:rsidRDefault="002804D6" w:rsidP="00A417E3">
-[...2 lines deleted...]
-                <w:jc w:val="center"/>
+            <w:sdt>
+              <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="ArialMT"/>
-[...2 lines deleted...]
-                  <w:lang w:val="ru-RU"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-              </w:pPr>
-[...40 lines deleted...]
-            </w:p>
+                <w:id w:val="496157032"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="6F895082" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="00C52F3D" w:rsidRDefault="00745E9C" w:rsidP="00222A33">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>6</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
           </w:sdtContent>
         </w:sdt>
-        <w:p w14:paraId="35D7FC4F" w14:textId="77777777" w:rsidR="00A417E3" w:rsidRPr="00EC338F" w:rsidRDefault="00A417E3" w:rsidP="00521FC2">
-[...97 lines deleted...]
-        </w:p>
       </w:tc>
     </w:tr>
-    <w:bookmarkEnd w:id="3"/>
   </w:tbl>
-  <w:p w14:paraId="24A3282F" w14:textId="77777777" w:rsidR="007A1818" w:rsidRDefault="007A1818" w:rsidP="00280E8C">
+  <w:p w14:paraId="6B9B863D" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="00222A33" w:rsidRDefault="00745E9C" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
-      <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00745E9C" w:rsidRPr="007624CE" w14:paraId="5D343363" w14:textId="77777777" w:rsidTr="003A12C0">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="049120DC" w14:textId="22764C14" w:rsidR="00745E9C" w:rsidRPr="00BF5CCF" w:rsidRDefault="009B30A3" w:rsidP="00D67756">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Часть № 1. Дата принятия решения по аккредитации: 2</w:t>
+          </w:r>
+          <w:r w:rsidR="00967842">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.11.2025</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1803228776"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1769616900"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="4EA64F12" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="00C52F3D" w:rsidRDefault="00745E9C" w:rsidP="00C52F3D">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="36A4529A" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="00306EC9" w:rsidRDefault="00745E9C" w:rsidP="00306EC9">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+      <w:ind w:firstLine="0"/>
+      <w:rPr>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C9DB155" w14:textId="77777777" w:rsidR="00656569" w:rsidRDefault="00656569" w:rsidP="0011070C">
+    <w:p w14:paraId="77620E71" w14:textId="77777777" w:rsidR="0028500E" w:rsidRDefault="0028500E" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="403AF247" w14:textId="77777777" w:rsidR="00656569" w:rsidRDefault="00656569" w:rsidP="0011070C">
+    <w:p w14:paraId="7567E6F3" w14:textId="77777777" w:rsidR="0028500E" w:rsidRDefault="0028500E" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...162 lines deleted...]
-  <w:p w14:paraId="6795C627" w14:textId="77777777" w:rsidR="00C24C3D" w:rsidRPr="00460ECA" w:rsidRDefault="00C24C3D" w:rsidP="00C24C3D">
+  <w:p w14:paraId="772E4F46" w14:textId="77777777" w:rsidR="00967842" w:rsidRDefault="00967842">
     <w:pPr>
       <w:pStyle w:val="a7"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9986" w:type="dxa"/>
-      <w:tblInd w:w="-158" w:type="dxa"/>
+      <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="896"/>
-      <w:gridCol w:w="9090"/>
+      <w:gridCol w:w="833"/>
+      <w:gridCol w:w="11495"/>
+      <w:gridCol w:w="2268"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F40980" w:rsidRPr="00804957" w14:paraId="5CF377F7" w14:textId="77777777" w:rsidTr="002020E1">
+    <w:tr w:rsidR="00745E9C" w14:paraId="71D39C46" w14:textId="77777777" w:rsidTr="003A3B36">
       <w:trPr>
-        <w:trHeight w:val="277"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="896" w:type="dxa"/>
+          <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
-            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2A3F18F4" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00804957" w:rsidRDefault="00F40980" w:rsidP="00F40980">
+        <w:p w14:paraId="30717F2B" w14:textId="085B658E" w:rsidR="00745E9C" w:rsidRPr="009B30A3" w:rsidRDefault="00745E9C" w:rsidP="008C6194">
           <w:pPr>
-            <w:pStyle w:val="28"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00653240">
+          <w:r w:rsidRPr="009B30A3">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
-[...1 lines deleted...]
-              <w:szCs w:val="16"/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:drawing>
-[...46 lines deleted...]
-            </w:drawing>
+            <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9090" w:type="dxa"/>
+          <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
-            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="51AD1F7B" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00CF1D3E" w:rsidRDefault="00F40980" w:rsidP="00F40980">
+        <w:p w14:paraId="0D285AC2" w14:textId="27BE00F8" w:rsidR="00745E9C" w:rsidRPr="009B30A3" w:rsidRDefault="00406EF0" w:rsidP="008C6194">
           <w:pPr>
-            <w:pStyle w:val="28"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CF1D3E">
+          <w:r w:rsidRPr="009B30A3">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>НАЦИОНАЛЬНАЯ СИСТЕМА АККРЕДИТАЦИИ РЕСПУБЛИКИ БЕЛАРУСЬ</w:t>
+            <w:t>О</w:t>
+          </w:r>
+          <w:r w:rsidR="00745E9C" w:rsidRPr="009B30A3">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>писани</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009B30A3">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidR="00745E9C" w:rsidRPr="009B30A3">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="799D9F86" w14:textId="77777777" w:rsidR="00F40980" w:rsidRPr="00CF1D3E" w:rsidRDefault="00F40980" w:rsidP="00F40980">
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2268" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="602E788D" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="009B30A3" w:rsidRDefault="00745E9C" w:rsidP="008C6194">
           <w:pPr>
-            <w:pStyle w:val="28"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00CF1D3E">
+          <w:r w:rsidRPr="009B30A3">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-          </w:pPr>
-[...6 lines deleted...]
-            <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
+            <w:t>BY/112 2.0079</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="034E2B3B" w14:textId="77777777" w:rsidR="00F40980" w:rsidRDefault="00F40980">
+  <w:p w14:paraId="5E1F2E93" w14:textId="77777777" w:rsidR="00745E9C" w:rsidRPr="008C6194" w:rsidRDefault="00745E9C" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12328"/>
+      <w:gridCol w:w="2551"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="009B30A3" w14:paraId="56B2B9E7" w14:textId="77777777" w:rsidTr="00560080">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12328" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="1345031F" w14:textId="77777777" w:rsidR="009B30A3" w:rsidRPr="002317A4" w:rsidRDefault="009B30A3" w:rsidP="009B30A3">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB051B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Закрыто</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB051B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> акционерно</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB051B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> обществ</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>о</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB051B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> "МВЗ Инжиниринг"</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>, отдел испытаний и сертификации</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="59957B94" w14:textId="77777777" w:rsidR="009B30A3" w:rsidRPr="00BB051B" w:rsidRDefault="009B30A3" w:rsidP="009B30A3">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="002317A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2.0079</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="03600FDC" w14:textId="7B8D84A5" w:rsidR="00745E9C" w:rsidRPr="00306EC9" w:rsidRDefault="00745E9C" w:rsidP="008C6194">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="11340"/>
+      </w:tabs>
+      <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
@@ -16453,473 +10395,400 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1416587373">
+  <w:num w:numId="1" w16cid:durableId="1499417950">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="779642304">
+  <w:num w:numId="2" w16cid:durableId="1849295824">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1803962135">
+  <w:num w:numId="3" w16cid:durableId="886720663">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1905140451">
+  <w:num w:numId="4" w16cid:durableId="1983150781">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2015035829">
+  <w:num w:numId="5" w16cid:durableId="411854576">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1465660907">
+  <w:num w:numId="6" w16cid:durableId="1012296105">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1219435626">
+  <w:num w:numId="7" w16cid:durableId="706829271">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1775051034">
+  <w:num w:numId="8" w16cid:durableId="1036469949">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="323362269">
+  <w:num w:numId="9" w16cid:durableId="1036854981">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1366100255">
+  <w:num w:numId="10" w16cid:durableId="1712605686">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="111827485">
+  <w:num w:numId="11" w16cid:durableId="1288665137">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="673264553">
+  <w:num w:numId="12" w16cid:durableId="1794595101">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B44475"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00006AEE"/>
+    <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
-    <w:rsid w:val="000267F1"/>
-    <w:rsid w:val="00030948"/>
+    <w:rsid w:val="00024E49"/>
+    <w:rsid w:val="0004327E"/>
     <w:rsid w:val="000643A6"/>
-    <w:rsid w:val="0009264B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000D1708"/>
+    <w:rsid w:val="00067FEC"/>
+    <w:rsid w:val="00090EA2"/>
+    <w:rsid w:val="000C1347"/>
     <w:rsid w:val="000D49BB"/>
-    <w:rsid w:val="000E2AC4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00101C03"/>
+    <w:rsid w:val="000E2802"/>
     <w:rsid w:val="0011070C"/>
-    <w:rsid w:val="001157ED"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
-    <w:rsid w:val="00124809"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00190FD3"/>
+    <w:rsid w:val="00121649"/>
+    <w:rsid w:val="00124258"/>
+    <w:rsid w:val="00132246"/>
+    <w:rsid w:val="00162213"/>
+    <w:rsid w:val="00162D37"/>
+    <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
-    <w:rsid w:val="00195A33"/>
+    <w:rsid w:val="001A0A83"/>
     <w:rsid w:val="001A4BEA"/>
-    <w:rsid w:val="001D63E3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001E6E80"/>
+    <w:rsid w:val="001A7AD9"/>
+    <w:rsid w:val="001B0E36"/>
+    <w:rsid w:val="001F51B1"/>
+    <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
-    <w:rsid w:val="002137A8"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00280E8C"/>
+    <w:rsid w:val="00204777"/>
+    <w:rsid w:val="00215195"/>
+    <w:rsid w:val="00222A33"/>
+    <w:rsid w:val="002505FA"/>
+    <w:rsid w:val="002667A7"/>
+    <w:rsid w:val="0028500E"/>
+    <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
-    <w:rsid w:val="00295E4A"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002F0D32"/>
+    <w:rsid w:val="002C3708"/>
+    <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
+    <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
+    <w:rsid w:val="003324CA"/>
+    <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
-    <w:rsid w:val="003A28BE"/>
-    <w:rsid w:val="003B4E94"/>
+    <w:rsid w:val="00374A27"/>
+    <w:rsid w:val="003A10A8"/>
+    <w:rsid w:val="003A12C0"/>
+    <w:rsid w:val="003A3B36"/>
+    <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
-    <w:rsid w:val="003C2834"/>
+    <w:rsid w:val="003C7435"/>
+    <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
+    <w:rsid w:val="003E6D8A"/>
+    <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
-    <w:rsid w:val="00407988"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00436D0B"/>
+    <w:rsid w:val="00406EF0"/>
     <w:rsid w:val="00437E07"/>
-    <w:rsid w:val="00460ECA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00481260"/>
+    <w:rsid w:val="00474E7B"/>
+    <w:rsid w:val="00485C2B"/>
     <w:rsid w:val="004A5E4C"/>
-    <w:rsid w:val="004E4FDE"/>
+    <w:rsid w:val="004C53CA"/>
+    <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
-    <w:rsid w:val="00505771"/>
+    <w:rsid w:val="004E6BC8"/>
+    <w:rsid w:val="004F5A1D"/>
+    <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
-    <w:rsid w:val="00521FC2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0055563B"/>
+    <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
-    <w:rsid w:val="00562D77"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00582A8F"/>
+    <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
-    <w:rsid w:val="005C5B99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D4205"/>
+    <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
+    <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
-    <w:rsid w:val="00614867"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00630922"/>
+    <w:rsid w:val="005E7EB9"/>
+    <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00645468"/>
-    <w:rsid w:val="00656569"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006A3159"/>
+    <w:rsid w:val="00660E39"/>
+    <w:rsid w:val="006762B3"/>
+    <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
-    <w:rsid w:val="006A4791"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006D33D8"/>
+    <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
-    <w:rsid w:val="006E3BE3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0072189A"/>
+    <w:rsid w:val="006E5C49"/>
+    <w:rsid w:val="006F0EAC"/>
+    <w:rsid w:val="00701135"/>
+    <w:rsid w:val="0070130C"/>
+    <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
+    <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
-    <w:rsid w:val="0074243A"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00872305"/>
+    <w:rsid w:val="00745E9C"/>
+    <w:rsid w:val="00750565"/>
+    <w:rsid w:val="007624CE"/>
+    <w:rsid w:val="00796C65"/>
+    <w:rsid w:val="007B3671"/>
+    <w:rsid w:val="007D0A5D"/>
+    <w:rsid w:val="007E6E0A"/>
+    <w:rsid w:val="007F5916"/>
+    <w:rsid w:val="00805C5D"/>
+    <w:rsid w:val="00852605"/>
+    <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
-    <w:rsid w:val="008A3E6F"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00916A1F"/>
+    <w:rsid w:val="00886D6D"/>
+    <w:rsid w:val="00894EA4"/>
+    <w:rsid w:val="008A1223"/>
+    <w:rsid w:val="008A42BC"/>
+    <w:rsid w:val="008B5528"/>
+    <w:rsid w:val="008C6194"/>
+    <w:rsid w:val="008E43A5"/>
+    <w:rsid w:val="009116FC"/>
+    <w:rsid w:val="00916038"/>
+    <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
-    <w:rsid w:val="009230FC"/>
-    <w:rsid w:val="00923868"/>
+    <w:rsid w:val="00933715"/>
+    <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
-    <w:rsid w:val="00971289"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00992CF6"/>
+    <w:rsid w:val="00967842"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
-    <w:rsid w:val="009A6086"/>
-    <w:rsid w:val="009C1C19"/>
+    <w:rsid w:val="009B2E59"/>
+    <w:rsid w:val="009B30A3"/>
     <w:rsid w:val="009D5A57"/>
-    <w:rsid w:val="009E107F"/>
-    <w:rsid w:val="009E4D11"/>
+    <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
-    <w:rsid w:val="00A04FE4"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00A46D5C"/>
+    <w:rsid w:val="00A0063E"/>
+    <w:rsid w:val="00A13A71"/>
+    <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
-    <w:rsid w:val="00A51D9A"/>
-    <w:rsid w:val="00A74B14"/>
+    <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
-    <w:rsid w:val="00A76F8A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AD2268"/>
+    <w:rsid w:val="00A97717"/>
+    <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
-    <w:rsid w:val="00AE17DA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B06CF4"/>
+    <w:rsid w:val="00AF4744"/>
     <w:rsid w:val="00B073DC"/>
-    <w:rsid w:val="00B344A4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B46360"/>
+    <w:rsid w:val="00B16BF0"/>
+    <w:rsid w:val="00B20359"/>
+    <w:rsid w:val="00B453D4"/>
+    <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
-    <w:rsid w:val="00B565D4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B97278"/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
+    <w:rsid w:val="00B67028"/>
+    <w:rsid w:val="00BA682A"/>
+    <w:rsid w:val="00BA7746"/>
+    <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
-    <w:rsid w:val="00BB5AEF"/>
+    <w:rsid w:val="00BC186A"/>
     <w:rsid w:val="00BC40FF"/>
-    <w:rsid w:val="00BD03D8"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00C81513"/>
+    <w:rsid w:val="00BC6B2B"/>
+    <w:rsid w:val="00C13D62"/>
+    <w:rsid w:val="00C215A2"/>
+    <w:rsid w:val="00C35CF2"/>
+    <w:rsid w:val="00C3769E"/>
+    <w:rsid w:val="00C52F3D"/>
+    <w:rsid w:val="00C62C68"/>
+    <w:rsid w:val="00C943E3"/>
+    <w:rsid w:val="00C94B1C"/>
+    <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
+    <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
-    <w:rsid w:val="00CA6ED2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CE4302"/>
+    <w:rsid w:val="00CC094B"/>
+    <w:rsid w:val="00CE1068"/>
     <w:rsid w:val="00CF4334"/>
-    <w:rsid w:val="00D00EC8"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00D8457D"/>
+    <w:rsid w:val="00D10C95"/>
+    <w:rsid w:val="00D32E61"/>
+    <w:rsid w:val="00D56371"/>
+    <w:rsid w:val="00D67756"/>
     <w:rsid w:val="00D876E6"/>
-    <w:rsid w:val="00D96601"/>
     <w:rsid w:val="00DA5E7A"/>
+    <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
-    <w:rsid w:val="00DC2AD2"/>
-    <w:rsid w:val="00DC3BFF"/>
+    <w:rsid w:val="00DB7FF2"/>
+    <w:rsid w:val="00DC6762"/>
+    <w:rsid w:val="00DD4EA5"/>
+    <w:rsid w:val="00DE008C"/>
     <w:rsid w:val="00DE6F93"/>
-    <w:rsid w:val="00DF59A1"/>
     <w:rsid w:val="00DF7DAB"/>
-    <w:rsid w:val="00E12C29"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00E73F77"/>
+    <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00E162E5"/>
+    <w:rsid w:val="00E25B62"/>
+    <w:rsid w:val="00E3774D"/>
+    <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
-    <w:rsid w:val="00E85116"/>
+    <w:rsid w:val="00E802E2"/>
+    <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
-    <w:rsid w:val="00EA24D7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EC338F"/>
+    <w:rsid w:val="00EC615C"/>
+    <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
+    <w:rsid w:val="00EE7844"/>
+    <w:rsid w:val="00EF0247"/>
+    <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
-    <w:rsid w:val="00F038F3"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F45F0B"/>
     <w:rsid w:val="00F47F4D"/>
-    <w:rsid w:val="00F701B8"/>
-    <w:rsid w:val="00F864B1"/>
+    <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
-    <w:rsid w:val="00F90988"/>
-    <w:rsid w:val="00F93BB0"/>
+    <w:rsid w:val="00FC0729"/>
+    <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
+    <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
-    <w:rsid w:val="00FF6895"/>
+    <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="27A6995D"/>
-  <w15:docId w15:val="{76206A86-9DC7-4A06-8C54-22AC09F7D677}"/>
+  <w14:docId w14:val="16147CDE"/>
+  <w15:docId w15:val="{3AD5B08D-DB5B-486D-A5BF-143401994737}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16930,52 +10799,52 @@
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16996,55 +10865,55 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -17706,155 +11575,154 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FR3">
     <w:name w:val="FR3"/>
     <w:link w:val="FR30"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="260" w:lineRule="auto"/>
       <w:ind w:left="840" w:right="3400" w:hanging="840"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a6">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:line="320" w:lineRule="auto"/>
       <w:ind w:right="2200" w:hanging="20"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="18"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:link w:val="a7"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:line="320" w:lineRule="auto"/>
       <w:ind w:right="2200" w:hanging="20"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="18"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ac"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Основной текст Знак"/>
     <w:link w:val="ab"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Название1"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ae"/>
+    <w:link w:val="ad"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
-[...1 lines deleted...]
-    <w:link w:val="ad"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Название Знак"/>
+    <w:link w:val="11"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="25">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="566" w:hanging="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="35">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="849" w:hanging="283"/>
     </w:pPr>
@@ -17862,342 +11730,344 @@
   <w:style w:type="paragraph" w:styleId="41">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="1132" w:hanging="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="51">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="1415" w:hanging="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="36">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="849"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af0"/>
+    <w:link w:val="af"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Подзаголовок Знак"/>
-    <w:link w:val="af"/>
+    <w:link w:val="ae"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af1">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af2"/>
+    <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid w:val="0"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
     <w:name w:val="Текст Знак"/>
-    <w:link w:val="af1"/>
+    <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af3">
+  <w:style w:type="table" w:styleId="af2">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af4">
+  <w:style w:type="character" w:styleId="af3">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af4">
     <w:name w:val="......."/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af6">
+  <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="No Spacing"/>
-    <w:link w:val="af7"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
     <w:name w:val="Основной текст_"/>
     <w:link w:val="37"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="37">
     <w:name w:val="Основной текст3"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af8"/>
+    <w:link w:val="af7"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:line="250" w:lineRule="exact"/>
       <w:ind w:hanging="1420"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
     <w:name w:val="Основной текст + Полужирный"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
     <w:name w:val="long_text"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
     <w:name w:val="short_text"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="alt-edited1">
     <w:name w:val="alt-edited1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:color w:val="4D90F0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af9">
     <w:name w:val="ÎãëàâëÌÝÊ"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:spacing w:val="20"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afb">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
     <w:name w:val="Абз"/>
     <w:basedOn w:val="ab"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
     <w:name w:val="Без интервала1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
     <w:name w:val="Основной текст1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
       <w:position w:val="0"/>
       <w:u w:val="none"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afc">
+  <w:style w:type="paragraph" w:styleId="afb">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="afd"/>
+    <w:link w:val="afc"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afd">
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
     <w:name w:val="Текст выноски Знак"/>
-    <w:link w:val="afc"/>
+    <w:link w:val="afb"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle37">
     <w:name w:val="Font Style37"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="HTML0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
@@ -18214,1558 +12084,676 @@
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="Стандартный HTML Знак"/>
     <w:link w:val="HTML"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="Без интервала Знак"/>
-    <w:link w:val="af6"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="af5"/>
+    <w:uiPriority w:val="1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FR30">
     <w:name w:val="FR3 Знак"/>
     <w:link w:val="FR3"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afe">
+  <w:style w:type="paragraph" w:styleId="afd">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepLines/>
       <w:widowControl/>
       <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:bCs/>
       <w:snapToGrid/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="13">
+  <w:style w:type="paragraph" w:styleId="14">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="26">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aff">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:rsid w:val="00194140"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00CA3473"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="TableGrid1"/>
+    <w:rsid w:val="00805C5D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27">
+    <w:name w:val="Без интервала2"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:link w:val="27"/>
+    <w:locked/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afe">
     <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C24C3D"/>
+    <w:rsid w:val="00CC094B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="14">
-[...3 lines deleted...]
-    <w:rsid w:val="00A46D5C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38">
+    <w:name w:val="Без интервала3"/>
+    <w:rsid w:val="00204777"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...20 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
     <w:name w:val="Без интервала6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007A1818"/>
+    <w:rsid w:val="006938AF"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28">
-[...2 lines deleted...]
-    <w:rsid w:val="00F40980"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="39">
+    <w:name w:val="Стиль3"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00796C65"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...72 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="39522891">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="114981879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="191118796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="408235513">
-[...25 lines deleted...]
-    <w:div w:id="759567082">
+    <w:div w:id="398285452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="890531093">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1000037000">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="1031615714">
-      <w:bodyDiv w:val="1"/>
-[...24 lines deleted...]
-    <w:div w:id="1431849525">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1 lines deleted...]
-</file>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...786 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B858330C-9FBE-4922-A376-854A0652C8CC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48FBA842-D9E8-44E7-9DAF-80D1C020DC74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Пример ОА на 3 листах для испытательных лабораторий</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>11526</Characters>
+  <Pages>8</Pages>
+  <Words>1918</Words>
+  <Characters>10933</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>96</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13521</CharactersWithSpaces>
+  <CharactersWithSpaces>12826</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:creator>Morozova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>