--- v0 (2025-12-03)
+++ v1 (2026-04-27)
@@ -1,47 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54050222" w14:textId="25674A4F" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
@@ -1193,51 +1192,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C273FF0" w14:textId="40A28BC8" w:rsidR="00021BE4" w:rsidRPr="00940588" w:rsidRDefault="00021BE4" w:rsidP="00940588">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940588">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>д. Затишье, 213105, Вейнянский сельсовет, Могилевский район, Могилевская область</w:t>
+              <w:t xml:space="preserve">д. Затишье, 213105, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00940588">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Вейнянский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00940588">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сельсовет, Могилевский район, Могилевская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00021BE4" w:rsidRPr="00C35CF2" w14:paraId="4A0F1D80" w14:textId="77777777" w:rsidTr="00021BE4">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="231" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2FC612B7" w14:textId="1A2FF4B8" w:rsidR="00021BE4" w:rsidRPr="00940588" w:rsidRDefault="00021BE4" w:rsidP="00C34FAE">
             <w:pPr>
@@ -2173,51 +2190,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AB048EB" w14:textId="1415B134" w:rsidR="00021BE4" w:rsidRPr="00C35CF2" w:rsidRDefault="00021BE4" w:rsidP="00940588">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940588">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>д. Затишье, 213105, Вейнянский сельсовет, Могилевский район, Могилевская область</w:t>
+              <w:t xml:space="preserve">д. Затишье, 213105, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00940588">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Вейнянский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00940588">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сельсовет, Могилевский район, Могилевская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00021BE4" w:rsidRPr="00C35CF2" w14:paraId="0FDD265A" w14:textId="77777777" w:rsidTr="000E35AA">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="231" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A070E5B" w14:textId="27B01C2A" w:rsidR="00021BE4" w:rsidRPr="00940588" w:rsidRDefault="00021BE4" w:rsidP="00C34FAE">
             <w:pPr>
@@ -3992,51 +4027,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="797EC548" w14:textId="1F628A63" w:rsidR="00D22E75" w:rsidRPr="00C35CF2" w:rsidRDefault="00D22E75" w:rsidP="00940588">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940588">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>д. Затишье, 213105, Вейнянский сельсовет, Могилевский район, Могилевская область</w:t>
+              <w:t xml:space="preserve">д. Затишье, 213105, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00940588">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Вейнянский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00940588">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сельсовет, Могилевский район, Могилевская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D22E75" w:rsidRPr="00C35CF2" w14:paraId="430DD439" w14:textId="77777777" w:rsidTr="00182360">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="231" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7F9BFF61" w14:textId="21B6E5EB" w:rsidR="00D22E75" w:rsidRPr="00940588" w:rsidRDefault="00D22E75" w:rsidP="00C34FAE">
             <w:pPr>
@@ -4814,62 +4867,79 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18216004" w14:textId="42CAC07D" w:rsidR="00940588" w:rsidRPr="00C35CF2" w:rsidRDefault="00940588" w:rsidP="00940588">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940588">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>д. Затишье, 213105, Вейнянский сельсовет, Могилевский район, Могилевская область</w:t>
+              <w:t xml:space="preserve">д. Затишье, 213105, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00940588">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Вейнянский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00940588">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сельсовет, Могилевский район, Могилевская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CEBD720" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00C35CF2" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
     <w:sectPr w:rsidR="008C6194" w:rsidRPr="00C35CF2" w:rsidSect="00306EC9">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
-      <w:headerReference w:type="first" r:id="rId10"/>
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="261AEE4A" w14:textId="77777777" w:rsidR="003C3626" w:rsidRDefault="003C3626" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5B9B43D0" w14:textId="77777777" w:rsidR="003C3626" w:rsidRDefault="003C3626" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -4941,171 +5011,101 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12872"/>
-      <w:gridCol w:w="1698"/>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
     </w:tblGrid>
     <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="10D1EC50" w14:textId="62A42210" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+        <w:p w14:paraId="606363C5" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00EA50AF">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-            <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-            </w:rPr>
-[...75 lines deleted...]
-              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
@@ -5258,160 +5258,109 @@
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="36E1A8D4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12872"/>
-      <w:gridCol w:w="1698"/>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
     </w:tblGrid>
     <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7AF49EE3" w14:textId="47F04978" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="7AF49EE3" w14:textId="3E6BFB02" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
-[...63 lines deleted...]
-            <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="158054DE" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
@@ -5594,161 +5543,98 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1B7DDF18" w14:textId="77777777" w:rsidR="003C3626" w:rsidRDefault="003C3626" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4100F45A" w14:textId="77777777" w:rsidR="003C3626" w:rsidRDefault="003C3626" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblInd w:w="-289" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11353"/>
       <w:gridCol w:w="2410"/>
     </w:tblGrid>
     <w:tr w:rsidR="008C6194" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="00C34FAE">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="11B6B75F" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="11B6B75F" w14:textId="1E3A7455" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C06E26">
-[...52 lines deleted...]
-          </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve">   </w:t>
+            <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11353" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="29A581FE" w14:textId="37ECF7B5" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="00940588" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6144,130 +6030,50 @@
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6656884B" w14:textId="77777777" w:rsidR="00066BEF" w:rsidRPr="00066BEF" w:rsidRDefault="00066BEF" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...78 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -7679,50 +7485,51 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="111"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00021BE4"/>
     <w:rsid w:val="00022A72"/>
@@ -7779,50 +7586,51 @@
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="005440BB"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
+    <w:rsid w:val="00601E42"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008A42BC"/>
@@ -7837,90 +7645,93 @@
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009C36A9"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B67465"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
+    <w:rsid w:val="00C02FFF"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C34FAE"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CD66AF"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D22E75"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
+    <w:rsid w:val="00EA50AF"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00F97E2B"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -9598,60 +9409,60 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>