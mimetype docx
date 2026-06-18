--- v0 (2025-12-04)
+++ v1 (2026-06-18)
@@ -1,52 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54050222" w14:textId="5956AD89" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
@@ -58,375 +55,51 @@
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="002248C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7542EF09" w14:textId="09DD179F" w:rsidR="00C14155" w:rsidRPr="00F803A7" w:rsidRDefault="00C14155" w:rsidP="00A70CA6">
-[...52 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkEnd w:id="2"/>
-[...268 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6AF38086" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14885" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1668,126 +1341,115 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62F3A47A" w14:textId="77777777" w:rsidR="00F24318" w:rsidRPr="00F521EC" w:rsidRDefault="00F24318" w:rsidP="00F24318">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Проверка соединений заземлителей с заземляемыми </w:t>
-[...7 lines deleted...]
-              <w:t>элементами и измерением переходного сопротивления, контактного сопротивления</w:t>
+              <w:t>Проверка соединений заземлителей с заземляемыми элементами и измерением переходного сопротивления, контактного сопротивления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37F9B663" w14:textId="77777777" w:rsidR="00F24318" w:rsidRPr="00F521EC" w:rsidRDefault="00F24318" w:rsidP="00F24318">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ТКП 181-2023 п.Б.29.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01D6B42F" w14:textId="77777777" w:rsidR="00F24318" w:rsidRPr="00F521EC" w:rsidRDefault="00F24318" w:rsidP="00F24318">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ТНПА, конструкторская и технологическая документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24CB15BD" w14:textId="77777777" w:rsidR="00F24318" w:rsidRPr="00F521EC" w:rsidRDefault="00F24318" w:rsidP="00F24318">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>АМИ.МС 0114-2025</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E0DC304" w14:textId="77777777" w:rsidR="00F24318" w:rsidRPr="00F521EC" w:rsidRDefault="00F24318" w:rsidP="00F24318">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>АМИ.ГР 0073-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
@@ -1899,75 +1561,85 @@
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60CF46F5" w14:textId="77777777" w:rsidR="00F24318" w:rsidRPr="00F521EC" w:rsidRDefault="00F24318" w:rsidP="00F24318">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Проверка цепи «фаза-нуль» в электроустановках до 1000 В с глухим заземлением нейтрали</w:t>
+              <w:t xml:space="preserve">Проверка цепи «фаза-нуль» в </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521EC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>электроустановках до 1000 В с глухим заземлением нейтрали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AE21F84" w14:textId="77777777" w:rsidR="00F24318" w:rsidRPr="00F521EC" w:rsidRDefault="00F24318" w:rsidP="00F24318">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> п.Б.29.8</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FDFBDC2" w14:textId="77777777" w:rsidR="00F24318" w:rsidRPr="00F521EC" w:rsidRDefault="00F24318" w:rsidP="00F24318">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2731,81 +2403,72 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0DA69991" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Объекты газораспределительной системы и </w:t>
-[...7 lines deleted...]
-              <w:t>газопотребления, газопроводы.</w:t>
+              <w:t>Объекты газораспределительной системы и газопотребления, газопроводы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B5E18A8" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73E4BBB8" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
@@ -2907,204 +2570,204 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГОСТ 30242-97</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="488847EE" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>ГОСТ 9.602-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F3C432A" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
+            <w:pPr>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F521EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ГОСТ ISO 5817-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35E96399" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
+            <w:pPr>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F521EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6520-1-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="559EA70B" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
+            <w:pPr>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F521EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>СТБ 2039-2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="427B2F42" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
+            <w:pPr>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F521EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>СТБ 2069-2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AD0BDCA" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
+            <w:pPr>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F521EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>СП 4.03.01-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050D9473" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
+            <w:pPr>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F521EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>СП 1.03.02-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7504BDBD" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
+            <w:pPr>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F521EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>СН 4.03.01-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51F0042E" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
+            <w:pPr>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F521EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ГОСТ 9544-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FDD30C0" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
+            <w:pPr>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F521EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 9.602-2016</w:t>
-[...151 lines deleted...]
-              </w:rPr>
               <w:t>Правила промышленной безопасности в области газоснабжения Республики Беларусь утв. пост. МЧС РБ 05.12.2022 №66</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63A41FFF" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ТНПА, конструкторская и технологическая документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
@@ -3182,51 +2845,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00276EAE" w:rsidRPr="00F521EC" w14:paraId="2CD65013" w14:textId="57DFCB99" w:rsidTr="00F24318">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10D9F1BD" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="141BA832" w14:textId="7230ADCA" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vMerge/>
@@ -3743,50 +3405,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>отраженного излучения:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34F56EB8" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
             <w:pPr>
               <w:ind w:right="-67"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(эхо- метод)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46A54E61" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
             <w:pPr>
               <w:ind w:right="-67"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
@@ -4808,51 +4471,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-сварные соединения</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23E1EBE7" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
             <w:pPr>
               <w:ind w:right="-67"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>-основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2D23B69E" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E218804" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
@@ -5541,50 +5203,51 @@
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22D9B277" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-120" w:right="-114"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.13</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14A045BE" w14:textId="79D537E4" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00F24318">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-120" w:right="-114"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
@@ -6417,74 +6080,72 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГОСТ 9544-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4061187C" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ТНПА, конструкторская и технологическая документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F52516" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1428-2003</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="429CA73E" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7F2C8BF3" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -6872,51 +6533,50 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(визуальный метод;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="351E93F4" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">внешний осмотр и </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="711ED107" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>измерения)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4645EE22" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -6990,51 +6650,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТБ ЕН 970-2003</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3876CC34" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1133-98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3D192775" w14:textId="6EF72487" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00276EAE" w:rsidRPr="00F521EC" w14:paraId="5F9024DC" w14:textId="090B8BB3" w:rsidTr="00F24318">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
@@ -7444,50 +7103,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">толщинометрия: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A045FA2" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(эхо-метод)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34D58293" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7DFF0822" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
@@ -8467,51 +8127,50 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(пузырьковый метод):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39E2B398" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>-сварные соединения</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49109494" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1C20BAC0" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
@@ -9248,87 +8907,89 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">оборудование, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69F3CDCA" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">технологические </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="492ABC69" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>трубопроводы и их элементы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="078AF5EB" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7908EFD1" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>32.123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
@@ -9337,115 +8998,118 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Радиационный метод: (радиографический) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C6FDB88" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A45D974" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="14B42A75" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 16037-80</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ECD92E2" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГОСТ 30242-97</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F88D3C7" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ ЕН 1712-2004</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F312D72" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТБ ЕН 1713-2005</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CA93212" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -9570,141 +9234,144 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="651D29A8" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1428-2003</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AD3F8E9" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="04DFA74D" w14:textId="77777777" w:rsidR="002248C6" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003026FE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">г. Минск, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A145A13" w14:textId="21B055FE" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003026FE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ул.</w:t>
             </w:r>
             <w:r w:rsidR="002248C6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003026FE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ботаническая 11/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00276EAE" w:rsidRPr="00F521EC" w14:paraId="31597764" w14:textId="29D07A19" w:rsidTr="00F24318">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35995AF1" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5742923C" w14:textId="2D75DBAF" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vMerge/>
@@ -10299,51 +9966,50 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(статическое растяжение; статический изгиб)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45524B26" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0119C15B" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="541B7DA6" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -10988,51 +10654,59 @@
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>32.123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10A68E00" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Радиационный метод (радиография с применением цифровых детекторов (DDA-систем)):</w:t>
+              <w:t xml:space="preserve">Радиационный метод (радиография с </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>применением цифровых детекторов (DDA-систем)):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60A25EAE" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-сварные соединения</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50171A64" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12460,50 +12134,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">- паровые и </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AC4B9B9" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">водогрейные котлы, трубопроводы в </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2815B6AA" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>пределах котла;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="640D6408" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -12535,50 +12210,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="435646E3" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FEA55D1" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>32.123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
@@ -12745,50 +12421,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТБ ЕН 910-2002</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DF39F23" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ISO 5817-2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="562CB2A4" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТБ ISO 6520-1-2009</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BCE2EE0" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -12966,59 +12643,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГОСТ 9544-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71671BD2" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Правила по обеспечению промышленной безопасности оборудования, работающего под </w:t>
-[...7 lines deleted...]
-              <w:t>избыточным давлением, утв. пост. МЧС РБ от 27.12.2022 №84.</w:t>
+              <w:t>Правила по обеспечению промышленной безопасности оборудования, работающего под избыточным давлением, утв. пост. МЧС РБ от 27.12.2022 №84.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BA333A3" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Правила по обеспечению промышленной безопасности котельных с установленными в них паровыми котлами с давлением пара не более 0,07 МПа и водогрейными котлами с температурой нагрева воды не выше 115 °С, утв. пост. МЧС РБ от 01.02.2021 №5.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F00C0DD" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -13264,50 +12933,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- основной металл;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="014E7BD9" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3AF1D926" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B244BD0" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
@@ -14098,51 +13768,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00276EAE" w:rsidRPr="00F521EC" w14:paraId="3E45B151" w14:textId="3A57D888" w:rsidTr="00F24318">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E041629" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8.6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DD30FEA" w14:textId="4CED09B2" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vMerge/>
@@ -14769,50 +14438,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00276EAE" w:rsidRPr="00F521EC" w14:paraId="0BCE6F6F" w14:textId="3B7AD0DF" w:rsidTr="00F24318">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51E7067E" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8.9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26F0FA40" w14:textId="7B214EA1" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vMerge/>
@@ -15577,51 +15247,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00276EAE" w:rsidRPr="00F521EC" w14:paraId="4A866AC0" w14:textId="43CCECDA" w:rsidTr="00F24318">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F3E0609" w14:textId="5C6CFDE6" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-120" w:right="-120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8.13</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="097A7B1D" w14:textId="5C5559A3" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-120" w:right="-120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AD1B41E" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -16130,82 +15799,84 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Правила устройства и безопасной эксплуатации технологических трубопроводов, утв. Постановлением МЧС РБ от 23.04.2020 №21.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12B8D95A" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТНПА, конструкторская и технологическая документация</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58770DB6" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A55EBE9" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1428-2003</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D483FF4" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4C07A43F" w14:textId="77777777" w:rsidR="002248C6" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -16612,50 +16283,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">внешний осмотр и </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="708CD388" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>измерения)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="659C0995" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- сварные соединения;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E2878AA" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -17246,51 +16918,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00276EAE" w:rsidRPr="00F521EC" w14:paraId="4329B89D" w14:textId="57F7F347" w:rsidTr="00F24318">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53E01759" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>9.6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56EC9D14" w14:textId="6B97D81A" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vMerge/>
@@ -18543,96 +18214,87 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Внутренние и </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16CB7350" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">наружные инженерные сети и </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">сооружения водоснабжения и </w:t>
+              <w:t xml:space="preserve">наружные инженерные сети и сооружения водоснабжения и </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1613718C" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>канализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02F7C528" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="765332F8" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>32.123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
@@ -18741,51 +18403,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТБ ISO 6520-1-2009</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10A23C31" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СП 1.03.02-2020</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AEBD57B" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СН 1.03.01-2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04699393" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -18883,51 +18544,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ТНПА, конструкторская и технологическая документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FBF8913" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1428-2003</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21FA84EE" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="74CCC62B" w14:textId="77777777" w:rsidR="002248C6" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -18975,51 +18635,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00276EAE" w:rsidRPr="00F521EC" w14:paraId="263B4CD7" w14:textId="1D3F0CF0" w:rsidTr="00F24318">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B1183AE" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>10.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79F58FE3" w14:textId="321E8E30" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vMerge/>
@@ -20232,51 +19891,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00276EAE" w:rsidRPr="00F521EC" w14:paraId="748BD63E" w14:textId="4983243A" w:rsidTr="00F24318">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="523F225C" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>10.7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B16146A" w14:textId="3AE91BA1" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vMerge/>
@@ -21259,50 +20917,51 @@
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AE658EC" w14:textId="24CC31FE" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-120" w:right="-114"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10.12</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21EE37E5" w14:textId="48A6AA60" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-292" w:right="-209"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vMerge/>
@@ -21799,51 +21458,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГОСТ ISO 5817-2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53FA0AD5" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ТКП 45-5.04-121-2009</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A7E8005" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00F521EC">
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>СП 1.03.08-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="22021636" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
@@ -21875,51 +21533,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ТНПА, конструкторская и технологическая документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="321CB2D0" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1428-2003</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1204928F" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="15B97F4A" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -22087,51 +21744,50 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(капиллярный (цветной) метод)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11584BBC" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>- основной металл;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="035E3614" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="504D5B61" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -23280,51 +22936,50 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-сварные соединения;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="744AF5BA" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>-основной металл</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AC1E68B" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BB64AB8" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
@@ -24042,72 +23697,81 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">соединений </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E29F849" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(аттестация, квалификация сварщиков, квалификация технологических процессов сварки)</w:t>
+              <w:t xml:space="preserve">(аттестация, квалификация сварщиков, квалификация </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>технологических процессов сварки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B26C0A3" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18B92F4B" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>32.123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
@@ -24260,50 +23924,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТБ ЕН 910-2002</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D8597C4" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ ISO 5817-2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="091C25F4" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СП 4.03.01-2020</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17E8BCE9" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -24311,59 +23976,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СП 4.02.01-2020</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56A4041F" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Правила аттестации сварщиков Республики Беларусь по ручной, механизированной и автоматизированной сварке плавлением утв. Госпроматомнадзором РБ от </w:t>
-[...7 lines deleted...]
-              <w:t>27.06.1994 №6 (в ред. Пост. МЧС от 16.11.2011 №100).</w:t>
+              <w:t>Правила аттестации сварщиков Республики Беларусь по ручной, механизированной и автоматизированной сварке плавлением утв. Госпроматомнадзором РБ от 27.06.1994 №6 (в ред. Пост. МЧС от 16.11.2011 №100).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D3EEC0E" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Правила устройства и безопасной эксплуатации технологических трубопроводов, утв. Постановлением МЧС РБ от 23.04.2020 №21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21F2CA47" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
@@ -24580,50 +24237,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(капиллярный (цветной) метод)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DE6197F" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>- основной металл;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F6D21FC" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="08BD9C56" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
@@ -25067,51 +24725,50 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>испытания:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E8A8CDC" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(статическое растяжение; статический изгиб</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="644A9F73" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(сплющивание))</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DD3DC37" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -25187,51 +24844,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГОСТ 6996-66</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A2012DC" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>р. 1,2,3,9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B8076F6" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ГОСТ 8695-2022</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A608AB7" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -26020,72 +25676,81 @@
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DFF21C6" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Испытание изоляции повышенным напряжением частотой 50 Гц с измерением тока утечки</w:t>
+              <w:t xml:space="preserve">Испытание изоляции повышенным напряжением частотой 50 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F521EC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Гц с измерением тока утечки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FBF7F53" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Эксплуатационная </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10845731" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
@@ -26474,89 +26139,80 @@
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EAD6391" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Испытание изоляции повышенным напряжением частотой 50 </w:t>
-[...7 lines deleted...]
-              <w:t>Гц с измерением тока утечки</w:t>
+              <w:t>Испытание изоляции повышенным напряжением частотой 50 Гц с измерением тока утечки</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CD1987B" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FD36241" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Эксплуатационная </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B6D1A99" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
@@ -27572,72 +27228,74 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>п.4.4.26.7д</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="038FD632" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ ГОСТ Р 50807-2003, п.5.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4018FA21" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>АМИ.МС 0114-2025</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1940A626" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F521EC">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>АМИ.ГР 0073-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
@@ -27889,54 +27547,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="32010CAD" w14:textId="77777777" w:rsidR="00276EAE" w:rsidRPr="00F521EC" w:rsidRDefault="00276EAE" w:rsidP="00276EAE">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="585A2EBA" w14:textId="77777777" w:rsidR="0056070B" w:rsidRDefault="0056070B" w:rsidP="00C35CF2"/>
     <w:p w14:paraId="742C32A5" w14:textId="77777777" w:rsidR="00C14155" w:rsidRDefault="00C14155" w:rsidP="00C35CF2"/>
     <w:p w14:paraId="65627627" w14:textId="77777777" w:rsidR="00C14155" w:rsidRDefault="00C14155" w:rsidP="00C35CF2"/>
     <w:p w14:paraId="0FCCAA94" w14:textId="77777777" w:rsidR="00C14155" w:rsidRDefault="00C14155" w:rsidP="00C35CF2"/>
     <w:p w14:paraId="01C1F537" w14:textId="77777777" w:rsidR="00C14155" w:rsidRPr="00C35CF2" w:rsidRDefault="00C14155" w:rsidP="00C35CF2"/>
     <w:sectPr w:rsidR="00C14155" w:rsidRPr="00C35CF2" w:rsidSect="00BF5CCF">
-      <w:headerReference w:type="default" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="21721C4A" w14:textId="77777777" w:rsidR="0066008B" w:rsidRDefault="0066008B" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="615229D5" w14:textId="77777777" w:rsidR="0066008B" w:rsidRDefault="0066008B" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -27981,210 +27641,198 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2480FDF0" w14:textId="77777777" w:rsidR="006D1961" w:rsidRDefault="006D1961">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblInd w:w="1" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00AF610F" w:rsidRPr="007624CE" w14:paraId="2F36CCD0" w14:textId="77777777" w:rsidTr="00AF610F">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12872" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="27785F45" w14:textId="2BC999F7" w:rsidR="00AF610F" w:rsidRPr="00BF5CCF" w:rsidRDefault="00AF610F" w:rsidP="00AF610F">
+        <w:p w14:paraId="4FEB97F5" w14:textId="1114B93F" w:rsidR="00AF610F" w:rsidRPr="00BF5CCF" w:rsidRDefault="006D1961" w:rsidP="00342DE7">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
+              <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r w:rsidRPr="006D1961">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Таблица 2 Приложени</w:t>
+            <w:t>Часть № 1. Дата принятия решения по аккредитации:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>я</w:t>
+            <w:t xml:space="preserve"> 14.11.2025</w:t>
           </w:r>
-          <w:r w:rsidRPr="00BF5CCF">
-[...50 lines deleted...]
-          </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1698" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1191754849"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1908261639"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="1C316D32" w14:textId="77777777" w:rsidR="00AF610F" w:rsidRPr="007E05D7" w:rsidRDefault="00AF610F" w:rsidP="00AF610F">
                   <w:pPr>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:szCs w:val="18"/>
                     </w:rPr>
@@ -28273,191 +27921,177 @@
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3629D807" w14:textId="77777777" w:rsidR="00CA53E3" w:rsidRPr="005128B2" w:rsidRDefault="00CA53E3">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12871"/>
-      <w:gridCol w:w="1699"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BF5CCF" w:rsidRPr="007624CE" w14:paraId="026ADD8F" w14:textId="77777777" w:rsidTr="00CA51CD">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6EFB399F" w14:textId="3E473F7A" w:rsidR="00BF5CCF" w:rsidRPr="00BF5CCF" w:rsidRDefault="00BF5CCF" w:rsidP="00BF5CCF">
+        <w:p w14:paraId="6EFB399F" w14:textId="3AC3ED4B" w:rsidR="00BF5CCF" w:rsidRPr="00BF5CCF" w:rsidRDefault="00BF5CCF" w:rsidP="00BF5CCF">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Таблица 2 Приложени</w:t>
-[...46 lines deleted...]
-            </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4E83E87D" w14:textId="4EB8E622" w:rsidR="00BF5CCF" w:rsidRPr="00BF5CCF" w:rsidRDefault="00BF5CCF" w:rsidP="002667A7">
+        <w:p w14:paraId="4E83E87D" w14:textId="6CD75232" w:rsidR="00BF5CCF" w:rsidRPr="006D1961" w:rsidRDefault="006D1961" w:rsidP="002667A7">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="006D1961">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Часть № 1. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 14.11.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="11AE362A" w14:textId="3440FAC6" w:rsidR="00BF5CCF" w:rsidRPr="007E05D7" w:rsidRDefault="007E05D7" w:rsidP="007E05D7">
                   <w:pPr>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:szCs w:val="18"/>
                     </w:rPr>
@@ -28560,334 +28194,454 @@
   <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00CC094B" w:rsidRDefault="00CC094B" w:rsidP="002667A7"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="02B88A7D" w14:textId="77777777" w:rsidR="0066008B" w:rsidRDefault="0066008B" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="73F3F151" w14:textId="77777777" w:rsidR="0066008B" w:rsidRDefault="0066008B" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...6 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="69CD8D38" w14:textId="77777777" w:rsidR="006D1961" w:rsidRDefault="006D1961">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
   </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblW w:w="14885" w:type="dxa"/>
+      <w:tblInd w:w="-431" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="833"/>
+      <w:gridCol w:w="1264"/>
       <w:gridCol w:w="11495"/>
-      <w:gridCol w:w="2551"/>
+      <w:gridCol w:w="2126"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C14155" w14:paraId="11DE3F81" w14:textId="77777777" w:rsidTr="008977C0">
+    <w:tr w:rsidR="00C14155" w:rsidRPr="006D1961" w14:paraId="11DE3F81" w14:textId="77777777" w:rsidTr="006D1961">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="833" w:type="dxa"/>
+          <w:tcW w:w="1264" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0EEAB1F3" w14:textId="77777777" w:rsidR="00C14155" w:rsidRPr="00EA2747" w:rsidRDefault="00C14155" w:rsidP="00C14155">
+        <w:p w14:paraId="0EEAB1F3" w14:textId="7774594E" w:rsidR="00C14155" w:rsidRPr="006D1961" w:rsidRDefault="00C14155" w:rsidP="00C14155">
           <w:pPr>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="3" w:name="_Hlk212714209"/>
-[...53 lines deleted...]
-          <w:r>
+          <w:r w:rsidRPr="006D1961">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t xml:space="preserve">   </w:t>
+            <w:t xml:space="preserve">  </w:t>
           </w:r>
+          <w:bookmarkStart w:id="2" w:name="_Hlk212714209"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5CB96535" w14:textId="03E8B93D" w:rsidR="00C14155" w:rsidRPr="00602D34" w:rsidRDefault="00C14155" w:rsidP="00C14155">
+        <w:p w14:paraId="5CB96535" w14:textId="7774594E" w:rsidR="00C14155" w:rsidRPr="006D1961" w:rsidRDefault="006D1961" w:rsidP="00C14155">
           <w:pPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00602D34">
+          <w:r w:rsidRPr="006D1961">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t xml:space="preserve">Проект описания области аккредитации </w:t>
+            <w:t>О</w:t>
           </w:r>
-          <w:bookmarkStart w:id="4" w:name="_Hlk212714126"/>
-          <w:r w:rsidRPr="00602D34">
+          <w:r w:rsidR="00C14155" w:rsidRPr="006D1961">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t xml:space="preserve">по состоянию на </w:t>
+            <w:t>писани</w:t>
           </w:r>
-          <w:sdt>
-[...27 lines deleted...]
-          <w:bookmarkEnd w:id="4"/>
+          <w:r w:rsidRPr="006D1961">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidR="00C14155" w:rsidRPr="006D1961">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:tcW w:w="2126" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4F6C895B" w14:textId="250A2F09" w:rsidR="00C14155" w:rsidRPr="00F24318" w:rsidRDefault="00C14155" w:rsidP="00C14155">
+        <w:p w14:paraId="4F6C895B" w14:textId="250A2F09" w:rsidR="00C14155" w:rsidRPr="006D1961" w:rsidRDefault="00C14155" w:rsidP="00C14155">
           <w:pPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00EA2747">
+          <w:r w:rsidRPr="006D1961">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112</w:t>
           </w:r>
-          <w:r w:rsidR="00F24318">
+          <w:r w:rsidR="00F24318" w:rsidRPr="006D1961">
             <w:rPr>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> 2.2686</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
   </w:tbl>
   <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="00CC094B" w:rsidRDefault="00B53AEA"/>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="0416208F" w14:textId="3689A869" w:rsidR="00CA51CD" w:rsidRDefault="00C14155" w:rsidP="00C14155">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14885" w:type="dxa"/>
+      <w:tblInd w:w="-431" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12759"/>
+      <w:gridCol w:w="2126"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="006D1961" w14:paraId="19BC7630" w14:textId="77777777" w:rsidTr="006D1961">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12759" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="457DD16A" w14:textId="3B8E8631" w:rsidR="006D1961" w:rsidRPr="006D1961" w:rsidRDefault="006D1961" w:rsidP="006D1961">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006D1961">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Производственно</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D1961">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> республиканско</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D1961">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> унитарно</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D1961">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> предприяти</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D1961">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> "МИНГАЗ"</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D1961">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>с</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D1961">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>лужб</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>а</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D1961">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> неразрушающего контроля, измерений и технической диагностики</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2126" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="06D7A408" w14:textId="7B966157" w:rsidR="006D1961" w:rsidRPr="006D1961" w:rsidRDefault="006D1961" w:rsidP="006D1961">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006D1961">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006D1961">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2.2686</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="0416208F" w14:textId="43D0C289" w:rsidR="00CA51CD" w:rsidRDefault="00CA51CD" w:rsidP="00C14155">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="-31"/>
     </w:pPr>
-    <w:r w:rsidRPr="00C06E26">
-[...51 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -30302,51 +30056,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1480918218">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2116898949">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1079130513">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1228690553">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1355956809">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1803958089">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00021367"/>
@@ -30365,95 +30119,97 @@
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="002248C6"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00276EAE"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="003026FE"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
+    <w:rsid w:val="00342DE7"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00470D60"/>
     <w:rsid w:val="00496883"/>
     <w:rsid w:val="004A1CD1"/>
     <w:rsid w:val="004A3F72"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="005151E4"/>
     <w:rsid w:val="00536060"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="00556E4E"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="0057594C"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E46EC"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="0066008B"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A1594"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006A59F9"/>
+    <w:rsid w:val="006D1961"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007E05D7"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="0087729C"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
@@ -30462,87 +30218,89 @@
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AC3F3A"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00AF610F"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00B96289"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BF5CCF"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C13E22"/>
     <w:rsid w:val="00C14155"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C45E19"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C908C0"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA51CD"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7C5C"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00E22DB6"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F03CE3"/>
     <w:rsid w:val="00F24318"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F521EC"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
   </w:rsids>
   <m:mathPr>
@@ -30595,51 +30353,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -31439,72 +31197,70 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FR30">
     <w:name w:val="FR3 Знак"/>
     <w:link w:val="FR3"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a6">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:line="320" w:lineRule="auto"/>
       <w:ind w:right="2200" w:hanging="20"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="18"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:link w:val="a7"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:line="320" w:lineRule="auto"/>
       <w:ind w:right="2200" w:hanging="20"/>
     </w:pPr>
     <w:rPr>
@@ -32264,682 +32020,66 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ips/TnpaDetail.php?UrlId=677853" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ips/TnpaDetail.php?UrlId=659628" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ips/TnpaDetail.php?UrlId=677853" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ips/TnpaDetail.php?UrlId=659628" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1 lines deleted...]
-</file>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
-<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...613 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -33214,69 +32354,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>2935</Words>
-  <Characters>16736</Characters>
+  <Words>2869</Words>
+  <Characters>16356</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>139</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>136</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19632</CharactersWithSpaces>
+  <CharactersWithSpaces>19187</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>