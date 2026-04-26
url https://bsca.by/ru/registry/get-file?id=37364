--- v0 (2025-12-03)
+++ v1 (2026-04-26)
@@ -1,47 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54050222" w14:textId="72FA76C4" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
@@ -52,377 +51,51 @@
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="00B27AF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D66431" w14:textId="262E02B1" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00E162E5">
-[...68 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="3AE5FE84" w14:textId="77777777" w:rsidR="00B27AF2" w:rsidRDefault="00B27AF2" w:rsidP="00B27AF2">
-[...254 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6AF38086" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
@@ -950,1102 +623,819 @@
           </w:tcPr>
           <w:p w14:paraId="4C273FF0" w14:textId="7D728171" w:rsidR="00B27AF2" w:rsidRPr="00B27AF2" w:rsidRDefault="00B27AF2" w:rsidP="00B27AF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B27AF2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4997" w:type="pct"/>
-[...761 lines deleted...]
-        <w:tblW w:w="5009" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="-12" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11"/>
         <w:gridCol w:w="536"/>
-        <w:gridCol w:w="2159"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2155"/>
+        <w:gridCol w:w="719"/>
+        <w:gridCol w:w="3416"/>
+        <w:gridCol w:w="2513"/>
+        <w:gridCol w:w="2688"/>
         <w:gridCol w:w="6"/>
-        <w:gridCol w:w="2523"/>
+        <w:gridCol w:w="2484"/>
+        <w:gridCol w:w="32"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B606C" w:rsidRPr="00AA7F9D" w14:paraId="2D11C38D" w14:textId="77777777" w:rsidTr="00CA722F">
+      <w:tr w:rsidR="009B606C" w:rsidRPr="00AA7F9D" w14:paraId="2E9DCA54" w14:textId="77777777" w:rsidTr="008D644C">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="pct"/>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="188" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...36 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79DC86CB" w14:textId="4B8D1066" w:rsidR="009B606C" w:rsidRPr="009B606C" w:rsidRDefault="009B606C" w:rsidP="009B606C">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="16B0F72F" w14:textId="0261A36D" w:rsidR="009B606C" w:rsidRPr="007669AA" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007669AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09D4B1EE" w14:textId="77777777" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007669AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Грунты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F78DF6" w14:textId="77777777" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F068D7F" w14:textId="77777777" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36849954" w14:textId="77777777" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="142BC42E" w14:textId="77777777" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FD830D0" w14:textId="77777777" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C53E122" w14:textId="77777777" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D6ACDF4" w14:textId="77777777" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E077A27" w14:textId="6BCB40E4" w:rsidR="009B606C" w:rsidRPr="007669AA" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="247" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C2C1947" w14:textId="7DBB02A0" w:rsidR="009B606C" w:rsidRPr="009B606C" w:rsidRDefault="009B606C" w:rsidP="009B606C">
+          <w:p w14:paraId="1FE5E6DD" w14:textId="77777777" w:rsidR="009B606C" w:rsidRPr="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>3</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.06/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51D664B5" w14:textId="77777777" w:rsidR="009B606C" w:rsidRPr="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B606C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.040</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28E244FA" w14:textId="77777777" w:rsidR="009B606C" w:rsidRPr="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B606C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>08.12/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B7D00C4" w14:textId="77777777" w:rsidR="009B606C" w:rsidRPr="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B606C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1173" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62D27243" w14:textId="0A60B1B5" w:rsidR="009B606C" w:rsidRPr="009B606C" w:rsidRDefault="009B606C" w:rsidP="009B606C">
-[...17 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="55931FCA" w14:textId="77777777" w:rsidR="009B606C" w:rsidRPr="007669AA" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007669AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Влажность (в т.ч. гигроскопическая)  (кроме загипсованных грунтов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="pct"/>
+            <w:tcW w:w="863" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0146E6E2" w14:textId="77777777" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007669AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Фактические значения</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B606C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56C465AC" w14:textId="77777777" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D7EE089" w14:textId="77777777" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AE83A89" w14:textId="77777777" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18CE4000" w14:textId="77777777" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5338E191" w14:textId="77777777" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CC46E41" w14:textId="77777777" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C0D7737" w14:textId="77777777" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08377841" w14:textId="5982FB8E" w:rsidR="009B606C" w:rsidRPr="007669AA" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="925" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="530D105B" w14:textId="77777777" w:rsidR="009B606C" w:rsidRPr="007669AA" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007669AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5180-2015 п.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="853" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BBD1197" w14:textId="77777777" w:rsidR="009B606C" w:rsidRPr="009B606C" w:rsidRDefault="009B606C" w:rsidP="009B606C">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B606C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ул. Войкова, 7, 247210, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37395C7C" w14:textId="5F7C39AA" w:rsidR="009B606C" w:rsidRDefault="009B606C" w:rsidP="009B606C">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009B606C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г. Жлобин, Гомельская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B606C" w:rsidRPr="00AA7F9D" w14:paraId="0E6E8BEB" w14:textId="77777777" w:rsidTr="008D644C">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="11" w:type="pct"/>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="188" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7667C4B7" w14:textId="76C7410B" w:rsidR="009B606C" w:rsidRPr="007669AA" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007669AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="pct"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E765A65" w14:textId="3A8E30B7" w:rsidR="009B606C" w:rsidRPr="009B606C" w:rsidRDefault="009B606C" w:rsidP="009B606C">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="05F29646" w14:textId="77777777" w:rsidR="009B606C" w:rsidRPr="007669AA" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="pct"/>
+            <w:tcW w:w="247" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="467B9D39" w14:textId="77777777" w:rsidR="009B606C" w:rsidRPr="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B606C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.06/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F4B6A7A" w14:textId="77777777" w:rsidR="009B606C" w:rsidRPr="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B606C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.040</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B408AD5" w14:textId="77777777" w:rsidR="009B606C" w:rsidRPr="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B606C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>08.12/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="561AF647" w14:textId="77777777" w:rsidR="009B606C" w:rsidRPr="009B606C" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B606C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6366E705" w14:textId="77777777" w:rsidR="009B606C" w:rsidRPr="007669AA" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007669AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Влажность на границе текучести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="863" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DB993DD" w14:textId="77777777" w:rsidR="009B606C" w:rsidRPr="007669AA" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="925" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D76974D" w14:textId="7BEFACA7" w:rsidR="009B606C" w:rsidRPr="009B606C" w:rsidRDefault="009B606C" w:rsidP="009B606C">
-[...17 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="536A7873" w14:textId="77777777" w:rsidR="009B606C" w:rsidRPr="007669AA" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007669AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5180-2015 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="853" w:type="pct"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2997512C" w14:textId="34BF6A25" w:rsidR="009B606C" w:rsidRPr="009B606C" w:rsidRDefault="009B606C" w:rsidP="009B606C">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="369BB4A9" w14:textId="5F5897BC" w:rsidR="009B606C" w:rsidRPr="00F95ACD" w:rsidRDefault="009B606C" w:rsidP="00F20749">
+            <w:pPr>
+              <w:pStyle w:val="table10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00001C29" w:rsidRPr="00AA7F9D" w14:paraId="4BD47A7A" w14:textId="77777777" w:rsidTr="00CA722F">
+      <w:tr w:rsidR="00001C29" w:rsidRPr="00AA7F9D" w14:paraId="4BD47A7A" w14:textId="77777777" w:rsidTr="008D644C">
         <w:trPr>
           <w:trHeight w:val="1050"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="188" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="41FA65A7" w14:textId="551748E5" w:rsidR="00001C29" w:rsidRPr="007669AA" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -2215,51 +1605,51 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="107D85A9" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="007669AA" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007669AA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Влажность на границе раскатывания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="pct"/>
+            <w:tcW w:w="863" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A7D6967" w14:textId="10F94CD5" w:rsidR="00001C29" w:rsidRPr="007669AA" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2280,93 +1670,93 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7841796B" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="007669AA" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007669AA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5180-2015 п.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="866" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BDD08EE" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="009B606C">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Войкова, 7, 247210, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02DBF862" w14:textId="69AC9043" w:rsidR="00001C29" w:rsidRPr="00F95ACD" w:rsidRDefault="00001C29" w:rsidP="009B606C">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>г. Жлобин, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00001C29" w:rsidRPr="00AA7F9D" w14:paraId="79BB504D" w14:textId="77777777" w:rsidTr="00CA722F">
+      <w:tr w:rsidR="00001C29" w:rsidRPr="00AA7F9D" w14:paraId="79BB504D" w14:textId="77777777" w:rsidTr="008D644C">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="188" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="316B80FA" w14:textId="79545A5F" w:rsidR="00001C29" w:rsidRPr="007669AA" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -2526,51 +1916,51 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="73744D09" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="007669AA" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007669AA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Плотность (кроме мёрзлых глинистых грунтов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="pct"/>
+            <w:tcW w:w="863" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FBC4908" w14:textId="786A8579" w:rsidR="00001C29" w:rsidRPr="007669AA" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
@@ -2583,72 +1973,72 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="054A8E01" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="007669AA" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007669AA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5180-2015 п.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="866" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18366487" w14:textId="50DFB13A" w:rsidR="00001C29" w:rsidRPr="00F95ACD" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00001C29" w:rsidRPr="00AA7F9D" w14:paraId="4B8D78EE" w14:textId="77777777" w:rsidTr="00CA722F">
+      <w:tr w:rsidR="00001C29" w:rsidRPr="00AA7F9D" w14:paraId="4B8D78EE" w14:textId="77777777" w:rsidTr="008D644C">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="4" w:type="pct"/>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="184" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="074FF21E" w14:textId="341BDEE8" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2736,50 +2126,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.151</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D5AE699" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>08.12/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71EAE7C5" w14:textId="77777777" w:rsidR="00001C29" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.151</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="234D659C" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2796,57 +2187,58 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6B3FC60B" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Коэффициент фильтрации песчаных грунтов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="pct"/>
+            <w:tcW w:w="863" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="089D92EE" w14:textId="1553C964" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="pct"/>
@@ -2860,70 +2252,71 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="201A5C8D" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 25584-2023 п.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
+            <w:tcW w:w="864" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E5D4785" w14:textId="309EEBEB" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00001C29" w:rsidRPr="00AA7F9D" w14:paraId="7DAA8F89" w14:textId="77777777" w:rsidTr="00CA722F">
+      <w:tr w:rsidR="00001C29" w:rsidRPr="00AA7F9D" w14:paraId="7DAA8F89" w14:textId="77777777" w:rsidTr="008D644C">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="4" w:type="pct"/>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="184" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0D652478" w14:textId="2C432F71" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -3078,51 +2471,51 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="20268CD3" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Гранулометрический (зерновой) состав песчаных грунтов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="pct"/>
+            <w:tcW w:w="863" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="01F545CF" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3151,70 +2544,71 @@
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12536-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
+            <w:tcW w:w="864" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F670153" w14:textId="5BCD54C9" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA722F" w:rsidRPr="00AA7F9D" w14:paraId="16206867" w14:textId="77777777" w:rsidTr="00CA722F">
+      <w:tr w:rsidR="00CA722F" w:rsidRPr="00AA7F9D" w14:paraId="16206867" w14:textId="77777777" w:rsidTr="008D644C">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="4" w:type="pct"/>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="184" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1351786D" w14:textId="287FCEA1" w:rsidR="00CA722F" w:rsidRPr="009B606C" w:rsidRDefault="00CA722F" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -3369,51 +2763,51 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="01B41839" w14:textId="77777777" w:rsidR="00CA722F" w:rsidRPr="009B606C" w:rsidRDefault="00CA722F" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля влаги в лабораторных пробах торфа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="pct"/>
+            <w:tcW w:w="863" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7511E399" w14:textId="77777777" w:rsidR="00CA722F" w:rsidRPr="009B606C" w:rsidRDefault="00CA722F" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3428,70 +2822,71 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A555AD2" w14:textId="77777777" w:rsidR="00CA722F" w:rsidRPr="009B606C" w:rsidRDefault="00CA722F" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2042-2010 п.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
+            <w:tcW w:w="864" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="478A0CF8" w14:textId="6F3A889F" w:rsidR="00CA722F" w:rsidRPr="009B606C" w:rsidRDefault="00CA722F" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA722F" w:rsidRPr="00AA7F9D" w14:paraId="22DFB4A0" w14:textId="77777777" w:rsidTr="00CA722F">
+      <w:tr w:rsidR="00CA722F" w:rsidRPr="00AA7F9D" w14:paraId="22DFB4A0" w14:textId="77777777" w:rsidTr="008D644C">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="4" w:type="pct"/>
           <w:trHeight w:val="1977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="184" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7451F6E1" w14:textId="4A26C264" w:rsidR="00CA722F" w:rsidRPr="009B606C" w:rsidRDefault="00CA722F" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -3667,51 +3062,51 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="15DFE711" w14:textId="77777777" w:rsidR="00CA722F" w:rsidRPr="009B606C" w:rsidRDefault="00CA722F" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Зольность в лабораторных пробах торфа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="pct"/>
+            <w:tcW w:w="863" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="49B02EFF" w14:textId="77777777" w:rsidR="00CA722F" w:rsidRPr="009B606C" w:rsidRDefault="00CA722F" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3727,337 +3122,72 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0707D2D8" w14:textId="77777777" w:rsidR="00CA722F" w:rsidRPr="009B606C" w:rsidRDefault="00CA722F" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2042-2010 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
+            <w:tcW w:w="864" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="523052A7" w14:textId="3398214A" w:rsidR="00CA722F" w:rsidRPr="009B606C" w:rsidRDefault="00CA722F" w:rsidP="00F20749">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00001C29" w:rsidRPr="00AA7F9D" w14:paraId="3DFC05C5" w14:textId="77777777" w:rsidTr="00CA722F">
-[...265 lines deleted...]
-      <w:tr w:rsidR="00001C29" w:rsidRPr="00AA7F9D" w14:paraId="2941FBA7" w14:textId="77777777" w:rsidTr="00CA722F">
+      <w:tr w:rsidR="00001C29" w:rsidRPr="00AA7F9D" w14:paraId="2941FBA7" w14:textId="77777777" w:rsidTr="008D644C">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="4" w:type="pct"/>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="184" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0549DAE8" w14:textId="77777777" w:rsidR="00001C29" w:rsidRDefault="00001C29" w:rsidP="00001C29">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
@@ -4342,51 +3472,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ: 5-400 кПа</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BB85D44" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00001C29">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="pct"/>
+            <w:tcW w:w="863" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0ADEC5D5" w14:textId="0868434C" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00001C29">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Фактические значения</w:t>
@@ -4415,91 +3545,92 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 19912-2012 п.5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18559206" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00001C29">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
+            <w:tcW w:w="864" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D575F23" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00001C29">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Войкова, 7, 247210, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25CFA036" w14:textId="3BE980CE" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00001C29">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B606C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>г. Жлобин, Гомельская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00001C29" w:rsidRPr="00AA7F9D" w14:paraId="7812275D" w14:textId="77777777" w:rsidTr="00CA722F">
+      <w:tr w:rsidR="00001C29" w:rsidRPr="00AA7F9D" w14:paraId="7812275D" w14:textId="77777777" w:rsidTr="008D644C">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="4" w:type="pct"/>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="184" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="63600CCF" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="009B606C" w:rsidRDefault="00001C29" w:rsidP="00001C29">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
@@ -4605,51 +3736,51 @@
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5AA2DC6B" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="00F95ACD" w:rsidRDefault="00001C29" w:rsidP="00001C29">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="pct"/>
+            <w:tcW w:w="863" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="34EEC99E" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="00F95ACD" w:rsidRDefault="00001C29" w:rsidP="00001C29">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4658,112 +3789,91 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47B97695" w14:textId="77777777" w:rsidR="00001C29" w:rsidRPr="00F95ACD" w:rsidRDefault="00001C29" w:rsidP="00001C29">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="pct"/>
+            <w:tcW w:w="864" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31071735" w14:textId="73019B99" w:rsidR="00001C29" w:rsidRPr="00F95ACD" w:rsidRDefault="00001C29" w:rsidP="00001C29">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01FAAD02" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+    <w:p w14:paraId="01FAAD02" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="008D644C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="585A2EBA" w14:textId="77777777" w:rsidR="0056070B" w:rsidRDefault="0056070B" w:rsidP="00C35CF2"/>
-[...24 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidSect="00306EC9">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="26B1A051" w14:textId="77777777" w:rsidR="008A42BC" w:rsidRDefault="008A42BC" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="08DD3E97" w14:textId="77777777" w:rsidR="008A42BC" w:rsidRDefault="008A42BC" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -4828,154 +3938,136 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="10D1EC50" w14:textId="62A42210" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+        <w:p w14:paraId="10D1EC50" w14:textId="7E9864EB" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="008D644C" w:rsidP="00222A33">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602CC3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>1</w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve"> Приложени</w:t>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>я</w:t>
+            <w:t xml:space="preserve"> 14.11.2025</w:t>
           </w:r>
-          <w:r w:rsidRPr="00BF5CCF">
-[...31 lines deleted...]
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r w:rsidR="00222A33" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="606363C5" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
@@ -5145,173 +4237,119 @@
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="36E1A8D4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7AF49EE3" w14:textId="47F04978" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="158054DE" w14:textId="1C4DB1D4" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="008D644C" w:rsidP="00466E8F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
+              <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r w:rsidRPr="008D644C">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
+            <w:t>Часть № 1. Дата принятия решения по аккредитации:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t xml:space="preserve"> 14.11.2025</w:t>
           </w:r>
-          <w:r w:rsidRPr="00BF5CCF">
-[...66 lines deleted...]
-          </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -5479,394 +4517,296 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="639EBF48" w14:textId="77777777" w:rsidR="008A42BC" w:rsidRDefault="008A42BC" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="612C3019" w14:textId="77777777" w:rsidR="008A42BC" w:rsidRDefault="008A42BC" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14575" w:type="dxa"/>
+      <w:tblW w:w="14454" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="833"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2247"/>
+      <w:gridCol w:w="12328"/>
+      <w:gridCol w:w="2126"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008C6194" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="00CA722F">
+    <w:tr w:rsidR="008D644C" w:rsidRPr="008D644C" w14:paraId="66A3E313" w14:textId="77777777" w:rsidTr="008D644C">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="833" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="12328" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="11B6B75F" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="1D40078B" w14:textId="7464CF4C" w:rsidR="008D644C" w:rsidRPr="008D644C" w:rsidRDefault="008D644C" w:rsidP="008D644C">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C06E26">
+          <w:r w:rsidRPr="008D644C">
             <w:rPr>
-              <w:noProof/>
-              <w:lang w:eastAsia="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
-            <w:drawing>
-[...46 lines deleted...]
-            </w:drawing>
+            <w:t>Открыто</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">   </w:t>
+            <w:t>е</w:t>
           </w:r>
-        </w:p>
-[...11 lines deleted...]
-            <w:pStyle w:val="a7"/>
+          <w:r w:rsidRPr="008D644C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
-          </w:pPr>
-[...20 lines deleted...]
-            <w:t>писани</w:t>
+            <w:t xml:space="preserve"> акционерно</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>е</w:t>
           </w:r>
-          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
+          <w:r w:rsidRPr="008D644C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve"> области аккредитации </w:t>
+            <w:t xml:space="preserve"> обществ</w:t>
           </w:r>
-          <w:bookmarkStart w:id="1" w:name="_Hlk212714126"/>
-          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">по состоянию на </w:t>
+            <w:t xml:space="preserve">о </w:t>
           </w:r>
-          <w:sdt>
-[...31 lines deleted...]
-          <w:bookmarkEnd w:id="1"/>
+          <w:r w:rsidRPr="008D644C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>по комплексному проектированию объектов жилищно-гражданского назначения «Институт «</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="008D644C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Гомельгражданпроект</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="008D644C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>»</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008D644C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="008D644C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>грунтов</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>ая</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008D644C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> лаборатори</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>я</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008D644C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Жлобинской архитектурно-конструкторской мастерской</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2247" w:type="dxa"/>
+          <w:tcW w:w="2126" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4D78B5E1" w14:textId="51FE50B7" w:rsidR="008C6194" w:rsidRPr="00B27AF2" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="3C6E1838" w14:textId="3AAC6227" w:rsidR="008D644C" w:rsidRPr="008D644C" w:rsidRDefault="008D644C" w:rsidP="008D644C">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00EA2747">
+          <w:r w:rsidRPr="008D644C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>BY/112</w:t>
-[...8 lines deleted...]
-            <w:t xml:space="preserve"> 2.5251</w:t>
+            <w:t>BY/112 2.5251</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
-[...18 lines deleted...]
-  <w:p w14:paraId="7B2A4618" w14:textId="7E4BD34F" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+  <w:p w14:paraId="7B2A4618" w14:textId="302E6110" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
-    <w:r w:rsidRPr="00C06E26">
-[...52 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -7282,50 +6222,51 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="111"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00001C29"/>
     <w:rsid w:val="00022A72"/>
@@ -7359,128 +6300,132 @@
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00346974"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00437E07"/>
+    <w:rsid w:val="00466E8F"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00551046"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
+    <w:rsid w:val="008D644C"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00921A42"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
+    <w:rsid w:val="0098583D"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009B606C"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B27AF2"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BD6EE4"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CA722F"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
@@ -9190,60 +8135,60 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -9518,70 +8463,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1986</Characters>
+  <Pages>2</Pages>
+  <Words>264</Words>
+  <Characters>1509</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2330</CharactersWithSpaces>
+  <CharactersWithSpaces>1770</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>