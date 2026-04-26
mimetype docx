--- v0 (2025-12-03)
+++ v1 (2026-04-26)
@@ -1,12966 +1,10644 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="6454" w:type="pct"/>
-        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="af3"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="13085"/>
+        <w:gridCol w:w="14570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00252434" w:rsidRPr="00297507" w14:paraId="6CBDB775" w14:textId="77777777" w:rsidTr="00300FEB">
-[...4 lines deleted...]
-          <w:p w14:paraId="76D03465" w14:textId="77777777" w:rsidR="00257C00" w:rsidRPr="00297507" w:rsidRDefault="00252434" w:rsidP="00252434">
+      <w:tr w:rsidR="005C1339" w:rsidRPr="00131F6F" w14:paraId="61DF6AF2" w14:textId="77777777" w:rsidTr="00101DD1">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14570" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1031CF03" w14:textId="7DB5E85C" w:rsidR="005C1339" w:rsidRPr="00131F6F" w:rsidRDefault="005C1339" w:rsidP="005C1339">
             <w:pPr>
               <w:pStyle w:val="38"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:ind w:left="10815"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00297507">
-[...425 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21EFA8A0" w14:textId="77777777" w:rsidR="000D397C" w:rsidRPr="00297507" w:rsidRDefault="000D397C" w:rsidP="000D397C">
+    <w:p w14:paraId="54050222" w14:textId="1AF2DC67" w:rsidR="00A70CA6" w:rsidRPr="00101DD1" w:rsidRDefault="009E2466" w:rsidP="00A70CA6">
       <w:pPr>
-        <w:pStyle w:val="af6"/>
-[...3 lines deleted...]
-        <w:ind w:left="4820"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297507">
+      <w:r w:rsidRPr="00101DD1">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...21 lines deleted...]
-        <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>ОПИСАНИ</w:t>
       </w:r>
-      <w:r w:rsidR="00F71C7C" w:rsidRPr="00297507">
+      <w:r w:rsidR="009910C0" w:rsidRPr="00101DD1">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>от</w:t>
+        <w:t>Е</w:t>
       </w:r>
-      <w:r w:rsidR="00F71C7C" w:rsidRPr="00297507">
+      <w:r w:rsidRPr="00101DD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE7227">
+      <w:r w:rsidR="000A773D" w:rsidRPr="00101DD1">
         <w:rPr>
-          <w:rStyle w:val="PlaceholderText"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>14</w:t>
+        <w:t>ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
-      <w:r w:rsidR="00297507" w:rsidRPr="00297507">
+      <w:r w:rsidR="00FC4840">
         <w:rPr>
-          <w:rStyle w:val="PlaceholderText"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F4951">
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="658DCBC4" w14:textId="0D718DC7" w:rsidR="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="PlaceholderText"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>ноября</w:t>
-[...20 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10314" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="af3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="384"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="827"/>
+        <w:gridCol w:w="2145"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2516"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00205757" w14:paraId="10121CAC" w14:textId="77777777" w:rsidTr="008B4081">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5845C4" w14:textId="2CA1623A" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2145" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31792002" w14:textId="46421121" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECDC239" w14:textId="6F97F275" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Код </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A0C1DA" w14:textId="333D59AE" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование характеристики (показатель, параметры)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60398410" w14:textId="53A646B2" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF2F661" w14:textId="77777777" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обозначение </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="198C38AD" w14:textId="7FE2A74C" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3366F6AD" w14:textId="35391A6D" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Место(а) осуществления деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6AF38086" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00DF6F66">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="af3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="839"/>
+        <w:gridCol w:w="2119"/>
+        <w:gridCol w:w="2508"/>
+        <w:gridCol w:w="2184"/>
         <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="20"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="299"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2516"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00297507" w:rsidRPr="00297507" w14:paraId="75F8A4E0" w14:textId="77777777" w:rsidTr="00297507">
+      <w:tr w:rsidR="0023141F" w14:paraId="470753EC" w14:textId="77777777" w:rsidTr="00A81421">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...2 lines deleted...]
-          <w:jc w:val="center"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10015" w:type="dxa"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="08B3D4D5" w14:textId="77777777" w:rsidR="00F71C7C" w:rsidRPr="00297507" w:rsidRDefault="00297507" w:rsidP="00297507">
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="076E1F03" w14:textId="14D9A198" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00297507">
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>«Витебскэнерго»</w:t>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A86AD7" w14:textId="7C18F4B2" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26178F27" w14:textId="64703E82" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DB84DC" w14:textId="411AE628" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3084E6E1" w14:textId="3FFC59B5" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="759A226C" w14:textId="4F0A520A" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35277D86" w14:textId="59FA28F1" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00297507" w:rsidRPr="00297507" w14:paraId="701A44F1" w14:textId="77777777" w:rsidTr="00297507">
-[...609 lines deleted...]
-          <w:p w14:paraId="6310CDB0" w14:textId="77777777" w:rsidR="004154B2" w:rsidRPr="00297507" w:rsidRDefault="004154B2" w:rsidP="00691EB4">
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="2F1574A3" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="136C0F11" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-24"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>1.1</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="16AFC463" w14:textId="77777777" w:rsidR="004154B2" w:rsidRPr="00297507" w:rsidRDefault="004154B2" w:rsidP="00691EB4">
+              <w:t>1.1*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07A4E7AA" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...6 lines deleted...]
-            <w:tcW w:w="1614" w:type="dxa"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="700DCF92" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="005D0DAD">
+          <w:p w14:paraId="338AC5FC" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="6708"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Резервуары для хранения не</w:t>
-[...50 lines deleted...]
-          <w:p w14:paraId="4059D123" w14:textId="77777777" w:rsidR="004154B2" w:rsidRPr="00297507" w:rsidRDefault="004154B2" w:rsidP="0030294B">
+              <w:t>Резервуары для хранения нефти, нефтепродуктов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C5815AF" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDA20F9" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50B907E0" w14:textId="77777777" w:rsidR="004154B2" w:rsidRPr="00297507" w:rsidRDefault="004154B2" w:rsidP="0030294B">
+          <w:p w14:paraId="642FD4C9" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6570063F" w14:textId="77777777" w:rsidR="004154B2" w:rsidRPr="00297507" w:rsidRDefault="004154B2" w:rsidP="0030294B">
-[...18 lines deleted...]
-          <w:p w14:paraId="15AC91FB" w14:textId="77777777" w:rsidR="004154B2" w:rsidRPr="00297507" w:rsidRDefault="00691EB4" w:rsidP="0030294B">
+          <w:p w14:paraId="3A44CBDE" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A030541" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ультразвуковой</w:t>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve">Ультразвуковой </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00ED471D" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">метод, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29CDD55D" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1868FDA9" w14:textId="77777777" w:rsidR="004154B2" w:rsidRPr="00297507" w:rsidRDefault="00691EB4" w:rsidP="0030294B">
-[...62 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7C4DCFB3" w14:textId="587F229B" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
               <w:t>-сварные соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="54B137E6" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="00C41C50">
+          <w:p w14:paraId="205F8723" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 380-2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DBA64AC" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="00C41C50">
+          <w:p w14:paraId="0BD01E63" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 5264-80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62B4E676" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="00C41C50">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff"/>
+          <w:p w14:paraId="4A2A792E" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
               <w:ind w:left="-1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 1050-2013</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50FA1DC0" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="00C41C50">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff"/>
+          <w:p w14:paraId="5A77C2E9" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
               <w:ind w:left="-1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 14771-76</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26542345" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="00C41C50">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff"/>
+          <w:p w14:paraId="3F7D3F62" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
               <w:ind w:left="-1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 8713-79</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04D9E3B7" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="00C41C50">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff"/>
+          <w:p w14:paraId="42F56B2B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
               <w:ind w:left="-1"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23829-85</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36018832" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="00C41C50">
+          <w:p w14:paraId="5C1D1EEB" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 28193-89</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73D2C026" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="00C41C50">
+          <w:p w14:paraId="64381674" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30242-97</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="772277C6" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="00C41C50">
+          <w:p w14:paraId="56C24E5C" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ISO 6520-1-2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0059DE72" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="00C41C50">
+          <w:p w14:paraId="774500AD" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ ЕН 12062-2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12B7641A" w14:textId="77777777" w:rsidR="000D4CBB" w:rsidRPr="00297507" w:rsidRDefault="000D4CBB" w:rsidP="00C41C50">
+          <w:p w14:paraId="2D37E436" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2634-2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20880520" w14:textId="77777777" w:rsidR="003A3E86" w:rsidRPr="00297507" w:rsidRDefault="003A3E86" w:rsidP="003A3E86">
+          <w:p w14:paraId="543AACBB" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТП 09.110.23.511-08</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D397001" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="00C41C50">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff"/>
+          <w:p w14:paraId="6A0155DA" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 054-2007</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F8A9813" w14:textId="77777777" w:rsidR="004154B2" w:rsidRPr="00297507" w:rsidRDefault="004154B2" w:rsidP="001F31A6">
-[...1 lines deleted...]
-              <w:pStyle w:val="aff"/>
+          <w:p w14:paraId="504776D1" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Правила по обеспеч</w:t>
-[...88 lines deleted...]
-              <w:pStyle w:val="aff"/>
+              <w:t xml:space="preserve">Правила по обеспечению промышленной безопасности оборудования, работающего под </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>избыточным давлением.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60A61BF9" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Утв. Постановление МЧС РБ от </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="000D4CBB" w:rsidRPr="00297507">
+            <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27..</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="000D4CBB" w:rsidRPr="00297507">
-[...37 lines deleted...]
-              <w:pStyle w:val="aff"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12.2022 №84</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8BF672" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ТНПА и другая док</w:t>
-[...18 lines deleted...]
-              <w:pStyle w:val="aff"/>
+              <w:t>ТНПА и другая документация</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5025EDE1" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="177A6F33" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A23A149" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EF517A" w14:textId="3D9321B6" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="3E72A385" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F08ADB3" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1.2*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="717D0FC2" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65D27B30" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFC9262" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="668871B9" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56CCC810" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7FA1EC" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ультразвуковая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A739ACD" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10066991" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0923EFAC" w14:textId="610C90E7" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:t>-основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42AE5581" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...24 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="3A1FD4B8" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 14127-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3512FC4C" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3465BF8F" w14:textId="0F9F1AD6" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00297507" w:rsidRPr="00297507" w14:paraId="21363199" w14:textId="77777777" w:rsidTr="00297507">
-[...21 lines deleted...]
-          <w:p w14:paraId="4F427645" w14:textId="77777777" w:rsidR="003D71F3" w:rsidRPr="00297507" w:rsidRDefault="003D71F3" w:rsidP="00691EB4">
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="60CF2A5B" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1180D1B1" w14:textId="723078C6" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t>1.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="15F91B77" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48962D47" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4453E59E" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="109F657F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="619CBCA8" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Капиллярный, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54FE6633" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>цветной метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EA3A551" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E0574A1" w14:textId="2709F8C2" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>1.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004154B2" w:rsidRPr="00297507">
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="425826DF" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD7FF72" w14:textId="4498E645" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6F885C" w14:textId="65D533B2" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="74BE4DEF" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C02ACA8" w14:textId="38C6BCF5" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...11 lines deleted...]
-            <w:pPr>
+              <w:t>1.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA68005" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4BDF51" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...12 lines deleted...]
-          <w:p w14:paraId="386D9E73" w14:textId="77777777" w:rsidR="003D71F3" w:rsidRPr="00297507" w:rsidRDefault="003D71F3" w:rsidP="004F531B">
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68C2F7DF" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="278A3B9A" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAC10DD" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Оптический контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="560FA282" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- визуальный метод;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30DA4638" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- внешний осмотр и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C4A8E3" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>измерения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="538FDE6F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
-              <w:jc w:val="both"/>
-[...150 lines deleted...]
-              </w:rPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D1D391D" w14:textId="51553D96" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>-основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3DF023F9" w14:textId="77777777" w:rsidR="003D71F3" w:rsidRPr="00297507" w:rsidRDefault="003D71F3" w:rsidP="0057113E">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+          <w:p w14:paraId="65251A40" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="4E288799" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03E6C5D6" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6CE7E2" w14:textId="474060A2" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C08B2BF" w14:textId="2C1100AD" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00297507" w:rsidRPr="00297507" w14:paraId="24ECD15E" w14:textId="77777777" w:rsidTr="00297507">
-[...22 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="6A32459D" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAA36AE" w14:textId="0BC8020B" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t>1.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03007733" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="130315A6" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="786236E0" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43E985AA" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE02AB4" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Измерение твердости: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34D33AFF" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="268B0901" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EE51FF7" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-основной металл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77080DD6" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="003F4951" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70B9B60E" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B72570" w:rsidRPr="00297507">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8A2C20" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CB96FA" w14:textId="0B07B30C" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4187-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="276BB602" w14:textId="2353C185" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="370E9BDF" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DAF600" w14:textId="2A076AC3" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004154B2" w:rsidRPr="00297507">
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="68FE6052" w14:textId="77777777" w:rsidR="003D71F3" w:rsidRPr="00297507" w:rsidRDefault="003D71F3" w:rsidP="004F531B">
+              <w:t>2.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="799775BB" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
-              <w:jc w:val="both"/>
-[...244 lines deleted...]
-          <w:p w14:paraId="36176E91" w14:textId="77777777" w:rsidR="004137EE" w:rsidRPr="00297507" w:rsidRDefault="004137EE" w:rsidP="004F531B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оборудование, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="428C7E4B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
-              <w:jc w:val="both"/>
-[...203 lines deleted...]
-          <w:p w14:paraId="092B29E9" w14:textId="77777777" w:rsidR="004137EE" w:rsidRPr="00297507" w:rsidRDefault="004137EE" w:rsidP="0030294B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">работающее под </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22D5EAB9" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>-сварные соединения;</w:t>
-[...141 lines deleted...]
-          <w:p w14:paraId="2C322571" w14:textId="77777777" w:rsidR="0080149D" w:rsidRPr="00297507" w:rsidRDefault="0080149D" w:rsidP="004F531B">
+              <w:t xml:space="preserve">избыточным </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="039A8F21" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
-              <w:jc w:val="both"/>
-[...438 lines deleted...]
-          <w:p w14:paraId="6EC07643" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="005D0DAD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>давлением:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B71A93F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00297507">
-[...7 lines deleted...]
-          <w:p w14:paraId="6885D37C" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="005D0DAD">
+          </w:p>
+          <w:p w14:paraId="3276C1EF" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>р</w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="710F32A8" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="005D0DAD">
+              <w:t xml:space="preserve">-паровые и водогрейные котлы, трубопроводы в пределах котла, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>гибы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> трубопроводов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10FAC4D2" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00297507">
-[...7 lines deleted...]
-          <w:p w14:paraId="6F174579" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="005D0DAD">
+          </w:p>
+          <w:p w14:paraId="7F5D5B57" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>давл</w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="6AD12944" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="005D0DAD">
+              <w:t>-трубопроводы пара и горячей воды, тепловые сети;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B861B81" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75290EB6" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="005D0DAD">
+          <w:p w14:paraId="22DA0A4B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>-паровые и в</w:t>
-[...72 lines deleted...]
-          <w:p w14:paraId="43264372" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="005D0DAD">
+              <w:t>-сосуды, работающие под давлением</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="731C2FE5" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C99E56" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ECC20D5" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B66527D" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0814722F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ультразвуковой </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="136D30A5" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">метод, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EEFECED" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="356128C6" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B660440" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43BE00AA" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-основной металл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F774746" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2C4582" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 380-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C737E92" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5264-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15CB61B6" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 1050-2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36703F36" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 14771-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B35C806" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 16037-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="294733A5" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 20700-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B9513E3" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23829-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1128C83B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28193-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64962DF6" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30242-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="706E2ED9" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 34347-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E083E08" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D4094D8" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6520-1-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="219AF771" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 12062-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51135CC7" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EDB1701" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СП 4.02.01-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="660E83F6" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55E96548" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 34.17.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75DF7117" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 34.17.401</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18027BD0" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 34.17.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3254A92A" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 34.17.403</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74EA787C" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 34.17.415</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="621D3125" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 34.17.417</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14F33B46" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 34.26.608</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5235B64F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 09110.17.309</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719FD248" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 09110.17.400</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B530F57" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 09110.17.432</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C8047C2" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>СТП 33240.17.401</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="404DBE6F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 33240.17.418-21 СТП 33240.17.429</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="018F83D1" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 33240.38.502-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79C09415" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BFDDB72" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 049-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04D88680" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 050-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01AC8723" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 051-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52C90AC0" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 052-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05AE5B12" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 053-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CE87A90" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 054-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DB2A28E" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5912FCEC" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Правила по обеспечению промышленной безопасности оборудования, работающего под избыточным давлением.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="487DD3AF" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Утв. Постановление МЧС РБ от </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12.2022 №84</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E2EB446" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DF6154E" w14:textId="3F645949" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другая документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A892D88" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="449C391D" w14:textId="6BA476DF" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17410-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3847D6F7" w14:textId="5F33C888" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="03522E4B" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18DEE38B" w14:textId="1F713942" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39CC1620" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55AE5059" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B4D4917" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6579A02A" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF9BA43" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ультразвуковая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D6BA469" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="358F2497" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F7B8388" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5071C79B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-основной металл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06026399" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="24B38D1F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38035EEC" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 14127-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17399C01" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18229F9E" w14:textId="0588457F" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="0C93415A" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A56F9E" w14:textId="745D66DD" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="52B7D6B7" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E40120A" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B00D6E2" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71B50DE8" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A40805B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Капиллярный, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0788FE40" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>цветной метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D8E92E6" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51A65D7E" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E37EE8" w14:textId="4019F8A3" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37886D6A" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07DA3AE7" w14:textId="7BFA751C" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1256A8" w14:textId="57DEC019" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="6A6BBCA2" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3EEF6E" w14:textId="526BB253" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B741D56" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A4FD70" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C9B58A7" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="409645EF" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA4C387" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Оптический контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01EDE91D" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- визуальный метод;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F14B390" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- внешний осмотр и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78394D5D" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>измерения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4959E684" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18ED2801" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="2DF63279" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="005D0DAD">
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>- сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D245DDE" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6005A58F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53AD4094" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5731EDA1" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31762D7A" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3893619B" w14:textId="1DBB820E" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09144A1C" w14:textId="308211F2" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="6A797A16" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C0C722" w14:textId="3D7919AB" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA43194" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DA9301" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01467E0F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="520EC684" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="085EC01F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Измерение твердости: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35FD215B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AF578F6" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="462E4FE1" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BE2A84C" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="615F2620" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A469483" w14:textId="79BB54C2" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4187-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20BC14DF" w14:textId="08F72E49" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="12FB94C2" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DAFF46" w14:textId="1B9A98EA" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E91849" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6708"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Грузоподъемные краны (мостовые, козловые, стреловые самоходные)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="307FEBA9" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5562BD" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FB9CBAB" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75C7453F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="368073F5" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B871D4" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ультразвуковой </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56F3BA3D" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">метод, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F3CA979" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="353E75B4" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78ED555E" w14:textId="38363FB3" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:t>- сварные соединения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1436908B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 380-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C53E829" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5264-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09FE2133" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 1050-2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="754C4CC2" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 14771-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B29A744" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 16037-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="580287AF" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 20700-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="741C3650" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 22827-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="795C90EC" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 34443-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F30A34B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23829-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37F5744D" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 30242-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E7B71C8" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 34589-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C8EE42" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77692354" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6520-1-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="177D470D" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 12062-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C1B892D" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="076A59D2" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 34.17.415</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="160471EF" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43938A7B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 054-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E34746B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 45-1.03-103-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D62D749" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23E9B7A8" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила по обеспечению промышленной безопасности грузоподъёмных кранов. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58375AFB" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Утв. Постановление МЧС РБ от 22.12.2018 №66 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EAA3CCD" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43EB7AB6" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Методические рекомендации по проведению технического диагностирования грузоподъемных кранов с истекшим сроком службы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BCF63B8" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Утв. Приказ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Проматомнадзора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 30.12.2005 №145</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E316E40" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другая документация</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="695F5002" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="088D56DD" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="314A129C" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01B8B89A" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43F0EF69" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="485D15C6" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D1D5727" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A53C00" w14:textId="72F50FD4" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="59D86461" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="550BF746" w14:textId="361918AF" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="471A13EB" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD4BD8C" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B78AB1B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E7AEFE4" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F48FF67" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ультразвуковая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E7AEF08" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D30CCDE" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="243014A7" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D51EFA5" w14:textId="07C217B8" w:rsidR="00E579BF" w:rsidRPr="00E579BF" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B636369" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="663CDF3B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 14127-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EE97E26" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E994AD2" w14:textId="3E6D22F0" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="52B58A11" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="071F7C26" w14:textId="484CD1A5" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEA6A63" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46138068" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7531EAF9" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050034BB" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17104074" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Капиллярный, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65856E7E" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>цветной метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75EDBFA0" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73F39876" w14:textId="5B2A483E" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="632CDF5A" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B815C88" w14:textId="12F91533" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC7A945" w14:textId="55EB971C" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="002B9610" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53773402" w14:textId="78AF0537" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F13058C" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D67F7F4" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48A037E9" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C89703" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="458DD19E" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Оптический контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CAF6A6B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-визуальный метод;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20928AC7" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-внешний осмотр и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30E2AA2B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>измерения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6EF40D" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>-трубопроводы пара и горячей воды, тепловые сети;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="58FB1F6D" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="005D0DAD">
+              <w:t>-сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25562F0D" w14:textId="7DE3C3B6" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7657BAD8" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="621A8C57" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F86C7B0" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA7E85B" w14:textId="60A77BDC" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A89B683" w14:textId="4A10EA62" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="2C83F500" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F0F947" w14:textId="1447875C" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="17207F22" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6708"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Подъёмники автомобильные гидравлические</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7197BE8E" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54BA035B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F1FA940" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CACEB5E" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65763C68" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CE5D60" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ультразвуковая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57E0F8D3" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CB6A565" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F84511" w14:textId="7FFBE742" w:rsidR="00E579BF" w:rsidRPr="00E579BF" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="667E4423" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA8C681" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 14127-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1508DDF1" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10371742" w14:textId="1917F159" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="7DF23342" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="559A10A4" w14:textId="1BD41968" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="127D3D1F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DF7CC1" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42C1C703" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="699E840F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFCA232" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Капиллярный, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CE7256A" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>цветной метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CCF0F06" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="013D1D54" w14:textId="3C14AB49" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="209AC5E2" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA62293" w14:textId="7D453285" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8964F1" w14:textId="469291DD" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="25437379" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="283F21CC" w14:textId="62B013A6" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19005745" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EEA08C" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3891DB26" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D20A278" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9114CC" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Оптический контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ED7C7B4" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-визуальный метод;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="271505F4" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-внешний осмотр и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C923901" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>измерения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B406922" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="34F17FC6" w14:textId="77777777" w:rsidR="00C41C50" w:rsidRPr="00297507" w:rsidRDefault="00C41C50" w:rsidP="005D0DAD">
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2805BC79" w14:textId="633BE6C5" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1C307D" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4E5692" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="775BE744" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="777D3700" w14:textId="1BC41FCE" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B3E421" w14:textId="16CBE888" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="35E15038" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F67D83" w14:textId="0795FF0E" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="206662AD" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Технологическое оборудование ТЭС (турбины, генераторы, насосы и др.), </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B39D19F" w14:textId="12E44F3B" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>технологические трубопроводы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC04FBE" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BC00689" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10C79FCC" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="042BA219" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="554A097C" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ультразвуковой </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="145AB29D" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">метод, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7682FF55" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F64AB0" w14:textId="6EE9A489" w:rsidR="00E579BF" w:rsidRPr="00E579BF" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- сварные соединения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F332C1" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 380-2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69EEC0BF" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5264-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="076546CB" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 1050-2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53599756" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 14771-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F0FA3EC" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 16037-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06105ADF" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 20700-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C7AD116" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="-1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23829-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EB41C0C" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 28193-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EA4D724" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30242-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44DE77AA" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 34347-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25A18AB4" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6520-1-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4152DBFB" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 12062-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CDF5B1" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 34.17.401</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5257420B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 34.17.402</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788D896B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 34.17.403</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68DDBD83" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 34.17.415</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DBC3D4F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 34.17.417</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5988B6B2" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 34.39.501</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CD5B0F0" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 09110.17.309</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CF1E511" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 09110.17.400</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46ED9D02" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:left="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 09110.17.430</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24AD3BC8" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 33240.17.418-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24DB2A45" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 054-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06F15EE7" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила по обеспечению промышленной безопасности при эксплуатации технологических трубопроводов. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74D2827B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Утв. Постановление МЧС РБ от 23.04.2020 №21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AE49C39" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Правила по обеспечению промышленной безопасности оборудования, работающего под избыточным давлением.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F4A1425" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Утв. Постановление МЧС РБ от </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12.2022 №84</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B9BFEDB" w14:textId="17F39654" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другая документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DAC18B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="aff0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A8CE4E2" w14:textId="413FF811" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17410-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A359D53" w14:textId="458A2137" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="7ACBF006" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F09A838" w14:textId="4E1C86B5" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10875459" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3768A220" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44206D55" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BB924E" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0F2933" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ультразвуковая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FAC62C3" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1355DFDC" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60E8881C" w14:textId="25D81D52" w:rsidR="00E579BF" w:rsidRPr="00E579BF" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:pStyle w:val="af6"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53BA88D7" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A525945" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ EN 14127-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="362084CF" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1893D7D6" w14:textId="5F2913C5" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="6C4F777E" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27FC0FF1" w14:textId="5437842E" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFC50EB" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D6C9ED" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B0D748B" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69B8FBF8" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3CE49E" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Капиллярный, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="111B5F70" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>цветной метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="599562A5" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78A74690" w14:textId="1459FC21" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="444AEA9D" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09175CE2" w14:textId="4AAE7329" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60530764" w14:textId="45E84FC5" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="3F2508D6" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A9A08C" w14:textId="2184DB3D" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E80E424" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DB89DB" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0144501C" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71BD13A5" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C1E278" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Оптический контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D19DF96" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- визуальный метод;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34A33B59" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- внешний осмотр и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="752889DA" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>измерения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60D05490" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>-сосуды, раб</w:t>
-[...1338 lines deleted...]
-            </w:pPr>
+              <w:t>- сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA799CC" w14:textId="334905B5" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3B1581C7" w14:textId="77777777" w:rsidR="00641081" w:rsidRPr="00297507" w:rsidRDefault="00641081" w:rsidP="00F260D9">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+          <w:p w14:paraId="21C426DD" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...28 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="136CD217" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50C46DF5" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D13BA95" w14:textId="1ABB3349" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E9DF36" w14:textId="7C492549" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00297507" w:rsidRPr="00297507" w14:paraId="1B764FA8" w14:textId="77777777" w:rsidTr="00297507">
-[...21 lines deleted...]
-          <w:p w14:paraId="7179BE12" w14:textId="77777777" w:rsidR="00641081" w:rsidRPr="00297507" w:rsidRDefault="00641081" w:rsidP="00691EB4">
+      <w:tr w:rsidR="00E579BF" w:rsidRPr="005C1339" w14:paraId="0A53C9B7" w14:textId="77777777" w:rsidTr="00A81421">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A002F48" w14:textId="1AAB44D9" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2.3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00035A8D" w:rsidRPr="00297507">
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="2119" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="667DBFDC" w14:textId="77777777" w:rsidR="00641081" w:rsidRPr="00297507" w:rsidRDefault="00641081" w:rsidP="004F531B">
+          <w:p w14:paraId="5422B07A" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="377CFDB1" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="01363690" w14:textId="77777777" w:rsidR="00641081" w:rsidRPr="00297507" w:rsidRDefault="00641081" w:rsidP="0053291A">
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="511D465E" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>24.10/</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="17D7EB69" w14:textId="77777777" w:rsidR="00641081" w:rsidRPr="00297507" w:rsidRDefault="00641081" w:rsidP="0053291A">
+              <w:t>29.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51D9118F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00297507">
-[...100 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2184" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B216088" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Измерение твердости: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A81402F" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B8831CD" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00297507">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F83819B" w14:textId="42EB6083" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3BE4218F" w14:textId="77777777" w:rsidR="00641081" w:rsidRPr="00297507" w:rsidRDefault="00641081" w:rsidP="00F260D9">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+          <w:p w14:paraId="430FC4F1" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRPr="00BF56E6" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...654 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F031CC7" w14:textId="5AE24FAA" w:rsidR="00E579BF" w:rsidRPr="00297507" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00297507">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 4187-2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...5521 lines deleted...]
-              <w:t>МВИ.МН 4187-2011</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4573E638" w14:textId="63AEB31B" w:rsidR="00E579BF" w:rsidRPr="006F052B" w:rsidRDefault="00E579BF" w:rsidP="00E579BF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21140, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Новополоцк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F052B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, промзона, Витебская обл., Республика Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03CEF1C1" w14:textId="77777777" w:rsidR="00681791" w:rsidRPr="00297507" w:rsidRDefault="00681791" w:rsidP="00297507">
+    <w:p w14:paraId="73147136" w14:textId="77777777" w:rsidR="00E579BF" w:rsidRDefault="00E579BF" w:rsidP="0032226B"/>
+    <w:p w14:paraId="7B387CF0" w14:textId="4E60CFE5" w:rsidR="0032226B" w:rsidRDefault="0032226B" w:rsidP="0032226B">
       <w:pPr>
-        <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00297507">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Примечание: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351D28FE" w14:textId="77777777" w:rsidR="00681791" w:rsidRPr="00297507" w:rsidRDefault="00681791" w:rsidP="00297507">
+    <w:p w14:paraId="7CEBD720" w14:textId="79E0710D" w:rsidR="008C6194" w:rsidRPr="00C35CF2" w:rsidRDefault="0032226B" w:rsidP="0032226B">
       <w:pPr>
-        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00297507">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>* – деятельность осуществляется непосредственно в ООС;</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>* – осуществление деятельности непосредственно в месте(ах) осуществления деятельности заявителя на аккредитацию (аккредитованного субъекта)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ABA74BC" w14:textId="77777777" w:rsidR="00297507" w:rsidRDefault="00297507" w:rsidP="00297507">
-[...150 lines deleted...]
-      <w:pgMar w:top="284" w:right="851" w:bottom="899" w:left="1134" w:header="289" w:footer="244" w:gutter="0"/>
+    <w:sectPr w:rsidR="008C6194" w:rsidRPr="00C35CF2" w:rsidSect="00306EC9">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51F2812A" w14:textId="77777777" w:rsidR="00C622D0" w:rsidRDefault="00C622D0" w:rsidP="0011070C">
+    <w:p w14:paraId="4596C6D5" w14:textId="77777777" w:rsidR="00BD7649" w:rsidRDefault="00BD7649" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B26C839" w14:textId="77777777" w:rsidR="00C622D0" w:rsidRDefault="00C622D0" w:rsidP="0011070C">
+    <w:p w14:paraId="4FD25E3C" w14:textId="77777777" w:rsidR="00BD7649" w:rsidRDefault="00BD7649" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRomanPSMT">
-[...7 lines deleted...]
-  </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...207 lines deleted...]
-  <w:p w14:paraId="1265DA71" w14:textId="77777777" w:rsidR="0025098E" w:rsidRPr="00DE411B" w:rsidRDefault="0025098E" w:rsidP="00DE411B">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="52CCB4EE" w14:textId="77777777" w:rsidR="00884E31" w:rsidRDefault="00884E31">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="4725" w:type="pct"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3836"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3385"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00297507" w:rsidRPr="00E36003" w14:paraId="50529907" w14:textId="77777777">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
-        <w:trHeight w:val="106"/>
+        <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3686" w:type="dxa"/>
-[...54 lines deleted...]
-          <w:tcW w:w="2266" w:type="dxa"/>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6EDE2DE1" w14:textId="77777777" w:rsidR="00297507" w:rsidRPr="006D33D8" w:rsidRDefault="003F4951" w:rsidP="00297507">
+        <w:p w14:paraId="10D1EC50" w14:textId="140D4DEF" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00884E31" w:rsidP="00222A33">
           <w:pPr>
-            <w:pStyle w:val="61"/>
-            <w:jc w:val="center"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...2 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:u w:val="single"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>14.11</w:t>
+            <w:t xml:space="preserve">Часть № </w:t>
           </w:r>
-          <w:r w:rsidR="00297507">
+          <w:r w:rsidRPr="00602CC3">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:u w:val="single"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>.2025</w:t>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>14.11.2025</w:t>
+          </w:r>
+          <w:r w:rsidR="00222A33" w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5C930A0C" w14:textId="77777777" w:rsidR="00297507" w:rsidRPr="00EC338F" w:rsidRDefault="00297507" w:rsidP="00297507">
+        <w:p w14:paraId="606363C5" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
-            <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00EC338F">
-[...7 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3253" w:type="dxa"/>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="465553495"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="496157032"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="5FF76AEF" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="36E1A8D4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="00016DBB">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="0FF54B33" w14:textId="77777777" w:rsidR="00297507" w:rsidRPr="00E36003" w:rsidRDefault="00297507" w:rsidP="00297507">
+        <w:p w14:paraId="7AF49EE3" w14:textId="1B3F968D" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00884E31" w:rsidP="00306EC9">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="2" w:name="_Hlk216168621"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602CC3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="2"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 14.11.2025</w:t>
+          </w:r>
+          <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="158054DE" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
-            <w:ind w:left="-94" w:right="-70"/>
-            <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E36003">
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">    Лист </w:t>
-[...59 lines deleted...]
-        </w:p>
+            <w:id w:val="-1803228776"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1769616900"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="7744796C" w14:textId="1F018242" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0BC56F8C" w14:textId="77777777" w:rsidR="0025098E" w:rsidRDefault="0025098E">
+  <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
+      <w:ind w:firstLine="0"/>
+      <w:rPr>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E893D74" w14:textId="77777777" w:rsidR="00C622D0" w:rsidRDefault="00C622D0" w:rsidP="0011070C">
+    <w:p w14:paraId="12095B8C" w14:textId="77777777" w:rsidR="00BD7649" w:rsidRDefault="00BD7649" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50FBDFE1" w14:textId="77777777" w:rsidR="00C622D0" w:rsidRDefault="00C622D0" w:rsidP="0011070C">
+    <w:p w14:paraId="6B63ECEA" w14:textId="77777777" w:rsidR="00BD7649" w:rsidRDefault="00BD7649" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...144 lines deleted...]
-  <w:p w14:paraId="7E2AF5ED" w14:textId="77777777" w:rsidR="0025098E" w:rsidRPr="001016E6" w:rsidRDefault="0025098E" w:rsidP="00056B79">
+  <w:p w14:paraId="5F22A2AB" w14:textId="77777777" w:rsidR="00884E31" w:rsidRDefault="00884E31">
     <w:pPr>
       <w:pStyle w:val="a7"/>
-      <w:ind w:firstLine="0"/>
-[...4 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9922" w:type="dxa"/>
-      <w:tblInd w:w="392" w:type="dxa"/>
+      <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="992"/>
-      <w:gridCol w:w="8930"/>
+      <w:gridCol w:w="833"/>
+      <w:gridCol w:w="11495"/>
+      <w:gridCol w:w="2268"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0025098E" w:rsidRPr="00F14CE5" w14:paraId="4BCEFFF1" w14:textId="77777777" w:rsidTr="00171AF7">
+    <w:tr w:rsidR="008C6194" w:rsidRPr="00884E31" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="00E40ACC">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="992" w:type="dxa"/>
+          <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2442B792" w14:textId="77777777" w:rsidR="0025098E" w:rsidRPr="00FE0A6D" w:rsidRDefault="0025098E" w:rsidP="00AE2A6C">
+        <w:p w14:paraId="11B6B75F" w14:textId="575ED17E" w:rsidR="008C6194" w:rsidRPr="00884E31" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
             <w:rPr>
-              <w:spacing w:val="-6"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007B3DDC">
+          <w:r w:rsidRPr="00884E31">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:pict w14:anchorId="1A19B47B">
-[...22 lines deleted...]
-            </w:pict>
+            <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="8930" w:type="dxa"/>
+          <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="nil"/>
             <w:left w:val="nil"/>
-            <w:right w:val="nil"/>
           </w:tcBorders>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2E8929AB" w14:textId="77777777" w:rsidR="0025098E" w:rsidRPr="007F4263" w:rsidRDefault="0025098E" w:rsidP="00AE2A6C">
+        <w:p w14:paraId="29A581FE" w14:textId="65595506" w:rsidR="008C6194" w:rsidRPr="00884E31" w:rsidRDefault="00787729" w:rsidP="008C6194">
           <w:pPr>
-            <w:pStyle w:val="af6"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
             <w:rPr>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007F4263">
+          <w:r w:rsidRPr="00884E31">
             <w:rPr>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>НАЦИОНАЛЬНАЯ СИСТЕМА АККРЕДИТАЦИИ РЕСПУБЛИКИ БЕЛАРУСЬ</w:t>
+            <w:t>О</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>писани</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5F103F7D" w14:textId="77777777" w:rsidR="0025098E" w:rsidRPr="007F4263" w:rsidRDefault="0025098E" w:rsidP="00AE2A6C">
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2268" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4D78B5E1" w14:textId="1FE340A4" w:rsidR="008C6194" w:rsidRPr="00884E31" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
-            <w:pStyle w:val="af6"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
             <w:rPr>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007F4263">
+          <w:r w:rsidRPr="00884E31">
             <w:rPr>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r w:rsidR="00205757" w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">РЕСПУБЛИКАНСКОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ </w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-        </w:p>
-[...2 lines deleted...]
-            <w:jc w:val="center"/>
+          <w:r w:rsidR="00584860" w:rsidRPr="00884E31">
             <w:rPr>
-              <w:spacing w:val="-6"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="007F4263">
+            <w:t>2.</w:t>
+          </w:r>
+          <w:r w:rsidR="00E579BF" w:rsidRPr="00884E31">
             <w:rPr>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
+            <w:t>5245</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5F3DB13E" w14:textId="77777777" w:rsidR="0025098E" w:rsidRPr="00EC23AC" w:rsidRDefault="0025098E" w:rsidP="00A20C34">
+  <w:p w14:paraId="143D9474" w14:textId="77777777" w:rsidR="00932E74" w:rsidRPr="00932E74" w:rsidRDefault="00932E74" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
-      <w:ind w:firstLine="0"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12044"/>
+      <w:gridCol w:w="2552"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00884E31" w:rsidRPr="00884E31" w14:paraId="4C2A1B6C" w14:textId="77777777" w:rsidTr="00884E31">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12044" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="361F08A0" w14:textId="46C8B81F" w:rsidR="00884E31" w:rsidRPr="00884E31" w:rsidRDefault="00884E31" w:rsidP="00884E31">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Витебско</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> республиканско</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> унитарно</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> предприяти</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> электроэнергетики «</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Витебскэнерго</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>»</w:t>
+          </w:r>
+          <w:bookmarkStart w:id="1" w:name="_Hlk216168479"/>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>производственн</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>ая</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> лаборатори</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>я</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> по контролю производства (лаборатори</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>я</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> металлов) филиала «Новополоцкая ТЭЦ» РУП «</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Витебскэнерго</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>»</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2552" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="5F9AAEA0" w14:textId="58CDCEC3" w:rsidR="00884E31" w:rsidRPr="00884E31" w:rsidRDefault="00884E31" w:rsidP="00884E31">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00884E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112 2.5245</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="1"/>
+  </w:tbl>
+  <w:p w14:paraId="7B2A4618" w14:textId="52EE78D5" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="11340"/>
+      </w:tabs>
+      <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...183 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13029,51 +10707,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18FF1A75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9E81A6C"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13142,140 +10820,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CED6627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CD67ABA"/>
     <w:lvl w:ilvl="0" w:tplc="8DD82E62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13345,142 +10934,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25A450DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EA6663E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13549,51 +11047,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27925453"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A126404"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13662,51 +11160,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A6105F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29B8CE3C"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13775,51 +11273,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38EF773D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E49E4212"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13888,51 +11386,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="442754F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DE8AABE"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14001,51 +11499,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55F71E7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1380523A"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1429"/>
         </w:tabs>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14141,256 +11639,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6469"/>
         </w:tabs>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7189"/>
         </w:tabs>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...204 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65EF5E97"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1F6E425C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="834" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -14459,233 +11752,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3918" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...181 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="713C6620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35F8D208"/>
     <w:lvl w:ilvl="0" w:tplc="8D2EB98C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14754,51 +11865,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="720E646C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F374406E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14894,1344 +12005,476 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...239 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="1" w16cid:durableId="118227526">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2111193609">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="2" w16cid:durableId="1407990886">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="403063399">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="3" w16cid:durableId="804740616">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1023631278">
+  <w:num w:numId="4" w16cid:durableId="1919289671">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1545555331">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1313411977">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="6" w16cid:durableId="2042171166">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="627862722">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="7" w16cid:durableId="1619095258">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="751777857">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="8" w16cid:durableId="1550410271">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1337611797">
-[...38 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="460614562">
+  <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1677001361">
-[...17 lines deleted...]
-  <w:num w:numId="28" w16cid:durableId="280454358">
+  <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1004287330">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="11" w16cid:durableId="1834106352">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="694035130">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="12" w16cid:durableId="1665088910">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="111"/>
-  <w:proofState w:grammar="clean"/>
-  <w:doNotTrackMoves/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...15 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
-    <w:rsid w:val="00000B24"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00020FE6"/>
+    <w:rsid w:val="00017C02"/>
     <w:rsid w:val="00022A72"/>
-    <w:rsid w:val="0002367D"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00057C42"/>
+    <w:rsid w:val="00024E49"/>
+    <w:rsid w:val="0003485E"/>
+    <w:rsid w:val="00045350"/>
     <w:rsid w:val="000643A6"/>
-    <w:rsid w:val="000661C8"/>
-[...26 lines deleted...]
-    <w:rsid w:val="000D3D4E"/>
+    <w:rsid w:val="00067FEC"/>
+    <w:rsid w:val="00090EA2"/>
+    <w:rsid w:val="000A773D"/>
     <w:rsid w:val="000D49BB"/>
-    <w:rsid w:val="000D4CBB"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00106AC2"/>
+    <w:rsid w:val="000E2802"/>
+    <w:rsid w:val="00101DD1"/>
     <w:rsid w:val="0011070C"/>
-    <w:rsid w:val="00110DD8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0011620E"/>
+    <w:rsid w:val="00116AD0"/>
+    <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
-    <w:rsid w:val="001219FE"/>
-[...23 lines deleted...]
-    <w:rsid w:val="001954A9"/>
+    <w:rsid w:val="00121649"/>
+    <w:rsid w:val="00124258"/>
+    <w:rsid w:val="00132246"/>
+    <w:rsid w:val="00140AA3"/>
+    <w:rsid w:val="00155308"/>
+    <w:rsid w:val="00162213"/>
+    <w:rsid w:val="00162D37"/>
+    <w:rsid w:val="00171E16"/>
+    <w:rsid w:val="001922AE"/>
+    <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
-    <w:rsid w:val="00195CDB"/>
-    <w:rsid w:val="0019620F"/>
     <w:rsid w:val="001A4BEA"/>
-    <w:rsid w:val="001A6339"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00202258"/>
+    <w:rsid w:val="001A6951"/>
+    <w:rsid w:val="001A7AD9"/>
+    <w:rsid w:val="001B0E36"/>
+    <w:rsid w:val="001B4F1F"/>
+    <w:rsid w:val="001C00C3"/>
+    <w:rsid w:val="001F51B1"/>
+    <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
-    <w:rsid w:val="002038F8"/>
-[...27 lines deleted...]
-    <w:rsid w:val="002865E2"/>
+    <w:rsid w:val="00204777"/>
+    <w:rsid w:val="00205757"/>
+    <w:rsid w:val="00215923"/>
+    <w:rsid w:val="00222A33"/>
+    <w:rsid w:val="0023141F"/>
+    <w:rsid w:val="00234D2F"/>
+    <w:rsid w:val="002505FA"/>
+    <w:rsid w:val="002667A7"/>
+    <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
-    <w:rsid w:val="002925D5"/>
-[...15 lines deleted...]
-    <w:rsid w:val="0030294B"/>
+    <w:rsid w:val="00290C8A"/>
+    <w:rsid w:val="002C3708"/>
+    <w:rsid w:val="002D7919"/>
+    <w:rsid w:val="002D7F51"/>
+    <w:rsid w:val="002E06C4"/>
+    <w:rsid w:val="002E2CE0"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
-    <w:rsid w:val="00307C82"/>
+    <w:rsid w:val="00306EC9"/>
+    <w:rsid w:val="00307B6F"/>
     <w:rsid w:val="0031023B"/>
-    <w:rsid w:val="0031268D"/>
-[...11 lines deleted...]
-    <w:rsid w:val="003705FB"/>
+    <w:rsid w:val="00320A2E"/>
+    <w:rsid w:val="0032226B"/>
+    <w:rsid w:val="003324CA"/>
+    <w:rsid w:val="00350D5F"/>
+    <w:rsid w:val="00351B7B"/>
+    <w:rsid w:val="003628A0"/>
     <w:rsid w:val="003717D2"/>
-    <w:rsid w:val="003838BD"/>
-[...17 lines deleted...]
-    <w:rsid w:val="003B54A4"/>
+    <w:rsid w:val="00374A27"/>
+    <w:rsid w:val="00387A3B"/>
+    <w:rsid w:val="003A10A8"/>
+    <w:rsid w:val="003A7C1A"/>
+    <w:rsid w:val="003B56DD"/>
     <w:rsid w:val="003C130A"/>
-    <w:rsid w:val="003C16BF"/>
-[...7 lines deleted...]
-    <w:rsid w:val="003D7CA5"/>
+    <w:rsid w:val="003C3BB6"/>
+    <w:rsid w:val="003C7435"/>
+    <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
-    <w:rsid w:val="003E4F95"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003F5CDE"/>
+    <w:rsid w:val="003E6D8A"/>
+    <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
-    <w:rsid w:val="0040278C"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00436CDB"/>
+    <w:rsid w:val="004132C5"/>
     <w:rsid w:val="00437E07"/>
-    <w:rsid w:val="00442E04"/>
-[...13 lines deleted...]
-    <w:rsid w:val="004A436F"/>
+    <w:rsid w:val="00474E7B"/>
+    <w:rsid w:val="00484EBA"/>
     <w:rsid w:val="004A5E4C"/>
-    <w:rsid w:val="004A66D5"/>
-[...9 lines deleted...]
-    <w:rsid w:val="004E4BC6"/>
+    <w:rsid w:val="004C53CA"/>
+    <w:rsid w:val="004E4DCC"/>
+    <w:rsid w:val="004E5027"/>
     <w:rsid w:val="004E5090"/>
-    <w:rsid w:val="004F0CE4"/>
-[...8 lines deleted...]
-    <w:rsid w:val="005023AA"/>
+    <w:rsid w:val="004E6BC8"/>
+    <w:rsid w:val="004F5A1D"/>
+    <w:rsid w:val="00500F5A"/>
+    <w:rsid w:val="00504C23"/>
     <w:rsid w:val="00507CCF"/>
-    <w:rsid w:val="00510B05"/>
-[...20 lines deleted...]
-    <w:rsid w:val="005574D1"/>
+    <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
-    <w:rsid w:val="0056122A"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00574F49"/>
+    <w:rsid w:val="00565738"/>
+    <w:rsid w:val="00584860"/>
+    <w:rsid w:val="00590C2E"/>
+    <w:rsid w:val="005914A7"/>
     <w:rsid w:val="00592241"/>
-    <w:rsid w:val="005923F4"/>
-[...13 lines deleted...]
-    <w:rsid w:val="005E2506"/>
+    <w:rsid w:val="005C1339"/>
+    <w:rsid w:val="005D5C7B"/>
+    <w:rsid w:val="005D772C"/>
     <w:rsid w:val="005E250C"/>
-    <w:rsid w:val="005E553C"/>
-    <w:rsid w:val="005E60FC"/>
+    <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
-    <w:rsid w:val="005E696C"/>
-[...18 lines deleted...]
-    <w:rsid w:val="0064234E"/>
+    <w:rsid w:val="005E7EB9"/>
+    <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00645468"/>
-    <w:rsid w:val="00653F7D"/>
-[...22 lines deleted...]
-    <w:rsid w:val="006A2FAB"/>
+    <w:rsid w:val="00656D60"/>
+    <w:rsid w:val="006762B3"/>
+    <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
-    <w:rsid w:val="006A4DE2"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006C7499"/>
+    <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
-    <w:rsid w:val="006D5FD9"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00730D75"/>
+    <w:rsid w:val="006F0EAC"/>
+    <w:rsid w:val="006F60B2"/>
+    <w:rsid w:val="00701135"/>
+    <w:rsid w:val="0070130C"/>
+    <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
+    <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
-    <w:rsid w:val="00734A5C"/>
+    <w:rsid w:val="00734619"/>
+    <w:rsid w:val="007414A0"/>
     <w:rsid w:val="00741FBB"/>
-    <w:rsid w:val="007444BF"/>
-[...67 lines deleted...]
-    <w:rsid w:val="008764BF"/>
+    <w:rsid w:val="00745BAB"/>
+    <w:rsid w:val="00750565"/>
+    <w:rsid w:val="007624CE"/>
+    <w:rsid w:val="00787729"/>
+    <w:rsid w:val="00796C65"/>
+    <w:rsid w:val="007A14F9"/>
+    <w:rsid w:val="007B18C1"/>
+    <w:rsid w:val="007B3671"/>
+    <w:rsid w:val="007F5916"/>
+    <w:rsid w:val="007F5E45"/>
+    <w:rsid w:val="00804039"/>
+    <w:rsid w:val="00805C5D"/>
+    <w:rsid w:val="008173CA"/>
+    <w:rsid w:val="00822BBD"/>
+    <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
-    <w:rsid w:val="008831DD"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00920C3D"/>
+    <w:rsid w:val="00884E31"/>
+    <w:rsid w:val="00886D6D"/>
+    <w:rsid w:val="008A392B"/>
+    <w:rsid w:val="008A42BC"/>
+    <w:rsid w:val="008B4081"/>
+    <w:rsid w:val="008B5528"/>
+    <w:rsid w:val="008C6194"/>
+    <w:rsid w:val="008E43A5"/>
+    <w:rsid w:val="00916038"/>
+    <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
-    <w:rsid w:val="0092321A"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00951D25"/>
+    <w:rsid w:val="00932E74"/>
+    <w:rsid w:val="00933715"/>
+    <w:rsid w:val="009503C7"/>
+    <w:rsid w:val="00952883"/>
     <w:rsid w:val="0095347E"/>
-    <w:rsid w:val="00960503"/>
-[...7 lines deleted...]
-    <w:rsid w:val="0099153D"/>
+    <w:rsid w:val="009612EB"/>
+    <w:rsid w:val="00961EEC"/>
+    <w:rsid w:val="009910C0"/>
     <w:rsid w:val="009940B7"/>
-    <w:rsid w:val="009A0F54"/>
-    <w:rsid w:val="009A363C"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
-    <w:rsid w:val="009A527C"/>
-[...21 lines deleted...]
-    <w:rsid w:val="009F50D2"/>
+    <w:rsid w:val="009B0BE5"/>
+    <w:rsid w:val="009B2E59"/>
+    <w:rsid w:val="009C0DA6"/>
+    <w:rsid w:val="009D5A57"/>
+    <w:rsid w:val="009E0260"/>
+    <w:rsid w:val="009E2466"/>
+    <w:rsid w:val="009E74C3"/>
+    <w:rsid w:val="009F593E"/>
     <w:rsid w:val="009F7389"/>
-    <w:rsid w:val="00A0024B"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00A47A5A"/>
+    <w:rsid w:val="009F7BCE"/>
+    <w:rsid w:val="00A0063E"/>
+    <w:rsid w:val="00A13A71"/>
+    <w:rsid w:val="00A16715"/>
+    <w:rsid w:val="00A26103"/>
+    <w:rsid w:val="00A47AE4"/>
     <w:rsid w:val="00A47C62"/>
-    <w:rsid w:val="00A527F5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A7289E"/>
+    <w:rsid w:val="00A54A7F"/>
+    <w:rsid w:val="00A571EF"/>
+    <w:rsid w:val="00A70CA6"/>
+    <w:rsid w:val="00A73BA0"/>
+    <w:rsid w:val="00A747A8"/>
     <w:rsid w:val="00A755C7"/>
-    <w:rsid w:val="00A77314"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00AD0D08"/>
+    <w:rsid w:val="00A7735D"/>
+    <w:rsid w:val="00A81421"/>
+    <w:rsid w:val="00A85647"/>
+    <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
-    <w:rsid w:val="00AD70F5"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00B00F68"/>
     <w:rsid w:val="00B073DC"/>
-    <w:rsid w:val="00B07BF7"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00B475FC"/>
+    <w:rsid w:val="00B16BF0"/>
+    <w:rsid w:val="00B20359"/>
+    <w:rsid w:val="00B40F2E"/>
+    <w:rsid w:val="00B453D4"/>
+    <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
-    <w:rsid w:val="00B51BEF"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00BB13D4"/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
+    <w:rsid w:val="00B83084"/>
+    <w:rsid w:val="00B9000F"/>
+    <w:rsid w:val="00B97396"/>
+    <w:rsid w:val="00BA682A"/>
+    <w:rsid w:val="00BA7746"/>
+    <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
-    <w:rsid w:val="00BB6573"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00C967FC"/>
+    <w:rsid w:val="00BC37FC"/>
+    <w:rsid w:val="00BC40FF"/>
+    <w:rsid w:val="00BC6B2B"/>
+    <w:rsid w:val="00BD0746"/>
+    <w:rsid w:val="00BD7649"/>
+    <w:rsid w:val="00C06729"/>
+    <w:rsid w:val="00C138B4"/>
+    <w:rsid w:val="00C13D62"/>
+    <w:rsid w:val="00C35CF2"/>
+    <w:rsid w:val="00C3769E"/>
+    <w:rsid w:val="00C4782B"/>
+    <w:rsid w:val="00C52F3D"/>
+    <w:rsid w:val="00C62C68"/>
+    <w:rsid w:val="00C66E30"/>
+    <w:rsid w:val="00C85CBC"/>
+    <w:rsid w:val="00C943E3"/>
+    <w:rsid w:val="00C94B1C"/>
+    <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
+    <w:rsid w:val="00CA13D5"/>
+    <w:rsid w:val="00CA3473"/>
+    <w:rsid w:val="00CA3BE4"/>
     <w:rsid w:val="00CA53E3"/>
-    <w:rsid w:val="00CA5E8F"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00CF27D0"/>
+    <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
-    <w:rsid w:val="00CF6A08"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00D81B34"/>
+    <w:rsid w:val="00D10C95"/>
+    <w:rsid w:val="00D41FE9"/>
+    <w:rsid w:val="00D56371"/>
+    <w:rsid w:val="00D56E60"/>
+    <w:rsid w:val="00D715A8"/>
     <w:rsid w:val="00D876E6"/>
-    <w:rsid w:val="00D92109"/>
-    <w:rsid w:val="00DA44F8"/>
     <w:rsid w:val="00DA5E7A"/>
+    <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
-    <w:rsid w:val="00DB2746"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00DF5B77"/>
+    <w:rsid w:val="00DB21E1"/>
+    <w:rsid w:val="00DB223A"/>
+    <w:rsid w:val="00DB7FF2"/>
+    <w:rsid w:val="00DC6762"/>
+    <w:rsid w:val="00DD4EA5"/>
+    <w:rsid w:val="00DD6115"/>
+    <w:rsid w:val="00DE6F93"/>
+    <w:rsid w:val="00DF6F66"/>
     <w:rsid w:val="00DF7DAB"/>
-    <w:rsid w:val="00E03249"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00E71FAC"/>
+    <w:rsid w:val="00E136D0"/>
+    <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00E162E5"/>
+    <w:rsid w:val="00E40ACC"/>
+    <w:rsid w:val="00E5357F"/>
+    <w:rsid w:val="00E579BF"/>
     <w:rsid w:val="00E750F5"/>
-    <w:rsid w:val="00E76F89"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E95431"/>
+    <w:rsid w:val="00E802E2"/>
+    <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
-    <w:rsid w:val="00E979B0"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00ED0015"/>
+    <w:rsid w:val="00EA244F"/>
+    <w:rsid w:val="00EC615C"/>
+    <w:rsid w:val="00EC697E"/>
+    <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
-    <w:rsid w:val="00ED21F5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EF45E3"/>
+    <w:rsid w:val="00EE7844"/>
+    <w:rsid w:val="00EF0247"/>
+    <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
-    <w:rsid w:val="00F065DE"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00F43AD1"/>
+    <w:rsid w:val="00EF5576"/>
+    <w:rsid w:val="00F40268"/>
     <w:rsid w:val="00F47F4D"/>
-    <w:rsid w:val="00F51372"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00F85294"/>
+    <w:rsid w:val="00F65406"/>
+    <w:rsid w:val="00F8255B"/>
+    <w:rsid w:val="00F86826"/>
     <w:rsid w:val="00F86DE9"/>
-    <w:rsid w:val="00F91F98"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00FB1525"/>
+    <w:rsid w:val="00FB0B1A"/>
+    <w:rsid w:val="00FC0729"/>
+    <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
-    <w:rsid w:val="00FC3BAC"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00FE7227"/>
+    <w:rsid w:val="00FC4840"/>
+    <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
-    <w:rsid w:val="00FF5CEE"/>
+    <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-BY"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5949DB83"/>
+  <w14:docId w14:val="4A7BE4CE"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{00D0EDA8-246B-4ABB-BD3C-350850F731C1}"/>
+  <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-BY" w:eastAsia="ru-BY" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16307,51 +12550,50 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -16419,51 +12661,51 @@
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -16533,264 +12775,257 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000B68B8"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="-30"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:firstLine="720"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:right="-30"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="80"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="320" w:lineRule="auto"/>
       <w:ind w:right="-7" w:hanging="20"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="36"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:link w:val="1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
     <w:link w:val="2"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:link w:val="3"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
@@ -16858,326 +13093,318 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="90">
     <w:name w:val="Заголовок 9 Знак"/>
     <w:link w:val="9"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="22"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:right="-7"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="22">
     <w:name w:val="Основной текст 2 Знак"/>
     <w:link w:val="21"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="caption"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:right="-30"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="31">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="32"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:right="-30"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="32">
     <w:name w:val="Основной текст 3 Знак"/>
     <w:link w:val="31"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="33">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="34"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="200"/>
       <w:ind w:firstLine="700"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="34">
     <w:name w:val="Основной текст с отступом 3 Знак"/>
     <w:link w:val="33"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="300" w:lineRule="auto"/>
       <w:ind w:right="200" w:firstLine="700"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Основной текст с отступом Знак"/>
     <w:link w:val="a4"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="23">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="24"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="180" w:line="300" w:lineRule="auto"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="24">
     <w:name w:val="Основной текст с отступом 2 Знак"/>
     <w:link w:val="23"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FR3">
     <w:name w:val="FR3"/>
     <w:link w:val="FR30"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="260" w:lineRule="auto"/>
       <w:ind w:left="840" w:right="3400" w:hanging="840"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a6">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:line="320" w:lineRule="auto"/>
       <w:ind w:right="2200" w:hanging="20"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="18"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:link w:val="a7"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:line="320" w:lineRule="auto"/>
       <w:ind w:right="2200" w:hanging="20"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="18"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ac"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Основной текст Знак"/>
     <w:link w:val="ab"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Название"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ae"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
-    <w:name w:val="Заголовок Знак"/>
+    <w:name w:val="Название Знак"/>
     <w:link w:val="ad"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="25">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="566" w:hanging="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="35">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="849" w:hanging="283"/>
@@ -17200,91 +13427,92 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="36">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="849"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af0"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af0">
     <w:name w:val="Подзаголовок Знак"/>
     <w:link w:val="af"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid w:val="0"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af2">
     <w:name w:val="Текст Знак"/>
     <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="af3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="af5">
@@ -17306,51 +13534,50 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af6">
     <w:name w:val="No Spacing"/>
     <w:link w:val="af7"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af8">
     <w:name w:val="Основной текст_"/>
     <w:link w:val="37"/>
@@ -17434,92 +13661,91 @@
     <w:rPr>
       <w:noProof/>
       <w:spacing w:val="20"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="afb">
     <w:name w:val="Абз"/>
     <w:basedOn w:val="ab"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="Без интервала1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="12">
     <w:name w:val="Основной текст1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
       <w:position w:val="0"/>
       <w:u w:val="none"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afc">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="afd"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="en-US" w:eastAsia="x-none"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afd">
     <w:name w:val="Текст выноски Знак"/>
     <w:link w:val="afc"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle37">
     <w:name w:val="Font Style37"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
     <w:name w:val="HTML Preformatted"/>
@@ -17527,465 +13753,399 @@
     <w:link w:val="HTML0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-      <w:lang w:val="x-none"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="Стандартный HTML Знак"/>
     <w:link w:val="HTML"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af7">
     <w:name w:val="Без интервала Знак"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FR30">
     <w:name w:val="FR3 Знак"/>
     <w:link w:val="FR3"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="afe">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepLines/>
       <w:widowControl/>
       <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:bCs/>
       <w:snapToGrid/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="13">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="26">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:rsid w:val="00194140"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00CA3473"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="TableGrid1"/>
+    <w:rsid w:val="00805C5D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27">
+    <w:name w:val="Без интервала2"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:link w:val="27"/>
+    <w:locked/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aff">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC094B"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38">
+    <w:name w:val="Без интервала3"/>
+    <w:rsid w:val="00204777"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
+    <w:name w:val="Без интервала6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006938AF"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="39">
+    <w:name w:val="Стиль3"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00796C65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle23">
+    <w:name w:val="Font Style23"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BD0746"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0023141F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="413" w:lineRule="exact"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aff0">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00F6538B"/>
+    <w:rsid w:val="00E579BF"/>
     <w:pPr>
       <w:ind w:left="-57" w:right="-57"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff0">
-[...112 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="114981879">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="150222405">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="191118796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="406458033">
-[...12 lines deleted...]
-    <w:div w:id="570503831">
+    <w:div w:id="398285452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="890531093">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="968898452">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="1031615714">
-      <w:bodyDiv w:val="1"/>
-[...63 lines deleted...]
-    <w:div w:id="2053335381">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -18240,74 +14400,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6219</Characters>
+  <Pages>6</Pages>
+  <Words>1099</Words>
+  <Characters>6270</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
+  <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Приложение №1 к аттестату аккредитации</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7296</CharactersWithSpaces>
+  <CharactersWithSpaces>7355</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Приложение №1 к аттестату аккредитации</dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>