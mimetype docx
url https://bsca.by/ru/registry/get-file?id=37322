--- v0 (2025-12-03)
+++ v1 (2026-04-27)
@@ -1,102 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6DA133B0" w14:textId="77777777" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
+    <w:p w14:paraId="54050222" w14:textId="72FA76C4" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="00B27AF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C48D5E8" w14:textId="77777777" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00E162E5">
+    <w:p w14:paraId="30D66431" w14:textId="262E02B1" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00E162E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602D34">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">по состоянию на </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
@@ -106,68 +108,68 @@
             <w:sz w:val="22"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1202895409"/>
           <w:date w:fullDate="2025-11-14T00:00:00Z">
             <w:dateFormat w:val="'«'d'»' MMMM yyyy 'г.'"/>
             <w:lid w:val="ru-RU"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B27AF2">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>«14» ноября 2025 г.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7142FF91" w14:textId="77777777" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00A70CA6">
+    <w:p w14:paraId="1E202F7A" w14:textId="77777777" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="32535929" w14:textId="77777777" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00113138" w:rsidP="00C52F3D">
+    <w:p w14:paraId="172D9AAC" w14:textId="7DBE40D9" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00113138" w:rsidP="00C52F3D">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252337">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Открыто</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -210,97 +212,97 @@
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r w:rsidR="006F0157" w:rsidRPr="006F0157">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F0157" w:rsidRPr="0097197B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Стройтрест №1</w:t>
       </w:r>
       <w:r w:rsidRPr="00252337">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42903A8F" w14:textId="77777777" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+    <w:p w14:paraId="4B9386A2" w14:textId="77777777" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>наименование юридического лица</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3223506C" w14:textId="77777777" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+    <w:p w14:paraId="75A0DFFF" w14:textId="6EA9CC1D" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="006F0157" w:rsidP="006F0157">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0097197B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>отдела контроля качества</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD11C39" w14:textId="77777777" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+    <w:p w14:paraId="37BE3019" w14:textId="77777777" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -327,2499 +329,2490 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>в случае его аккредитации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64347A24" w14:textId="77777777" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00B27AF2" w:rsidP="00B27AF2">
+    <w:p w14:paraId="16480FAB" w14:textId="05817AD3" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00B27AF2" w:rsidP="00B27AF2">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27AF2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ </w:t>
       </w:r>
       <w:r w:rsidRPr="00B27AF2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>BY</w:t>
       </w:r>
       <w:r w:rsidRPr="00B27AF2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/112 2.</w:t>
       </w:r>
       <w:r w:rsidR="006F0157">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4923</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3EA333" w14:textId="77777777" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+    <w:p w14:paraId="658DCBC4" w14:textId="77777777" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">уникальный регистрационный номер аккредитованного субъекта в реестре </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>Национальной системе аккредитации Республики Беларусь</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A07B97D" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+    <w:p w14:paraId="6AF38086" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="717"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="722"/>
         <w:gridCol w:w="3419"/>
         <w:gridCol w:w="2519"/>
         <w:gridCol w:w="2702"/>
         <w:gridCol w:w="2501"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C35CF2" w:rsidRPr="00DC388C" w14:paraId="78965075" w14:textId="77777777" w:rsidTr="00113138">
+      <w:tr w:rsidR="008975CE" w:rsidRPr="00DC388C" w14:paraId="11A1EDAB" w14:textId="77777777" w:rsidTr="00314A11">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="246" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3563C1B5" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00DC388C" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="60746225" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk215756595"/>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F0B19AA" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00DC388C" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="6BE60918" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="248" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77E47196" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00DC388C" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="72F7CDE2" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Код </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1174" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11E677BD" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00DC388C" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="27A25429" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="518C4508" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00DC388C" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="19836284" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D4126AA" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00DC388C" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="60672F94" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Обозначение </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17750AAC" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00DC388C" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+          <w:p w14:paraId="7199217F" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="860" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="002723D5" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00DC388C" w:rsidRDefault="00113138" w:rsidP="00C35CF2">
+          <w:p w14:paraId="1AA6F216" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14569" w:type="dxa"/>
         <w:tblInd w:w="6" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="3420"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC388C" w:rsidRPr="00DC388C" w14:paraId="709CE73C" w14:textId="77777777" w:rsidTr="00113138">
+      <w:tr w:rsidR="008975CE" w:rsidRPr="00DC388C" w14:paraId="2C326DC7" w14:textId="77777777" w:rsidTr="00314A11">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39998D8B" w14:textId="77777777" w:rsidR="00DC388C" w:rsidRPr="00DC388C" w:rsidRDefault="00DC388C" w:rsidP="00DC388C">
+          <w:p w14:paraId="0C276B07" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52D7EB15" w14:textId="77777777" w:rsidR="00DC388C" w:rsidRPr="00DC388C" w:rsidRDefault="00DC388C" w:rsidP="00DC388C">
+          <w:p w14:paraId="5F419DF8" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-136"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40625973" w14:textId="77777777" w:rsidR="00DC388C" w:rsidRPr="00DC388C" w:rsidRDefault="00DC388C" w:rsidP="00DC388C">
+          <w:p w14:paraId="7356164C" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-58"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-78" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="180E5BEF" w14:textId="77777777" w:rsidR="00DC388C" w:rsidRPr="00DC388C" w:rsidRDefault="00DC388C" w:rsidP="00DC388C">
+          <w:p w14:paraId="48A24E55" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79E99A6A" w14:textId="77777777" w:rsidR="00DC388C" w:rsidRPr="00DC388C" w:rsidRDefault="00DC388C" w:rsidP="00DC388C">
+          <w:p w14:paraId="15A3DBF0" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11D5D65D" w14:textId="77777777" w:rsidR="00DC388C" w:rsidRPr="00DC388C" w:rsidRDefault="00DC388C" w:rsidP="00DC388C">
+          <w:p w14:paraId="4A393D7C" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:right="-150"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="538D5905" w14:textId="77777777" w:rsidR="00DC388C" w:rsidRPr="00DC388C" w:rsidRDefault="00DC388C" w:rsidP="00DC388C">
+          <w:p w14:paraId="10F899D6" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:right="-150"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009415D2" w:rsidRPr="00DC388C" w14:paraId="229821B5" w14:textId="77777777" w:rsidTr="00F66B4E">
+      <w:tr w:rsidR="008975CE" w:rsidRPr="00DC388C" w14:paraId="259488D5" w14:textId="77777777" w:rsidTr="00314A11">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E5FE181" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="00DC388C" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="25AA2643" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F5B03AE" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="00DC388C" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="0B8AB04F" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71A900AD" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="00DC388C" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="629A839D" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-136"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Смеси бетонные</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8BDE36" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="0097197B" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="5CB811B9" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="0097197B" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FD8B714" w14:textId="77777777" w:rsidR="009415D2" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="1C8CD16F" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77F43EAC" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="00DC388C" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="614B4007" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-58"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-78" w:right="-84"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70154677" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="00DC388C" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="1EE428EF" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7B3D3857" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="0097197B" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="32030AE1" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="0097197B" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 1035–96 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76A75E35" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="0097197B" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="39C51A1A" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="0097197B" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТНПА и другая </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DD61A28" w14:textId="77777777" w:rsidR="009415D2" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="59873268" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">документация </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69B63098" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="00DC388C" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="32A5AD41" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>на продукцию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D731CAD" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="00DC388C" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="18F4588E" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1545–2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="141FCA14" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="00DC388C" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="70F5ED11" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-49" w:right="-150"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F0157">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Платонова, д. 1, 220005, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009415D2" w:rsidRPr="00DC388C" w14:paraId="5AD822A5" w14:textId="77777777" w:rsidTr="00F66B4E">
+      <w:tr w:rsidR="008975CE" w:rsidRPr="00DC388C" w14:paraId="5A5920A5" w14:textId="77777777" w:rsidTr="00314A11">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4151D852" w14:textId="77777777" w:rsidR="009415D2" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="4E521D55" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BE4AB23" w14:textId="77777777" w:rsidR="009415D2" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="3F3C2A6F" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E864665" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="0097197B" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="0234B507" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="0097197B" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-136"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50473ABA" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="00DC388C" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="3B1172B5" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-58"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-78" w:right="-84"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/ 29.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>144</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57A4C796" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="0097197B" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="276A6732" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="0097197B" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Удобоукладываемость</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6789B369" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="0097197B" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="3805A0B0" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="0097197B" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(консистенция):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28B4AEE5" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="0097197B" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="4AF24A44" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="0097197B" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- подвижность </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36A64250" w14:textId="77777777" w:rsidR="009415D2" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="4C17F3BC" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(осадка конуса и </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="234AB69B" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="00DC388C" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="4DEE55C1" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>растекание конуса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="044C0CFD" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="00DC388C" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="4B5C9A84" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="749AED9F" w14:textId="77777777" w:rsidR="009415D2" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="3AA085C8" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ 1545–2005 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="769AD0F0" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="00DC388C" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="3B391C9A" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-49" w:right="-150"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п. 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C4E81D9" w14:textId="77777777" w:rsidR="009415D2" w:rsidRPr="006F0157" w:rsidRDefault="009415D2" w:rsidP="006F0157">
+          <w:p w14:paraId="190B1CB6" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="006F0157" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-49" w:right="-150"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F0157" w:rsidRPr="00DC388C" w14:paraId="4AB5293A" w14:textId="77777777" w:rsidTr="006F0157">
+      <w:tr w:rsidR="008975CE" w:rsidRPr="00DC388C" w14:paraId="7D73D80C" w14:textId="77777777" w:rsidTr="00314A11">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30B5F25A" w14:textId="77777777" w:rsidR="006F0157" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="2846526E" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F1F3B70" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="2CD4FC6F" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C38223B" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="0097197B" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="01E50A31" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="0097197B" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Бетоны </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10863CE1" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="4AC4A170" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:right="-69"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>конструкционные тяжелые</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08DA3891" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="747222E6" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-58"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-78" w:right="-84"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/ 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36B8C853" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="59B1C0E6" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Прочность на сжатие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69E9F416" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="0097197B" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="13420E66" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="0097197B" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57" w:hanging="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1544–2005</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F45EB53" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="0097197B" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="682F2689" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="0097197B" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57" w:hanging="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТНПА и другая </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4861A83E" w14:textId="77777777" w:rsidR="006F0157" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="73E63A8C" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">документация </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65802B3D" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="6260F276" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>на продукцию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01079F67" w14:textId="77777777" w:rsidR="00E14A69" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="3C427E65" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">22690–2015 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C7AD689" w14:textId="77777777" w:rsidR="00E14A69" w:rsidRDefault="006F0157" w:rsidP="00E14A69">
+          <w:p w14:paraId="5DF7C740" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(метод ударного </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>мпульса</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F850E61" w14:textId="77777777" w:rsidR="006F0157" w:rsidRDefault="006F0157" w:rsidP="00E14A69">
+          <w:p w14:paraId="05A3C4EF" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">метод отрыва со </w:t>
-[...13 lines deleted...]
-              <w:t>калыванием</w:t>
+              <w:t>метод отрыва со скалыванием</w:t>
             </w:r>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E855E98" w14:textId="18087B85" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="009415D2" w:rsidP="009415D2">
+          <w:p w14:paraId="76C6C0C4" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 10180-2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D8AA3A7" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="41DE0508" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F0157" w:rsidRPr="00DC388C" w14:paraId="0B978D2C" w14:textId="77777777" w:rsidTr="006F0157">
+      <w:tr w:rsidR="008975CE" w:rsidRPr="00DC388C" w14:paraId="259960D3" w14:textId="77777777" w:rsidTr="00314A11">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22FB795A" w14:textId="77777777" w:rsidR="006F0157" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="603443E3" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="246B3F06" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="501D3B4C" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="415D8E0A" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="0C78B8AA" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:right="-136"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1EECB3" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="0E51145F" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/ 29.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="666B6B69" w14:textId="77777777" w:rsidR="006F0157" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="57874658" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Средняя плотность</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="420499EC" w14:textId="77777777" w:rsidR="006F0157" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="7BA282E5" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4591D976" w14:textId="77777777" w:rsidR="006F0157" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="24847EBC" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="07505ED5" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="09FEA95F" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="-57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3152D87D" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="09B46866" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5247F559" w14:textId="77777777" w:rsidR="006F0157" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="6915BE16" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12730.0-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D9C2B2E" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="022A3234" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12730.1–2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B314100" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="27D4B10F" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC388C" w:rsidRPr="00DC388C" w14:paraId="47B8F800" w14:textId="77777777" w:rsidTr="00113138">
+      <w:tr w:rsidR="008975CE" w:rsidRPr="00DC388C" w14:paraId="17B2A9D2" w14:textId="77777777" w:rsidTr="00314A11">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="500F813D" w14:textId="77777777" w:rsidR="00DC388C" w:rsidRPr="00DC388C" w:rsidRDefault="00DC388C" w:rsidP="00DC388C">
+          <w:p w14:paraId="08243701" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DDDDA19" w14:textId="77777777" w:rsidR="00DC388C" w:rsidRPr="00DC388C" w:rsidRDefault="00DC388C" w:rsidP="00DC388C">
+          <w:p w14:paraId="705EC540" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4304E239" w14:textId="77777777" w:rsidR="00DC388C" w:rsidRPr="00DC388C" w:rsidRDefault="00DC388C" w:rsidP="00DC388C">
+          <w:p w14:paraId="7EC228AC" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-58"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-78" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D678956" w14:textId="77777777" w:rsidR="00DC388C" w:rsidRPr="00DC388C" w:rsidRDefault="00DC388C" w:rsidP="00DC388C">
+          <w:p w14:paraId="799F5B92" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="780C7FE8" w14:textId="77777777" w:rsidR="00DC388C" w:rsidRPr="00DC388C" w:rsidRDefault="00DC388C" w:rsidP="00DC388C">
+          <w:p w14:paraId="7188F170" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1293D50E" w14:textId="77777777" w:rsidR="00DC388C" w:rsidRPr="00DC388C" w:rsidRDefault="00DC388C" w:rsidP="00DC388C">
+          <w:p w14:paraId="2DA34A34" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-49" w:right="-150"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C61319B" w14:textId="77777777" w:rsidR="00DC388C" w:rsidRPr="00DC388C" w:rsidRDefault="00DC388C" w:rsidP="00DC388C">
+          <w:p w14:paraId="6C6271BF" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC388C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F0157" w:rsidRPr="00DC388C" w14:paraId="16CC1A5C" w14:textId="77777777" w:rsidTr="009A7422">
+      <w:tr w:rsidR="008975CE" w:rsidRPr="00DC388C" w14:paraId="1ECD726F" w14:textId="77777777" w:rsidTr="00314A11">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0EF909" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="00113138">
+          <w:p w14:paraId="3C299376" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.1***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F748A5D" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="00113138">
+          <w:p w14:paraId="220AFC39" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Грунты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74ECDF2F" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="00113138">
+          <w:p w14:paraId="1A7ACED5" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-58"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-78" w:right="-84"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>08.12</w:t>
             </w:r>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/ 29.119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3B0044" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="0097197B" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="745D76BA" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="0097197B" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Степень уплотнения грунта</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="788603A5" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="40A0A3FF" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097197B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(коэффициент уплотнения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4846D411" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="00113138">
+          <w:p w14:paraId="6DC05329" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СП 5.01.04-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60426538" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="005334D4" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="064350D2" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="005334D4" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005334D4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1377-2003</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E31F566" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="005334D4" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="5F8044C1" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="005334D4" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005334D4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 2176-2011</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DA04504" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="005334D4" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="56DA905B" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="005334D4" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005334D4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.14-2024</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="588460C6" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="005334D4" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="19E0D0A6" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="005334D4" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005334D4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005334D4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. 5.6, 6.1.5, 7.5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69818037" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="005334D4" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="60B11EC2" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="005334D4" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005334D4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.06-2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2820BA97" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="005334D4" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="05F5E9FF" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="005334D4" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005334D4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005334D4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. 7.1.2, 9.3.2 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AA2E8F5" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="005334D4" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="461E963B" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="005334D4" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005334D4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СП 1.03.17-2025</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26CFB807" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="006F0157">
+          <w:p w14:paraId="1E7630EC" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005334D4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005334D4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. 5.1.6, 5.2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09D3A0CA" w14:textId="77777777" w:rsidR="006F0157" w:rsidRPr="00DC388C" w:rsidRDefault="006F0157" w:rsidP="00113138">
+          <w:p w14:paraId="373F9F42" w14:textId="77777777" w:rsidR="008975CE" w:rsidRPr="00DC388C" w:rsidRDefault="008975CE" w:rsidP="00314A11">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F0157">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ул. Платонова, д. 1, 220005, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="2F1BFF02" w14:textId="77777777" w:rsidR="00113138" w:rsidRDefault="00113138" w:rsidP="006F0157"/>
+    <w:p w14:paraId="4AABBC6E" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE" w:rsidP="008975CE"/>
+    <w:p w14:paraId="56EF1A41" w14:textId="77777777" w:rsidR="00113138" w:rsidRDefault="00113138" w:rsidP="006F0157"/>
     <w:sectPr w:rsidR="00113138" w:rsidSect="00306EC9">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71533355" w14:textId="77777777" w:rsidR="0081710D" w:rsidRDefault="0081710D" w:rsidP="0011070C">
+    <w:p w14:paraId="24AFF71A" w14:textId="77777777" w:rsidR="00FD2742" w:rsidRDefault="00FD2742" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3635D09F" w14:textId="77777777" w:rsidR="0081710D" w:rsidRDefault="0081710D" w:rsidP="0011070C">
+    <w:p w14:paraId="6742B6CB" w14:textId="77777777" w:rsidR="00FD2742" w:rsidRDefault="00FD2742" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2843,231 +2836,185 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="078E685A" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12872"/>
-      <w:gridCol w:w="1698"/>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="2B2F8FDB" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="71BEF353" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+        <w:p w14:paraId="606363C5" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="008975CE">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-            <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-            </w:rPr>
-[...75 lines deleted...]
-              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="4FF2A84E" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="5FF76AEF" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -3166,225 +3113,175 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5AAE7E07" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="36E1A8D4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12872"/>
-      <w:gridCol w:w="1698"/>
+      <w:gridCol w:w="12873"/>
+      <w:gridCol w:w="1697"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="629AECD1" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5E6103BE" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="7AF49EE3" w14:textId="785B0A30" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
-[...62 lines deleted...]
-            </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4AD96DAF" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="158054DE" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="1251AE5D" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="7744796C" w14:textId="1F018242" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -3481,233 +3378,144 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6C7BEF41" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50562B5D" w14:textId="77777777" w:rsidR="0081710D" w:rsidRDefault="0081710D" w:rsidP="0011070C">
+    <w:p w14:paraId="5A738E7F" w14:textId="77777777" w:rsidR="00FD2742" w:rsidRDefault="00FD2742" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3694F759" w14:textId="77777777" w:rsidR="0081710D" w:rsidRDefault="0081710D" w:rsidP="0011070C">
+    <w:p w14:paraId="7C5DCE35" w14:textId="77777777" w:rsidR="00FD2742" w:rsidRDefault="00FD2742" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...6 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="23D9FEB7" w14:textId="77777777" w:rsidR="008975CE" w:rsidRDefault="008975CE">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
   </w:p>
-  <w:p w14:paraId="618C5991" w14:textId="77777777" w:rsidR="00AE621D" w:rsidRDefault="00375C61">
-[...26 lines deleted...]
-  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14575" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11495"/>
       <w:gridCol w:w="2247"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008C6194" w14:paraId="25682181" w14:textId="77777777" w:rsidTr="00CA722F">
+    <w:tr w:rsidR="008C6194" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="00CA722F">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6054F7AD" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="11B6B75F" w14:textId="57A2C8A0" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C06E26">
-[...60 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="36AE862F" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="00BD6EE4" w:rsidP="008C6194">
+        <w:p w14:paraId="29A581FE" w14:textId="3F9E134A" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="00BD6EE4" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>О</w:t>
           </w:r>
           <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
@@ -3718,255 +3526,164 @@
             </w:rPr>
             <w:t>писани</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>е</w:t>
           </w:r>
           <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> области аккредитации </w:t>
           </w:r>
-          <w:bookmarkStart w:id="1" w:name="_Hlk212714126"/>
+          <w:bookmarkStart w:id="2" w:name="_Hlk212714126"/>
           <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">по состоянию на </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="-1818183371"/>
               <w:date w:fullDate="2025-11-14T00:00:00Z">
                 <w:dateFormat w:val="'«'d'»' MMMM yyyy 'г.'"/>
                 <w:lid w:val="ru-RU"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00B27AF2">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
                 <w:t>«14» ноября 2025 г.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
-          <w:bookmarkEnd w:id="1"/>
+          <w:bookmarkEnd w:id="2"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2247" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="605E86D9" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00B27AF2" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="4D78B5E1" w14:textId="71F1A9E0" w:rsidR="008C6194" w:rsidRPr="00B27AF2" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EA2747">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112</w:t>
           </w:r>
           <w:r w:rsidR="00B27AF2">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> 2.</w:t>
           </w:r>
           <w:r w:rsidR="00E14A69">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>4923</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="26DA1035" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...36 lines deleted...]
-  <w:p w14:paraId="4CA0AC12" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+  <w:p w14:paraId="7B2A4618" w14:textId="7D45E895" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
-    <w:r w:rsidRPr="00C06E26">
-[...52 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -5387,53 +5104,50 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00001C29"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
@@ -5454,51 +5168,50 @@
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="00250E96"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00346974"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
-    <w:rsid w:val="00375C61"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="0051318D"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="005846F7"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
@@ -5510,181 +5223,178 @@
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="006378CC"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0157"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00745743"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B2FFA"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
-    <w:rsid w:val="0081710D"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
+    <w:rsid w:val="008975CE"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
-    <w:rsid w:val="009415D2"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="00985261"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009B606C"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
-    <w:rsid w:val="00AE621D"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B27AF2"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BD6EE4"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C21744"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C568A9"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C67EC5"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CA722F"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
+    <w:rsid w:val="00D53281"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D876E6"/>
-    <w:rsid w:val="00D951CC"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC388C"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E14A69"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
-    <w:rsid w:val="00EF063C"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FD2742"/>
     <w:rsid w:val="00FD7D2E"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FE50D1"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="319CF670"/>
+  <w14:docId w14:val="4A7BE4CE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7314,60 +7024,65 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7644,68 +7359,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>238</Words>
-  <Characters>1357</Characters>
+  <Characters>1358</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1592</CharactersWithSpaces>
+  <CharactersWithSpaces>1593</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>