--- v0 (2025-12-04)
+++ v1 (2026-06-16)
@@ -1,45 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="5369" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
@@ -5427,56 +5425,54 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00630922">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Т.А. Николаева</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A82ADA" w:rsidSect="00FE3539">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="719" w:right="567" w:bottom="899" w:left="851" w:header="709" w:footer="392" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0E128246" w14:textId="77777777" w:rsidR="000010FF" w:rsidRDefault="000010FF" w:rsidP="00C26BCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="16EDC716" w14:textId="77777777" w:rsidR="000010FF" w:rsidRDefault="000010FF" w:rsidP="00C26BCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -5541,60 +5537,64 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59F7E7B7" w14:textId="77777777" w:rsidR="00174535" w:rsidRDefault="00174535">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="ad"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
     </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
-</w:ftr>
-[...3 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4392" w:type="pct"/>
       <w:tblInd w:w="993" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3969"/>
       <w:gridCol w:w="2439"/>
       <w:gridCol w:w="2805"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BC6B00" w:rsidRPr="00E36003" w14:paraId="1DAFD2E3" w14:textId="77777777" w:rsidTr="001E288D">
       <w:trPr>
         <w:trHeight w:val="846"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5AA1FCBE" w14:textId="77777777" w:rsidR="00BC6B00" w:rsidRPr="00EC338F" w:rsidRDefault="00BC6B00" w:rsidP="00BC6B00">
           <w:pPr>
             <w:pStyle w:val="60"/>
             <w:rPr>
@@ -5619,89 +5619,89 @@
             <w:pStyle w:val="60"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EC338F">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>подпись ведущего эксперта по аккредитации</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2439" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="42C602BA" w14:textId="3BDFF3E4" w:rsidR="006A3DED" w:rsidRPr="009E4D11" w:rsidRDefault="00174535" w:rsidP="006A3DED">
+        <w:p w14:paraId="42C602BA" w14:textId="575EAD48" w:rsidR="006A3DED" w:rsidRPr="009E4D11" w:rsidRDefault="00BC7657" w:rsidP="006A3DED">
           <w:pPr>
             <w:pStyle w:val="60"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ArialMT"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:id w:val="-1986540497"/>
-              <w:date w:fullDate="2025-08-08T00:00:00Z">
+              <w:date w:fullDate="2025-08-09T00:00:00Z">
                 <w:dateFormat w:val="dd.MM.yyyy"/>
                 <w:lid w:val="ru-RU"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
-                <w:t>08.08.2025</w:t>
+                <w:t>09.08.2025</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
         <w:p w14:paraId="10613D06" w14:textId="41638385" w:rsidR="00BC6B00" w:rsidRPr="00EC338F" w:rsidRDefault="00BC6B00" w:rsidP="00BC6B00">
           <w:pPr>
             <w:pStyle w:val="60"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EC338F">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>дата принятия решения</w:t>
           </w:r>
         </w:p>
@@ -5776,52 +5776,66 @@
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00E36003">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5C37AA02" w14:textId="77777777" w:rsidR="00EF0DDF" w:rsidRPr="00BC6B00" w:rsidRDefault="00EF0DDF" w:rsidP="00BC6B00">
     <w:pPr>
       <w:pStyle w:val="ad"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4392" w:type="pct"/>
       <w:tblInd w:w="993" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3969"/>
       <w:gridCol w:w="2439"/>
       <w:gridCol w:w="2805"/>
     </w:tblGrid>
     <w:tr w:rsidR="000C57F0" w:rsidRPr="00E36003" w14:paraId="16211684" w14:textId="77777777" w:rsidTr="00BC6B00">
       <w:trPr>
         <w:trHeight w:val="846"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="053CE643" w14:textId="77777777" w:rsidR="000C57F0" w:rsidRPr="00EC338F" w:rsidRDefault="000C57F0" w:rsidP="000C57F0">
           <w:pPr>
             <w:pStyle w:val="60"/>
             <w:rPr>
@@ -5855,81 +5869,81 @@
           <w:r w:rsidRPr="00EC338F">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>подпись ведущего эксперта по аккредитации</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2439" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:id w:val="1844891503"/>
-            <w:date w:fullDate="2025-08-08T00:00:00Z">
+            <w:date w:fullDate="2025-08-09T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="ru-RU"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:u w:val="none"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
-            <w:p w14:paraId="7E0D2EC0" w14:textId="135D2D46" w:rsidR="000C57F0" w:rsidRPr="009E4D11" w:rsidRDefault="00174535" w:rsidP="000C57F0">
+            <w:p w14:paraId="7E0D2EC0" w14:textId="35C0650C" w:rsidR="000C57F0" w:rsidRPr="009E4D11" w:rsidRDefault="00BC7657" w:rsidP="000C57F0">
               <w:pPr>
                 <w:pStyle w:val="60"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
-                <w:t>08.08.2025</w:t>
+                <w:t>09.08.2025</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:p w14:paraId="5AC77F3F" w14:textId="77777777" w:rsidR="000C57F0" w:rsidRPr="00EC338F" w:rsidRDefault="000C57F0" w:rsidP="000C57F0">
           <w:pPr>
             <w:pStyle w:val="60"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EC338F">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>дата принятия решения</w:t>
           </w:r>
         </w:p>
@@ -6027,78 +6041,50 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2E9181BB" w14:textId="77777777" w:rsidR="000010FF" w:rsidRDefault="000010FF" w:rsidP="00C26BCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="418B184A" w14:textId="77777777" w:rsidR="000010FF" w:rsidRDefault="000010FF" w:rsidP="00C26BCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...26 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4551" w:type="pct"/>
       <w:tblInd w:w="910" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="71" w:type="dxa"/>
         <w:right w:w="71" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="796"/>
       <w:gridCol w:w="8750"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FE3539" w:rsidRPr="00D337DC" w14:paraId="6F23EC24" w14:textId="77777777" w:rsidTr="00C576FD">
       <w:trPr>
         <w:trHeight w:val="752"/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="417" w:type="pct"/>
@@ -6421,61 +6407,52 @@
           <w:r>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="be-BY"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="465F0FDB" w14:textId="77777777" w:rsidR="00C576FD" w:rsidRPr="00C576FD" w:rsidRDefault="00C576FD" w:rsidP="00C26BCD">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9519" w:type="dxa"/>
       <w:tblInd w:w="924" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="896"/>
       <w:gridCol w:w="8623"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FE3539" w:rsidRPr="00804957" w14:paraId="342A296F" w14:textId="77777777" w:rsidTr="000C57F0">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="896" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -8608,51 +8585,51 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1510828293">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1019431333">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2036348791">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="461847861">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1383214730">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="690881933">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="97"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="357"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -10172,50 +10149,51 @@
     <w:rsid w:val="00563590"/>
     <w:rsid w:val="0056374D"/>
     <w:rsid w:val="0056460B"/>
     <w:rsid w:val="00564BA6"/>
     <w:rsid w:val="005657B5"/>
     <w:rsid w:val="00565C86"/>
     <w:rsid w:val="00565E8A"/>
     <w:rsid w:val="00566D6B"/>
     <w:rsid w:val="005674FA"/>
     <w:rsid w:val="00567D32"/>
     <w:rsid w:val="005705FF"/>
     <w:rsid w:val="00570A33"/>
     <w:rsid w:val="00570FE4"/>
     <w:rsid w:val="00572EED"/>
     <w:rsid w:val="005745F7"/>
     <w:rsid w:val="005749A9"/>
     <w:rsid w:val="00575449"/>
     <w:rsid w:val="0057570A"/>
     <w:rsid w:val="00575A52"/>
     <w:rsid w:val="00575DBB"/>
     <w:rsid w:val="00576FF8"/>
     <w:rsid w:val="00577171"/>
     <w:rsid w:val="00580048"/>
     <w:rsid w:val="00580241"/>
     <w:rsid w:val="005803F8"/>
+    <w:rsid w:val="00580607"/>
     <w:rsid w:val="005825F5"/>
     <w:rsid w:val="005829A5"/>
     <w:rsid w:val="00582C58"/>
     <w:rsid w:val="00583397"/>
     <w:rsid w:val="00583799"/>
     <w:rsid w:val="00583F64"/>
     <w:rsid w:val="00584CA6"/>
     <w:rsid w:val="0058561B"/>
     <w:rsid w:val="00586EC8"/>
     <w:rsid w:val="005873A0"/>
     <w:rsid w:val="00587D02"/>
     <w:rsid w:val="00587FBB"/>
     <w:rsid w:val="00590712"/>
     <w:rsid w:val="005908B0"/>
     <w:rsid w:val="00591025"/>
     <w:rsid w:val="00591416"/>
     <w:rsid w:val="00591B10"/>
     <w:rsid w:val="00591B37"/>
     <w:rsid w:val="00591E55"/>
     <w:rsid w:val="005927A9"/>
     <w:rsid w:val="005929F9"/>
     <w:rsid w:val="00593AC7"/>
     <w:rsid w:val="00594306"/>
     <w:rsid w:val="005956F0"/>
     <w:rsid w:val="00596C02"/>
@@ -11994,50 +11972,51 @@
     <w:rsid w:val="00BB6240"/>
     <w:rsid w:val="00BB64EB"/>
     <w:rsid w:val="00BB67BE"/>
     <w:rsid w:val="00BB78CB"/>
     <w:rsid w:val="00BB7D70"/>
     <w:rsid w:val="00BB7E8E"/>
     <w:rsid w:val="00BC03A3"/>
     <w:rsid w:val="00BC0A74"/>
     <w:rsid w:val="00BC0B4D"/>
     <w:rsid w:val="00BC12CB"/>
     <w:rsid w:val="00BC2277"/>
     <w:rsid w:val="00BC2F00"/>
     <w:rsid w:val="00BC3123"/>
     <w:rsid w:val="00BC3312"/>
     <w:rsid w:val="00BC34FD"/>
     <w:rsid w:val="00BC36A9"/>
     <w:rsid w:val="00BC4232"/>
     <w:rsid w:val="00BC4718"/>
     <w:rsid w:val="00BC4A5E"/>
     <w:rsid w:val="00BC5028"/>
     <w:rsid w:val="00BC51E1"/>
     <w:rsid w:val="00BC5E71"/>
     <w:rsid w:val="00BC6146"/>
     <w:rsid w:val="00BC64E2"/>
     <w:rsid w:val="00BC6B00"/>
+    <w:rsid w:val="00BC7657"/>
     <w:rsid w:val="00BD0251"/>
     <w:rsid w:val="00BD02FD"/>
     <w:rsid w:val="00BD0BC4"/>
     <w:rsid w:val="00BD0FA9"/>
     <w:rsid w:val="00BD242A"/>
     <w:rsid w:val="00BD2E1A"/>
     <w:rsid w:val="00BD3029"/>
     <w:rsid w:val="00BD3035"/>
     <w:rsid w:val="00BD35A2"/>
     <w:rsid w:val="00BD3CBE"/>
     <w:rsid w:val="00BD4006"/>
     <w:rsid w:val="00BD4572"/>
     <w:rsid w:val="00BD51BD"/>
     <w:rsid w:val="00BD52E2"/>
     <w:rsid w:val="00BD5D93"/>
     <w:rsid w:val="00BD63CF"/>
     <w:rsid w:val="00BD7174"/>
     <w:rsid w:val="00BD7ECF"/>
     <w:rsid w:val="00BD7EF9"/>
     <w:rsid w:val="00BD7F55"/>
     <w:rsid w:val="00BE0E0D"/>
     <w:rsid w:val="00BE104F"/>
     <w:rsid w:val="00BE19C8"/>
     <w:rsid w:val="00BE20B7"/>
     <w:rsid w:val="00BE2229"/>
@@ -14203,66 +14182,69 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1487742832">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1 lines deleted...]
-
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1 lines deleted...]
-
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EB19F21AF7544D9FAB4416007AB85C0A"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DE93108E-57B7-4292-B981-A9EEE749E981}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -14388,50 +14370,51 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC35F2"/>
     <w:rsid w:val="000422B1"/>
     <w:rsid w:val="00210BEE"/>
     <w:rsid w:val="003C64F7"/>
     <w:rsid w:val="004314BE"/>
+    <w:rsid w:val="00580607"/>
     <w:rsid w:val="00620226"/>
     <w:rsid w:val="006746E8"/>
     <w:rsid w:val="006C1522"/>
     <w:rsid w:val="00AA4B8C"/>
     <w:rsid w:val="00B36B71"/>
     <w:rsid w:val="00C8134F"/>
     <w:rsid w:val="00E264E7"/>
     <w:rsid w:val="00FC35F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-BY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>