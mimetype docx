--- v0 (2026-07-25)
+++ v1 (2026-09-08)
@@ -221,50 +221,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00A0063E">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1605572758"/>
                 <w:placeholder>
                   <w:docPart w:val="C0BA494EF5A74384B4A1E0BE846E2F3A"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A22FEB" w:rsidRPr="00A22FEB">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>BY/112 2.5014</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39C2F1AB" w14:textId="0581658C" w:rsidR="00162213" w:rsidRPr="00204777" w:rsidRDefault="00162213" w:rsidP="00162213">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -315,50 +316,51 @@
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">от </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="778922166"/>
                 <w:placeholder>
                   <w:docPart w:val="46032FEBE1144F19BCCB4611AD699165"/>
                 </w:placeholder>
                 <w:date w:fullDate="2018-02-23T00:00:00Z">
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="ru-RU"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A22FEB">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>23.02.2018</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27BB9E8E" w14:textId="2887781E" w:rsidR="00162213" w:rsidRPr="00204777" w:rsidRDefault="00162213" w:rsidP="00162213">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -404,50 +406,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0063E">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">на бланке № </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1848700189"/>
                 <w:placeholder>
                   <w:docPart w:val="FFA041E591954A489624A6206FC148C8"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A22FEB">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>__________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A393FBC" w14:textId="5FF745CA" w:rsidR="00162213" w:rsidRPr="00204777" w:rsidRDefault="00162213" w:rsidP="00162213">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
@@ -1463,91 +1466,51 @@
           </w:tcPr>
           <w:p w14:paraId="55F41F4C" w14:textId="567925E0" w:rsidR="00552FE5" w:rsidRPr="00DD4EA5" w:rsidRDefault="00A22FEB" w:rsidP="00C14D21">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A22FEB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ул. Кольцевая, 20, 223043, д. </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> с/с, Минская область</w:t>
+              <w:t>ул. Кольцевая, 20, 223043, д. Цнянка, Папернянский с/с, Минская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A22FEB" w:rsidRPr="00B20F86" w14:paraId="33A0D620" w14:textId="77777777" w:rsidTr="0057280D">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5031C596" w14:textId="77777777" w:rsidR="00A22FEB" w:rsidRPr="0057280D" w:rsidRDefault="00A22FEB" w:rsidP="00A22FEB">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-57" w:right="-113"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057280D">
@@ -4794,51 +4757,51 @@
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>иректор</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">государственного </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E3BEE1" w14:textId="77777777" w:rsidR="00A0063E" w:rsidRPr="001D02D0" w:rsidRDefault="00A0063E" w:rsidP="00A0063E">
+    <w:p w14:paraId="70E3BEE1" w14:textId="73E85011" w:rsidR="00A0063E" w:rsidRPr="001D02D0" w:rsidRDefault="00A0063E" w:rsidP="00A0063E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>предприятия «БГЦА»</w:t>
       </w:r>
       <w:r w:rsidRPr="001D02D0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4866,89 +4829,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00630922">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001D02D0">
+      <w:r w:rsidR="00A34451">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Е</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Бережных</w:t>
+        <w:t>Е.В. Дворак</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="585A2EBA" w14:textId="77777777" w:rsidR="0056070B" w:rsidRPr="00CC094B" w:rsidRDefault="0056070B" w:rsidP="00CC094B">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0056070B" w:rsidRPr="00CC094B" w:rsidSect="00796C65">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -4986,95 +4917,95 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman CYR">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblInd w:w="-142" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -5127,81 +5058,81 @@
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>подпись ведущего эксперта по аккредитации</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4253" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:id w:val="-1764913121"/>
             <w:placeholder>
               <w:docPart w:val="99F3EA57768442358FC94E753B4CAB1D"/>
             </w:placeholder>
-            <w:date w:fullDate="2023-05-12T00:00:00Z">
+            <w:date w:fullDate="2026-07-10T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="ru-RU"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:u w:val="none"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
-            <w:p w14:paraId="74A3B532" w14:textId="1D9CC541" w:rsidR="002667A7" w:rsidRPr="00B453D4" w:rsidRDefault="00E422CE" w:rsidP="002667A7">
+            <w:p w14:paraId="74A3B532" w14:textId="79F6ACAC" w:rsidR="002667A7" w:rsidRPr="00B453D4" w:rsidRDefault="00A34451" w:rsidP="002667A7">
               <w:pPr>
                 <w:pStyle w:val="61"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
-                <w:t>12.05.2023</w:t>
+                <w:t>10.07.2026</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:p w14:paraId="476B41EA" w14:textId="0541DAED" w:rsidR="002667A7" w:rsidRPr="00B453D4" w:rsidRDefault="002667A7" w:rsidP="00374A27">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B453D4">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>дата принятия решения</w:t>
           </w:r>
         </w:p>
@@ -5366,79 +5297,79 @@
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>подпись ведущего эксперта по аккредитации</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4381" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:u w:val="single"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:id w:val="1844891503"/>
             <w:placeholder>
               <w:docPart w:val="A2ED08F84D97484698DF0084D75B3F71"/>
             </w:placeholder>
-            <w:date w:fullDate="2026-07-10T00:00:00Z">
+            <w:date w:fullDate="2023-05-12T00:00:00Z">
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="ru-RU"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:u w:val="none"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
-            <w:p w14:paraId="357AEEA2" w14:textId="74C587DA" w:rsidR="005D5C7B" w:rsidRPr="007624CE" w:rsidRDefault="007708F0" w:rsidP="005D5C7B">
+            <w:p w14:paraId="357AEEA2" w14:textId="0F592B8A" w:rsidR="005D5C7B" w:rsidRPr="007624CE" w:rsidRDefault="00A34451" w:rsidP="005D5C7B">
               <w:pPr>
                 <w:pStyle w:val="61"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ArialMT"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="ru-RU"/>
                 </w:rPr>
-                <w:t>10.07.2026</w:t>
+                <w:t>12.05.2023</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:p w14:paraId="4B347AC2" w14:textId="109B3E5E" w:rsidR="005D5C7B" w:rsidRPr="00B453D4" w:rsidRDefault="005D5C7B" w:rsidP="002667A7">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B453D4">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>дата принятия решения</w:t>
           </w:r>
         </w:p>
@@ -7331,52 +7262,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="106"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
@@ -7411,99 +7341,103 @@
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003D4854"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00494629"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
+    <w:rsid w:val="004F01A0"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="0057280D"/>
     <w:rsid w:val="00592241"/>
+    <w:rsid w:val="005D31E5"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A0EDB"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="007708F0"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
+    <w:rsid w:val="00A14C7E"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A22FEB"/>
+    <w:rsid w:val="00A34451"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
@@ -9504,145 +9438,135 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman CYR">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF3758"/>
     <w:rsid w:val="000106F9"/>
     <w:rsid w:val="0005722E"/>
     <w:rsid w:val="00090EDB"/>
     <w:rsid w:val="000B03B2"/>
     <w:rsid w:val="001C5DC5"/>
     <w:rsid w:val="001D6874"/>
     <w:rsid w:val="001F086A"/>
     <w:rsid w:val="002501E5"/>
     <w:rsid w:val="002751FF"/>
     <w:rsid w:val="003B21DC"/>
     <w:rsid w:val="00495C3B"/>
     <w:rsid w:val="004A3A30"/>
+    <w:rsid w:val="004F01A0"/>
     <w:rsid w:val="005029EC"/>
     <w:rsid w:val="00516AF1"/>
     <w:rsid w:val="00562D7C"/>
     <w:rsid w:val="00580F98"/>
     <w:rsid w:val="005C3A33"/>
     <w:rsid w:val="005C4097"/>
+    <w:rsid w:val="005D31E5"/>
     <w:rsid w:val="00607457"/>
     <w:rsid w:val="00684F82"/>
     <w:rsid w:val="0080735D"/>
     <w:rsid w:val="009072F4"/>
     <w:rsid w:val="00A13F21"/>
     <w:rsid w:val="00A661C2"/>
     <w:rsid w:val="00A8053F"/>
     <w:rsid w:val="00B00858"/>
     <w:rsid w:val="00B11269"/>
     <w:rsid w:val="00B612C8"/>
     <w:rsid w:val="00B63D03"/>
     <w:rsid w:val="00BE414E"/>
     <w:rsid w:val="00BF3758"/>
     <w:rsid w:val="00C8094E"/>
     <w:rsid w:val="00CC03D9"/>
     <w:rsid w:val="00CC7A3D"/>
     <w:rsid w:val="00D53B49"/>
     <w:rsid w:val="00DB7154"/>
     <w:rsid w:val="00EB4B12"/>
     <w:rsid w:val="00EF7515"/>
     <w:rsid w:val="00F117DE"/>
     <w:rsid w:val="00FD58DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -10425,72 +10349,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>426</Words>
-  <Characters>2430</Characters>
+  <Words>425</Words>
+  <Characters>2429</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2851</CharactersWithSpaces>
+  <CharactersWithSpaces>2849</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>