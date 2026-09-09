--- v0 (2026-04-27)
+++ v1 (2026-09-09)
@@ -1,42 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="07B8CFA3" w14:textId="77777777" w:rsidR="00403AD5" w:rsidRDefault="00403AD5" w:rsidP="00403AD5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
@@ -528,57 +530,51 @@
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="5F22E524" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="45FA49DB" w14:textId="089FD889" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.1.1**</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> ТР</w:t>
+              <w:t>1.1.1** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2DF031D3" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Вагоны бункерного типа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -689,55 +685,50 @@
             <w:tcW w:w="900" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1294D7FC" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 14782-86¹;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 21105-87¹;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>ГОСТ 23479-79¹;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 26433.1-89;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30243.1-2021;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30243.2-97;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -768,57 +759,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="55D9AAB8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="58BD7550" w14:textId="7742B44B" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.1.2**</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> ТР</w:t>
+              <w:t>1.1.2** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="774A52BA" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Вагоны изотермические</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -832,55 +817,50 @@
               </w:rPr>
               <w:t>24.10/29.143, 24.10/32.030, 24.10/32.089, 24.10/32.103, 24.10/32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="417791DD" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Контроль проникающими веществами: капиллярная дефектоскопия.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Магнитный метод (магнитопорошковый метод)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Измерение твердости</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Ультрозвуковая дефектоскопия, эхо-метод. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ультрозвуковая толщинометрия, эхо-метод.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1003,57 +983,51 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="04B723C8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1A772AF0" w14:textId="550B87BF" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.1.3*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.1.3** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="68B707B6" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Вагоны крытые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -1210,57 +1184,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="475CC4D9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="00E4519A" w14:textId="366396CF" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.1.4**</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> ТР</w:t>
+              <w:t>1.1.4** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="521B3F49" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Вагоны пассажирские магистральные локомотивной тяги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -1410,57 +1378,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="2571A359" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4CF8942B" w14:textId="259D56AC" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.1.5**</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> ТР</w:t>
+              <w:t>1.1.5** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="77591F91" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Вагоны-платформы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -1640,57 +1602,51 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="3ABE9B17" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="13945976" w14:textId="2012C54D" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.1.6*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.1.6** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3D38CC53" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Вагоны-самосвалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -1854,57 +1810,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="1480C75D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3D508218" w14:textId="0B27D306" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.1.7*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.1.7** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="549BAA29" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Вагоны-цистерны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -2055,57 +2005,51 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="42988372" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2B6D003F" w14:textId="11D73B90" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.1.8*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.1.8** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0FAF32FA" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Вагоны широкой колеи для промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -2119,55 +2063,50 @@
               </w:rPr>
               <w:t>24.10/29.143, 24.10/32.030, 24.10/32.089, 24.10/32.103, 24.10/32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="66366B92" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ультрозвуковая дефектоскопия, эхо-метод. Ультрозвуковая толщинометрия, эхо-метод.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Оптический контроль: визуальный метод, внешний осмотр и измерения</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Магнитный метод (магнитопорошковый метод)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Контроль проникающими веществами: капиллярная дефектоскопия.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Измерение твердости</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2253,57 +2192,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="6783794A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6FF7940A" w14:textId="0914C780" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.1.9*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.1.9** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="07F7257E" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Дизель-поезда, автомотрисы, рельсовые автобусы, их вагоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -2453,57 +2386,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="4458A5D3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="39D1069E" w14:textId="7D363836" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.1.10**</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> ТР</w:t>
+              <w:t>1.1.10** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="22F7A31B" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Дизель-электропоезда, их вагоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -2661,57 +2588,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="0E471FEF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="17DE6706" w14:textId="24177118" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.1.11</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.1.11** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4A22FCB6" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>полувагоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -2868,57 +2789,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="387A8AF6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="59A0D7A2" w14:textId="325A7AC3" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.1.12*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.1.12** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0A7D4A74" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Специальный несамоходный железнодорожный подвижной состав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -3068,57 +2983,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="12A989F9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5031C3C7" w14:textId="54246AE6" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.1.13</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.1.13** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="20307CEA" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Специальный самоходный железнодорожный подвижной состав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -3283,57 +3192,51 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="7E8417AD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0D1EBF0C" w14:textId="1425CE27" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.1.14</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.1.14** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6F93DB91" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Тепловозы, газотрубовозы: магистральные, маневровые и промышленные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -3497,57 +3400,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="0BF9E0B5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2C8D5012" w14:textId="0962646B" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.1.15*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.1.15** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="44457EB5" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Электровозы магистральные: постоянного тока, переменного тока, двухсистемные (переменного и постоянного тока), прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -3697,57 +3594,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="27B94FF6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0C2E328F" w14:textId="1EB323D5" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.1.16*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.1.16** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="63565144" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Электровозы маневровые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -3927,57 +3818,51 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="12111EC1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0B3D6650" w14:textId="59725661" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.1.17</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.1.17** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4D8ACBA6" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Электропоезда, электромотрисы: постоянного тока, переменного тока, двухсистемные (постоянного и переменного тока)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -4127,57 +4012,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="7E5A9475" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="35D59A45" w14:textId="1268A354" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.1*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.2.1** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5E8C1FD5" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Балка надрессорная грузового вагона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -4313,57 +4192,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="50D5C0D9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="73FE40CA" w14:textId="534E8A0F" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.2*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.2.2** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7C0881FC" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Балка соединительная четырехосной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>тележки грузовых вагонов</w:t>
             </w:r>
@@ -4495,57 +4368,51 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="486B19B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="33542B09" w14:textId="0713324D" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.2.3*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.2.3** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3F03C8D1" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Балка шкворневая трехосной тележки грузовых вагонов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -4559,55 +4426,50 @@
               </w:rPr>
               <w:t>24.10/32.030, 24.10/32.089, 24.10/32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="06BBE66B" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Магнитный метод (магнитопорошковый метод)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Ультрозвуковая дефектоскопия, эхо-метод. Ультрозвуковая толщинометрия, эхо-метод.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Оптический контроль: визуальный метод, внешний осмотр и измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="71835D00" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 001/2011 Перечисление "б" пункта 13 раздела V;</w:t>
@@ -4672,57 +4534,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="17349910" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4FC5B521" w14:textId="067D6714" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.4*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.2.4** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6EC2894E" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Колеса зубчатые цилиндрические тяговых передач железнодорожного подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -4851,57 +4707,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="59E8828D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="57E0AA51" w14:textId="13E81919" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.5*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.2.5** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="60F2C568" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Колеса (кроме составных) колесных пар железнодорожного подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -5052,57 +4902,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="4E747614" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="47E53DAE" w14:textId="4A179BB7" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.6*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.2.6** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="407C099D" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Колесные пары (колесные узлы) вагонные без буксовых узлов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -5203,57 +5047,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="1A510529" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="64E2B59B" w14:textId="06BD87D6" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.7*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.2.7** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="685DDB11" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Колесные пары специального подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -5389,57 +5227,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="456A4709" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="313FC073" w14:textId="3010D3BE" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.8*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.2.8** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="75C6CB59" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Колесные пары локомотивные и моторвагонного подвижного состава без буксовых</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -5575,57 +5407,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="05C6E5FE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1933EDA1" w14:textId="1097DFF1" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.9*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.2.9** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="782FE64B" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Колодки тормозные композиционные для </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>железнодорожного подвижного состава</w:t>
             </w:r>
@@ -5735,57 +5561,51 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="59F1AC61" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3A71FB7E" w14:textId="2D76D1B5" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.2.10*</w:t>
-[...5 lines deleted...]
-              <w:t>* ТР</w:t>
+              <w:t>1.2.10** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="41C9EFC8" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Колодки тормозные составные (чугунно-композиционные) для железнодорожного подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -5900,57 +5720,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="15BBE4D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="276EFD80" w14:textId="4257C639" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.11</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.2.11** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="67FFDF6E" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оси вагонные чистовые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -6079,57 +5893,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="14735D1F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="644661EB" w14:textId="3C5C5EC3" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.12</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.2.12** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7B276A74" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оси локомотивные и моторвагонного подвижного состава чистовые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -6294,57 +6102,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="3244909B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="28C82CC1" w14:textId="3EAC2174" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.13</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.2.13** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2269AE53" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оси черновые для железнодорожного подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -6501,57 +6303,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="3258F8FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0B6C6892" w14:textId="6C8C24F9" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.14</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.2.14** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="58F46FD8" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Оси чистовые для специального подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -6708,57 +6504,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="4242F112" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1A54C666" w14:textId="57734962" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.15</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.2.15** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="414BEB48" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Подшипники качения роликовые для букс железнодорожного подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -6772,55 +6562,50 @@
               </w:rPr>
               <w:t>24.10/32.089, 24.10/32.103, 24.10/32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="18CE3C90" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Магнитный метод (магнитопорошковый метод)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Контроль проникающими веществами: капиллярная дефектоскопия.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Оптический контроль: визуальный метод, внешний осмотр и измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3AF63249" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ТР ТС 001/2011 Перечисление "б" пункта 13 раздела V;</w:t>
@@ -6907,57 +6692,51 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="429904B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1D2723CC" w14:textId="7CD32836" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.2.16</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.2.16** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0194FDF0" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Пружины рессорного подвешивания железнодорожного подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -7079,57 +6858,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="669916A6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="03560FCA" w14:textId="4BBAAA3C" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.17</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.2.17** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="17A85F46" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Рама боковая тележки грузового вагона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -7272,57 +7045,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="27E14388" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1A06D944" w14:textId="53219B22" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.18</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.2.18** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="13C9BBF4" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>рама тележки пассажирского вагона локомотивной тяги и моторвагонного подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -7468,57 +7235,51 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="4FBEA058" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="07E86E35" w14:textId="4B49514D" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.19</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.2.19** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7AD8AAC3" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Резервуары воздушные для тягового, моторвагонного и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>специального самоходного подвижного состава</w:t>
             </w:r>
@@ -7648,57 +7409,51 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="1DBC2385" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5F1A39FE" w14:textId="56C0CAAB" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.2.20</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.2.20** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0C2F9FF1" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="00843550"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1A178BC9" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="00843550"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="970" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="145A7072" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="00843550"/>
         </w:tc>
         <w:tc>
@@ -7749,57 +7504,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3D666EF9" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="00843550"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="62A1CD9A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="55AB6FB8" w14:textId="3D2BD7D7" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.21</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.2.21** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2CE9CDD9" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Тележки двухосные для грузовых вагонов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -7914,57 +7663,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="2022FC32" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="74597218" w14:textId="56042527" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.22</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.2.22** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="267B0B2A" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Тележки пассажирские вагонов и прицепных вагонов моторвагонного подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -8065,57 +7808,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="5DC1C676" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7931C4C1" w14:textId="78121F08" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.23</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.2.23** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="055621F8" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Тележки трехосные для грузовых вагонов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -8210,57 +7947,51 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="3175D85B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6DE78683" w14:textId="6A3D7C40" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.2.24</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.2.24** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="66205423" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Тележки четырехосные для грузовых вагонов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -8354,57 +8085,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="279BE782" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="10F9FA85" w14:textId="53D49750" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.25</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.2.25** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="610C8387" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Центры колесные катанные дисковые железнодорожного подвижного состава</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -8533,57 +8258,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="7DE2A668" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="230D2BFD" w14:textId="1DBDBFC4" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.2.26</w:t>
-[...5 lines deleted...]
-              <w:t>** ТР</w:t>
+              <w:t>1.2.26** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4B5D4082" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Центры колесные литые для железнодорожного подвижного состава (отливки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -8712,57 +8431,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="2F3EE39E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7B16D54B" w14:textId="40631E6C" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>2.1**</w:t>
-[...5 lines deleted...]
-              <w:t>ТР</w:t>
+              <w:t>2.1**ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3601A5A4" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Сосуды предназначенные для газов, сжижениях газов, растворенных под давлением, паров и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>жидкостей используемые для рабочих сред группы 1, 2, 3, 4</w:t>
             </w:r>
@@ -8992,57 +8705,51 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00843550" w14:paraId="7FBD6C60" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1AAEF15A" w14:textId="3592D9B8" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2.2**</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> ТР</w:t>
+              <w:t>2.2** ТР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="446DD213" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Арматура, предохранительные устройства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -9200,54 +8907,56 @@
           </w:tcPr>
           <w:p w14:paraId="753B51C8" w14:textId="77777777" w:rsidR="00843550" w:rsidRDefault="009B755E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отраслевая научно-исследовательская лаборатория "Технические и технологические оценки ресурса единиц подвижного состава" (ул. Кирова, 34, 246653, г. Гомель, Гомельская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20F38F7F" w14:textId="77777777" w:rsidR="004108B8" w:rsidRPr="004108B8" w:rsidRDefault="004108B8" w:rsidP="00C35CF2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004108B8" w:rsidRPr="004108B8" w:rsidSect="00306EC9">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="31CBF40E" w14:textId="77777777" w:rsidR="008B7734" w:rsidRDefault="008B7734" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5D4A10DE" w14:textId="77777777" w:rsidR="008B7734" w:rsidRDefault="008B7734" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -9321,104 +9030,128 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6B32A9C5" w14:textId="77777777" w:rsidR="007E6060" w:rsidRDefault="007E6060">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="68B1CD37" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="470D459C" w14:textId="7D364EAF" w:rsidR="00222A33" w:rsidRPr="001F6408" w:rsidRDefault="00E01AC2" w:rsidP="00222A33">
+        <w:p w14:paraId="470D459C" w14:textId="0C6CFB3D" w:rsidR="00222A33" w:rsidRPr="001F6408" w:rsidRDefault="00E01AC2" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E01AC2">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">Часть </w:t>
           </w:r>
           <w:r w:rsidR="006B3AFC" w:rsidRPr="006B3AFC">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>1, 2</w:t>
+            <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00E01AC2">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="001F6408">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Дата принятия решения по аккредитации:</w:t>
           </w:r>
           <w:r w:rsidR="009B755E">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
@@ -9595,121 +9328,121 @@
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="081AAF78" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="1C06DE94" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="1E65A5F0" w14:textId="43CCBA86" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00E01AC2" w:rsidP="002317A4">
+        <w:p w14:paraId="1E65A5F0" w14:textId="34EFEBE3" w:rsidR="00306EC9" w:rsidRPr="00123D1B" w:rsidRDefault="00E01AC2" w:rsidP="002317A4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Часть </w:t>
           </w:r>
           <w:r w:rsidR="00AA45C5" w:rsidRPr="00915BFB">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>1, 2</w:t>
+            <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidR="00CE4412">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Дата </w:t>
           </w:r>
           <w:r w:rsidR="00436741">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>принятия решения по аккредитации</w:t>
           </w:r>
@@ -9938,50 +9671,60 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0C470E31" w14:textId="77777777" w:rsidR="008B7734" w:rsidRDefault="008B7734" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="79578D79" w14:textId="77777777" w:rsidR="008B7734" w:rsidRDefault="008B7734" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41896489" w14:textId="77777777" w:rsidR="007E6060" w:rsidRDefault="007E6060">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14553" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
       <w:gridCol w:w="2367"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="2564F90F" w14:textId="77777777" w:rsidTr="009B755E">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12186" w:type="dxa"/>
           <w:vAlign w:val="center"/>
@@ -10039,51 +9782,51 @@
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00894DE4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>BY/112 1.1688</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2DB36F1F" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24C8790A" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14539" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12186"/>
@@ -11633,52 +11376,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="96"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="106"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00003DC7"/>
     <w:rsid w:val="00022A72"/>
@@ -11711,114 +11453,117 @@
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="00246BB6"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="0025201C"/>
     <w:rsid w:val="00265CBA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D5DD2"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="002F2CC4"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
+    <w:rsid w:val="00320307"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00403AD5"/>
     <w:rsid w:val="004108B8"/>
     <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00542DF1"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00645DC8"/>
     <w:rsid w:val="00674D98"/>
     <w:rsid w:val="006762B3"/>
+    <w:rsid w:val="00680CF7"/>
     <w:rsid w:val="00681281"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006B3AFC"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="00752268"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="007707DF"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B2816"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007B3872"/>
     <w:rsid w:val="007E1978"/>
+    <w:rsid w:val="007E6060"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00843550"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="00894DE4"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A6698"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008B7734"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="0090253C"/>
     <w:rsid w:val="00915BFB"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
@@ -11884,50 +11629,51 @@
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E01AC2"/>
     <w:rsid w:val="00E05856"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E24C9F"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E802E3"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F2328C"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F50CE2"/>
     <w:rsid w:val="00F525F3"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
+    <w:rsid w:val="00FB2227"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE145D"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -13581,59 +13327,64 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>