--- v0 (2025-12-04)
+++ v1 (2026-04-26)
@@ -1,462 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54050222" w14:textId="17023B60" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
+    <w:p w14:paraId="54050222" w14:textId="2FDCE06B" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="00456F06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
       <w:r w:rsidR="00DC1AD3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ЧАСТЬ 1)</w:t>
-[...209 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BE3019" w14:textId="7A03C42B" w:rsidR="00C52F3D" w:rsidRPr="00F803A7" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
-[...139 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="6AF38086" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
@@ -1314,51 +965,50 @@
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:right="-110"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00A30">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ЕН 1713-2005</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AD6E014" w14:textId="77777777" w:rsidR="00CB17DD" w:rsidRPr="00C00A30" w:rsidRDefault="00CB17DD" w:rsidP="00CB17DD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00A30">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ ISO 3834-3-2010</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="205F6BC2" w14:textId="77777777" w:rsidR="00CB17DD" w:rsidRPr="00C00A30" w:rsidRDefault="00CB17DD" w:rsidP="00CB17DD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00A30">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ ISO 5817-2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07B5BB23" w14:textId="77777777" w:rsidR="00CB17DD" w:rsidRPr="00C00A30" w:rsidRDefault="00CB17DD" w:rsidP="00CB17DD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:right="-110"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
@@ -1442,50 +1092,51 @@
           <w:p w14:paraId="0BF4F409" w14:textId="77777777" w:rsidR="00CB17DD" w:rsidRPr="00CB17DD" w:rsidRDefault="00CB17DD" w:rsidP="00CB17DD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB17DD">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ ЕН 13082-2006 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F42B132" w14:textId="77777777" w:rsidR="00CB17DD" w:rsidRPr="00CB17DD" w:rsidRDefault="00CB17DD" w:rsidP="00CB17DD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB17DD">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">СТБ ЕН 13081-2006 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01639EA2" w14:textId="4C94A048" w:rsidR="00CB17DD" w:rsidRPr="00C00A30" w:rsidRDefault="00CB17DD" w:rsidP="00CB17DD">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB17DD">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТ РК СТБ ЕН 13922-2010</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BACBC14" w14:textId="77777777" w:rsidR="00CB17DD" w:rsidRPr="00CB17DD" w:rsidRDefault="00CB17DD" w:rsidP="00CB17DD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -1927,51 +1578,50 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B1B4768" w14:textId="77777777" w:rsidR="00CB17DD" w:rsidRDefault="00CB17DD" w:rsidP="004F70F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BD027A5" w14:textId="77777777" w:rsidR="00CB17DD" w:rsidRDefault="00CB17DD" w:rsidP="004F70F0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2136">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">220024, г. Минск, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0402CA79" w14:textId="30DD1089" w:rsidR="00CB17DD" w:rsidRPr="009B52A8" w:rsidRDefault="00CB17DD" w:rsidP="004F70F0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2136">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">пер. </w:t>
             </w:r>
             <w:r w:rsidRPr="009B52A8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Корженевского, д. 28, оф. 119</w:t>
             </w:r>
           </w:p>
@@ -2223,51 +1873,50 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="673EBA18" w14:textId="77777777" w:rsidR="00CB17DD" w:rsidRPr="004F70F0" w:rsidRDefault="00CB17DD" w:rsidP="004F70F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D4D0723" w14:textId="77777777" w:rsidR="00BC4A25" w:rsidRDefault="00BC4A25" w:rsidP="00BC4A25">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2136">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">220024, г. Минск, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EFFAC07" w14:textId="77777777" w:rsidR="00BC4A25" w:rsidRDefault="00BC4A25" w:rsidP="00BC4A25">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2136">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">пер. </w:t>
             </w:r>
             <w:r w:rsidRPr="009B52A8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Корженевского, </w:t>
             </w:r>
           </w:p>
@@ -2525,51 +2174,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EE4A6AF" w14:textId="77777777" w:rsidR="00CB17DD" w:rsidRPr="004F70F0" w:rsidRDefault="00CB17DD" w:rsidP="004F70F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44E460F6" w14:textId="77777777" w:rsidR="00BC4A25" w:rsidRPr="00966597" w:rsidRDefault="00BC4A25" w:rsidP="00BC4A25">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00966597">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">220024, г. Минск, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DD36116" w14:textId="0868A84B" w:rsidR="00CB17DD" w:rsidRPr="00966597" w:rsidRDefault="00BC4A25" w:rsidP="00BC4A25">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00966597">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>пер. Корженевского, д. 28, оф. 119</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F4469BA" w14:textId="77777777" w:rsidR="00CB17DD" w:rsidRPr="004F70F0" w:rsidRDefault="00CB17DD" w:rsidP="004F70F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -2803,51 +2451,50 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68CB90AC" w14:textId="77777777" w:rsidR="00CB17DD" w:rsidRPr="006C3B25" w:rsidRDefault="00CB17DD" w:rsidP="006C3B25">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27D8EB9F" w14:textId="77777777" w:rsidR="00BC4A25" w:rsidRPr="00BC4A25" w:rsidRDefault="00BC4A25" w:rsidP="00BC4A25">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A25">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">220024, г. Минск, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74E689CB" w14:textId="77777777" w:rsidR="00BC4A25" w:rsidRDefault="00BC4A25" w:rsidP="00BC4A25">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A25">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">пер. Корженевского, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="700BB2A8" w14:textId="786C7C39" w:rsidR="00CB17DD" w:rsidRDefault="00BC4A25" w:rsidP="00BC4A25">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -3562,51 +3209,50 @@
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4C006928" w14:textId="5EC66DA9" w:rsidR="00CB17DD" w:rsidRPr="00674CFB" w:rsidRDefault="00CB17DD" w:rsidP="00D17322">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79227BB0" w14:textId="598AE378" w:rsidR="00CB17DD" w:rsidRPr="00C35CF2" w:rsidRDefault="00CB17DD" w:rsidP="00D17322">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9166E">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="pct"/>
             <w:vMerge w:val="restart"/>
@@ -4313,51 +3959,61 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="48296DAA" w14:textId="1096A52C" w:rsidR="00CB17DD" w:rsidRPr="00C35CF2" w:rsidRDefault="00CB17DD" w:rsidP="004F70F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2136">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Акустический метод. Ультразвуковой метод отраженного излучения (эхо-метод)</w:t>
+              <w:t xml:space="preserve">Акустический метод. Ультразвуковой метод </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2136">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>отраженного излучения (эхо-метод)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7860E879" w14:textId="2380F57E" w:rsidR="00CB17DD" w:rsidRPr="00C35CF2" w:rsidRDefault="00CB17DD" w:rsidP="004F70F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4422,50 +4078,51 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>СТБ ЕН 583-1-2005</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BAEAA58" w14:textId="77777777" w:rsidR="00CB17DD" w:rsidRPr="008E6A02" w:rsidRDefault="00CB17DD" w:rsidP="00BA2136">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6A02">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ ЕН 583-2-2005</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38C3625E" w14:textId="77777777" w:rsidR="00CB17DD" w:rsidRPr="002B0E54" w:rsidRDefault="00CB17DD" w:rsidP="002B0E54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -5234,87 +4891,85 @@
               </w:tabs>
               <w:ind w:left="2" w:hanging="2"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="169FECD0" w14:textId="374897ED" w:rsidR="00CB17DD" w:rsidRPr="00DC30B5" w:rsidRDefault="00CB17DD" w:rsidP="00DC30B5">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="2" w:hanging="2"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6A02">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Резервуары для нефти, нефтепродуктов и химических реагентов, воды и пищевых жидкостей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="104CAE73" w14:textId="4982DB32" w:rsidR="00CB17DD" w:rsidRPr="009B52A8" w:rsidRDefault="00CB17DD" w:rsidP="004F70F0">
             <w:pPr>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B52A8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>24.10/32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3ED4B099" w14:textId="77777777" w:rsidR="00CB17DD" w:rsidRPr="009B52A8" w:rsidRDefault="00CB17DD" w:rsidP="009B52A8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6416,51 +6071,50 @@
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3435E5D8" w14:textId="1B33A404" w:rsidR="00BC4A25" w:rsidRPr="00674CFB" w:rsidRDefault="00BC4A25" w:rsidP="00D17322">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E9E1737" w14:textId="2E9CCAE6" w:rsidR="00BC4A25" w:rsidRPr="00C35CF2" w:rsidRDefault="00BC4A25" w:rsidP="00D17322">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9166E">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="pct"/>
             <w:vMerge/>
@@ -6576,51 +6230,60 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB17DD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Правила по обеспечению безопасности перевозки опасных грузов в отношении объектов их перевозки, находящихся в оперативном управлении Министерства обороны. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21EE68F5" w14:textId="77777777" w:rsidR="00BC4A25" w:rsidRDefault="00BC4A25" w:rsidP="00BC4A25">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB17DD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Утв. приказом Министерства обороны Республики Беларусь 22.02.2022 № 15</w:t>
+              <w:t xml:space="preserve">Утв. приказом Министерства обороны </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB17DD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Республики Беларусь 22.02.2022 № 15</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68618EC7" w14:textId="77777777" w:rsidR="00BC4A25" w:rsidRDefault="00BC4A25" w:rsidP="00BC4A25">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DC1AD1C" w14:textId="3B46B083" w:rsidR="00BC4A25" w:rsidRPr="00BC4A25" w:rsidRDefault="00BC4A25" w:rsidP="00BC4A25">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A25">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 11533-75</w:t>
             </w:r>
@@ -6973,51 +6636,50 @@
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6A02">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ ISO 5817-2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D189DB3" w14:textId="77777777" w:rsidR="00BC4A25" w:rsidRPr="008E6A02" w:rsidRDefault="00BC4A25" w:rsidP="00BC4A25">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:right="-110"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6A02">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ ISO 6520-1-2009</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7466A2FB" w14:textId="77777777" w:rsidR="00BC4A25" w:rsidRDefault="00BC4A25" w:rsidP="00BC4A25">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:right="-110"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6A02">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ISO 23277-2013</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C0C84E5" w14:textId="54EBD2AC" w:rsidR="00BC4A25" w:rsidRPr="008E6A02" w:rsidRDefault="00BC4A25" w:rsidP="00BC4A25">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:right="-110"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
@@ -7056,51 +6718,60 @@
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="477A7D90" w14:textId="77777777" w:rsidR="00BC4A25" w:rsidRPr="008E6A02" w:rsidRDefault="00BC4A25" w:rsidP="00BC4A25">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F0F9E58" w14:textId="77DD7D53" w:rsidR="00BC4A25" w:rsidRDefault="00BC4A25" w:rsidP="00CB17DD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A25">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Правила по обеспечению промышленной безопасности оборудования, работающего под избыточным давлением. Утв. Постановлением МЧС РБ от  27.12.2022 г. №84</w:t>
+              <w:t xml:space="preserve">Правила по обеспечению промышленной безопасности оборудования, работающего под избыточным давлением. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC4A25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Утв. Постановлением МЧС РБ от  27.12.2022 г. №84</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AF73570" w14:textId="77777777" w:rsidR="00BC4A25" w:rsidRDefault="00BC4A25" w:rsidP="00CB17DD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B3A3712" w14:textId="2EA66C82" w:rsidR="00BC4A25" w:rsidRDefault="00BC4A25" w:rsidP="00CB17DD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A25">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -7207,51 +6878,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06E94E46" w14:textId="77777777" w:rsidR="00BC4A25" w:rsidRDefault="00BC4A25" w:rsidP="00CB17DD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="085F76F1" w14:textId="11547328" w:rsidR="00BC4A25" w:rsidRDefault="00BC4A25" w:rsidP="00CB17DD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A25">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Правила промышленной безопасности в области газоснабжения. Утв. Постановлением МЧС РБ от 05.12.2022 №66</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7753E096" w14:textId="77777777" w:rsidR="00BC4A25" w:rsidRPr="00CB17DD" w:rsidRDefault="00BC4A25" w:rsidP="00CB17DD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1373FF1B" w14:textId="2C89DDBA" w:rsidR="00BC4A25" w:rsidRPr="00C35CF2" w:rsidRDefault="00BC4A25" w:rsidP="006537D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4A25">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ТНПА и другая проектно-конструкторская документация</w:t>
@@ -7709,50 +7379,51 @@
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="282D5EBC" w14:textId="6B8AF722" w:rsidR="00BC4A25" w:rsidRPr="00674CFB" w:rsidRDefault="00BC4A25" w:rsidP="00DC30B5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00674CFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F675E11" w14:textId="6C9E6A41" w:rsidR="00BC4A25" w:rsidRPr="00C35CF2" w:rsidRDefault="00BC4A25" w:rsidP="00DC30B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674CFB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
@@ -8956,85 +8627,83 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="560D7559" w14:textId="77777777" w:rsidR="00966597" w:rsidRDefault="00966597" w:rsidP="006537D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0396C220" w14:textId="01EB3B35" w:rsidR="00966597" w:rsidRPr="00966597" w:rsidRDefault="00966597" w:rsidP="006537D4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00966597">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Технологические трубопроводы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="49A1F91A" w14:textId="20F02F6D" w:rsidR="00BC4A25" w:rsidRPr="00C35CF2" w:rsidRDefault="00BC4A25" w:rsidP="006537D4">
             <w:pPr>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B52A8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>24.10/32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1F745C78" w14:textId="77777777" w:rsidR="00BC4A25" w:rsidRPr="009B52A8" w:rsidRDefault="00BC4A25" w:rsidP="006537D4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -9264,51 +8933,50 @@
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66FCE7D8" w14:textId="65DD3281" w:rsidR="00BC4A25" w:rsidRPr="00674CFB" w:rsidRDefault="00BC4A25" w:rsidP="006537D4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00674CFB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5828E1C3" w14:textId="491FC241" w:rsidR="00BC4A25" w:rsidRPr="00C35CF2" w:rsidRDefault="00BC4A25" w:rsidP="006537D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9166E">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
@@ -10118,50 +9786,51 @@
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="70155435" w14:textId="469BBEC6" w:rsidR="00BC4A25" w:rsidRPr="00674CFB" w:rsidRDefault="00BC4A25" w:rsidP="006537D4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="358F3C8C" w14:textId="05B1370E" w:rsidR="00BC4A25" w:rsidRPr="00C35CF2" w:rsidRDefault="00BC4A25" w:rsidP="006537D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9166E">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="pct"/>
             <w:vMerge/>
@@ -10545,85 +10214,83 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FB65C85" w14:textId="77777777" w:rsidR="00966597" w:rsidRDefault="00966597" w:rsidP="006537D4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5621EA30" w14:textId="52082FCF" w:rsidR="00966597" w:rsidRPr="006537D4" w:rsidRDefault="00966597" w:rsidP="006537D4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006537D4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Газопроводы, оборудование объектов газораспределительной системы и газопотребления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6E220A5A" w14:textId="2B876008" w:rsidR="00966597" w:rsidRPr="00C35CF2" w:rsidRDefault="00966597" w:rsidP="006537D4">
             <w:pPr>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B52A8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>24.10/32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="41816C3A" w14:textId="77777777" w:rsidR="00966597" w:rsidRPr="009B52A8" w:rsidRDefault="00966597" w:rsidP="006537D4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -11427,51 +11094,50 @@
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="02082094" w14:textId="15B7F9BF" w:rsidR="00966597" w:rsidRPr="00674CFB" w:rsidRDefault="00966597" w:rsidP="006537D4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5.4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2672C5FF" w14:textId="4DF4BEDF" w:rsidR="00966597" w:rsidRPr="006537D4" w:rsidRDefault="00966597" w:rsidP="006537D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674CFB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -11979,54 +11645,56 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01FAAD02" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="006C3B25">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidSect="00306EC9">
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="627AEE39" w14:textId="77777777" w:rsidR="00A97892" w:rsidRDefault="00A97892" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="45EB73AB" w14:textId="77777777" w:rsidR="00A97892" w:rsidRDefault="00A97892" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -12077,104 +11745,174 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000203" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020005" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="45476264" w14:textId="77777777" w:rsidR="00440566" w:rsidRDefault="00440566">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12873"/>
       <w:gridCol w:w="1697"/>
     </w:tblGrid>
     <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="10D1EC50" w14:textId="11D45339" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+        <w:p w14:paraId="10D1EC50" w14:textId="03C41933" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00440566" w:rsidP="00222A33">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602CC3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации: 12.11.2025</w:t>
+          </w:r>
           <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:r w:rsidR="00222A33" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="606363C5" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
@@ -12342,74 +12080,149 @@
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="36E1A8D4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
     <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
+        <w:p w14:paraId="18722B03" w14:textId="114B92FF" w:rsidR="00440566" w:rsidRPr="00BF5CCF" w:rsidRDefault="00440566" w:rsidP="00440566">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="2" w:name="_Hlk216168621"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602CC3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="2"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 12.11.2025</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+          </w:r>
+        </w:p>
         <w:p w14:paraId="158054DE" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00DC1AD3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
@@ -12594,295 +12407,386 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="49782CCE" w14:textId="77777777" w:rsidR="00A97892" w:rsidRDefault="00A97892" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="335D2074" w14:textId="77777777" w:rsidR="00A97892" w:rsidRDefault="00A97892" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...6 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0012DEEE" w14:textId="77777777" w:rsidR="00440566" w:rsidRDefault="00440566">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
   </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11495"/>
       <w:gridCol w:w="2268"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008C6194" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="001F1444">
+    <w:tr w:rsidR="008C6194" w:rsidRPr="00440566" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="001F1444">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="11B6B75F" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="11B6B75F" w14:textId="1CCB936E" w:rsidR="008C6194" w:rsidRPr="00440566" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C06E26">
-[...60 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="29A581FE" w14:textId="3AC713E7" w:rsidR="008C6194" w:rsidRPr="00DC1AD3" w:rsidRDefault="004035C7" w:rsidP="008C6194">
+        <w:p w14:paraId="29A581FE" w14:textId="3AC713E7" w:rsidR="008C6194" w:rsidRPr="00440566" w:rsidRDefault="004035C7" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00440566">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>О</w:t>
           </w:r>
-          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
+          <w:r w:rsidR="008C6194" w:rsidRPr="00440566">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>писани</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00440566">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>е</w:t>
           </w:r>
-          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
+          <w:r w:rsidR="008C6194" w:rsidRPr="00440566">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> области аккредитации</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4D78B5E1" w14:textId="41F06069" w:rsidR="008C6194" w:rsidRPr="004F70F0" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="4D78B5E1" w14:textId="41F06069" w:rsidR="008C6194" w:rsidRPr="00440566" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00EA2747">
+          <w:r w:rsidRPr="00440566">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112</w:t>
           </w:r>
-          <w:r w:rsidR="004F70F0">
+          <w:r w:rsidR="004F70F0" w:rsidRPr="00440566">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> 2.</w:t>
           </w:r>
-          <w:r w:rsidR="00966597">
+          <w:r w:rsidR="00966597" w:rsidRPr="00440566">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>4715</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12044"/>
+      <w:gridCol w:w="2552"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00440566" w14:paraId="280BC360" w14:textId="77777777" w:rsidTr="00440566">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12044" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="5CD70DC6" w14:textId="38C0ACC0" w:rsidR="00440566" w:rsidRPr="002317A4" w:rsidRDefault="00440566" w:rsidP="00440566">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+          <w:bookmarkStart w:id="1" w:name="_Hlk216168479"/>
+          <w:r w:rsidRPr="00440566">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Обществ</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>о</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00440566">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> с ограниченной ответственностью «</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00440566">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>ПромЛаб</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00440566">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> ТД»</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>, испытательная лаборатория</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2552" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="41384DC1" w14:textId="2280BFF3" w:rsidR="00440566" w:rsidRPr="002317A4" w:rsidRDefault="00440566" w:rsidP="00440566">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00440566">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112 2.4715</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="1"/>
+  </w:tbl>
   <w:p w14:paraId="7B2A4618" w14:textId="6AF8811B" w:rsidR="00CC094B" w:rsidRPr="00DC1AD3" w:rsidRDefault="00CC094B" w:rsidP="00DC1AD3">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31" w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
@@ -14395,50 +14299,51 @@
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002B0E54"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00337BCB"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="00395997"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="004035C7"/>
     <w:rsid w:val="00437E07"/>
+    <w:rsid w:val="00440566"/>
     <w:rsid w:val="0045653C"/>
     <w:rsid w:val="00456F06"/>
     <w:rsid w:val="004711D1"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="0047572C"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="004F70F0"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00545FE8"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
@@ -14484,50 +14389,51 @@
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009B52A8"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A97892"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00AF6FD3"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00BA2136"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC4A25"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CB17DD"/>
     <w:rsid w:val="00CB1815"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D17322"/>
@@ -16238,60 +16144,65 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ips3.belgiss.by/TnpaDetail.php?UrlId=287539" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ips3.belgiss.by/TnpaDetail.php?UrlId=287539" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -16566,70 +16477,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6652</Characters>
+  <Pages>4</Pages>
+  <Words>1109</Words>
+  <Characters>6326</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7803</CharactersWithSpaces>
+  <CharactersWithSpaces>7421</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>