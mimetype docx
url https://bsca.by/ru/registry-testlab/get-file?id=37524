--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="172C1F29" w14:textId="665E07D9" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
@@ -67,380 +67,97 @@
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250060DD" w14:textId="77777777" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-        </w:rPr>
-[...282 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="706"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="2976"/>
         <w:gridCol w:w="1983"/>
         <w:gridCol w:w="2979"/>
         <w:gridCol w:w="2798"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w14:paraId="50A343D5" w14:textId="77777777" w:rsidTr="0035311A">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
+          <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="48AD062D" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC186A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
@@ -2656,51 +2373,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D60CE" w14:paraId="74BABEC8" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="240C37A2" w14:textId="10AF360E" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.6**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="03BF1507" w14:textId="14E66162" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Газы горючие природные</w:t>
             </w:r>
           </w:p>
@@ -2743,71 +2459,80 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Высшая теплота сгорания при стандартных условиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2FE62C03" w14:textId="264BF869" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 5542-2022 Проектная и техническая документация на объекты контроля</w:t>
+              <w:t xml:space="preserve">ГОСТ 5542-2022 Проектная и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>техническая документация на объекты контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2C33415D" w14:textId="70B20AED" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95AE4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13169-2021 п.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="455F5132" w14:textId="08F79BA3" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2846,50 +2571,51 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>, Березовский район, Брестская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D60CE" w14:paraId="1F08C0FD" w14:textId="77777777" w:rsidTr="0035311A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="242" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3B35F3C5" w14:textId="25907C1B" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="633" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1FD5A2D0" w14:textId="77777777" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="438" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="61D3BBA9" w14:textId="5900528C" w:rsidR="005D60CE" w:rsidRPr="009F5674" w:rsidRDefault="005D60CE" w:rsidP="005D60CE">
             <w:pPr>
@@ -3496,99 +3222,143 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C7653DB" w14:textId="77777777" w:rsidR="006A4100" w:rsidRDefault="006A4100">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7FF2F5BE" w14:textId="77777777" w:rsidR="00B90A76" w:rsidRDefault="00B90A76">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12871"/>
-      <w:gridCol w:w="1699"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="04765C96" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="58F3A01A" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="006A4100">
+        <w:p w14:paraId="58F3A01A" w14:textId="0351791F" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00B90A76" w:rsidP="006A4100">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Часть №1. Дата принятия решения по аккредит</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ации:28.11.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -3739,89 +3509,111 @@
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4BCAA3DC" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12871"/>
-      <w:gridCol w:w="1699"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="4440A5DA" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6A9DD6DF" w14:textId="527BC908" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00D67756">
+        <w:p w14:paraId="6A9DD6DF" w14:textId="7728D395" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00B90A76" w:rsidP="00D67756">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Часть №1. Дата принятия решения по аккредитации:28.11.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -3989,172 +3781,100 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7D0C2D04" w14:textId="77777777" w:rsidR="00F53272" w:rsidRDefault="00F53272" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3294E8C7" w14:textId="77777777" w:rsidR="00F53272" w:rsidRDefault="00F53272" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="7DBB229F" w14:textId="77777777" w:rsidR="006A4100" w:rsidRDefault="006A4100">
+  <w:p w14:paraId="6A7A4E02" w14:textId="77777777" w:rsidR="00B90A76" w:rsidRDefault="00B90A76">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14879" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11495"/>
       <w:gridCol w:w="2551"/>
     </w:tblGrid>
     <w:tr w:rsidR="008C6194" w14:paraId="18F1E759" w14:textId="77777777" w:rsidTr="008977C0">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3B8FF8DE" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="3B8FF8DE" w14:textId="341BC91D" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C06E26">
-[...52 lines deleted...]
-          </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="1D4B3178" w14:textId="6CA0F2E7" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="006A4100" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
@@ -4203,124 +3923,260 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007E6E0A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112 2.3733</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1344F676" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="7FEA2228" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="833"/>
+      <w:gridCol w:w="11495"/>
+      <w:gridCol w:w="2551"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00B90A76" w:rsidRPr="00B90A76" w14:paraId="1CE034C6" w14:textId="77777777" w:rsidTr="00B90A76">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="833" w:type="dxa"/>
+          <w:tcBorders>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="76131498" w14:textId="77777777" w:rsidR="00B90A76" w:rsidRPr="00B90A76" w:rsidRDefault="00B90A76" w:rsidP="00B90A76">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B90A76">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11495" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7EC48670" w14:textId="77777777" w:rsidR="00B90A76" w:rsidRPr="00B90A76" w:rsidRDefault="00B90A76" w:rsidP="00B90A76">
+          <w:pPr>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B90A76">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Брестского республиканского унитарного предприятия электроэнергетики "</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00B90A76">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Брестэнерго</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00B90A76">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>"</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1A784224" w14:textId="77777777" w:rsidR="00B90A76" w:rsidRPr="00B90A76" w:rsidRDefault="00B90A76" w:rsidP="00B90A76">
+          <w:pPr>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B90A76">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>химическая лаборатория химического цеха Филиала "Березовская ГРЭС" РУП "</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00B90A76">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Брестэнерго</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00B90A76">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>"</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="550A0C8B" w14:textId="11BA9164" w:rsidR="00B90A76" w:rsidRPr="00B90A76" w:rsidRDefault="00B90A76" w:rsidP="00B90A76">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2551" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7D901E1D" w14:textId="77777777" w:rsidR="00B90A76" w:rsidRPr="00B90A76" w:rsidRDefault="00B90A76" w:rsidP="00B90A76">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B90A76">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112 2.3733</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="7FEA2228" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00B90A76" w:rsidRDefault="00CC094B" w:rsidP="00B90A76">
     <w:pPr>
       <w:pStyle w:val="a7"/>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C06E26">
-[...52 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -5903,50 +5759,51 @@
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B19AE"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F5674"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A7027F"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A97717"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B67028"/>
+    <w:rsid w:val="00B90A76"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC186A"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C440F4"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D32E61"/>
     <w:rsid w:val="00D37812"/>
     <w:rsid w:val="00D56371"/>
@@ -5956,50 +5813,51 @@
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F53272"/>
     <w:rsid w:val="00F8255B"/>
+    <w:rsid w:val="00F844CC"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -7656,62 +7514,62 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7987,69 +7845,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>383</Words>
-  <Characters>2184</Characters>
+  <Words>320</Words>
+  <Characters>1824</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2562</CharactersWithSpaces>
+  <CharactersWithSpaces>2140</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>