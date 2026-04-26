--- v0 (2025-12-05)
+++ v1 (2026-04-26)
@@ -1,2618 +1,3768 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54050222" w14:textId="141FAFDD" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
+    <w:p w14:paraId="54050222" w14:textId="141D340A" w:rsidR="00A70CA6" w:rsidRPr="005A5D59" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
-      <w:r w:rsidRPr="00F803A7">
+      <w:bookmarkStart w:id="1" w:name="_Hlk212715323"/>
+      <w:r w:rsidRPr="005A5D59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
-      <w:r w:rsidR="00A5550B">
+      <w:r w:rsidR="007B4E98" w:rsidRPr="005A5D59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F803A7">
+      <w:r w:rsidRPr="005A5D59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D66431" w14:textId="4E602409" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00E162E5">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="7349CD93" w14:textId="77777777" w:rsidR="00556E4E" w:rsidRDefault="00556E4E" w:rsidP="00E05FFF">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="center"/>
-[...70 lines deleted...]
-        <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...252 lines deleted...]
-          <w:szCs w:val="10"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
-        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="989"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2091"/>
+        <w:gridCol w:w="714"/>
+        <w:gridCol w:w="2161"/>
+        <w:gridCol w:w="814"/>
+        <w:gridCol w:w="2980"/>
+        <w:gridCol w:w="2692"/>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="2100"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w14:paraId="0BC49FAF" w14:textId="77777777" w:rsidTr="00A720F0">
+      <w:tr w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w14:paraId="0BC49FAF" w14:textId="77777777" w:rsidTr="00A526C4">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="327" w:type="pct"/>
+            <w:tcW w:w="245" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A967258" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00ED00F4">
-[...1 lines deleted...]
-              <w:ind w:left="57"/>
+          <w:p w14:paraId="2BC82DC1" w14:textId="77777777" w:rsidR="001B248A" w:rsidRDefault="001B248A" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C35CF2">
+          </w:p>
+          <w:p w14:paraId="1A967258" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>№</w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C35CF2">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="pct"/>
+            <w:tcW w:w="741" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B1227A3" w14:textId="77777777" w:rsidR="00E46208" w:rsidRDefault="00C35CF2" w:rsidP="00ED00F4">
-[...1 lines deleted...]
-              <w:ind w:left="57"/>
+          <w:p w14:paraId="18AD4F8C" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Наименование </w:t>
-[...18 lines deleted...]
-              <w:t>объекта</w:t>
+              <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
+            <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BD15C77" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00ED00F4">
-[...1 lines deleted...]
-              <w:ind w:left="57"/>
+          <w:p w14:paraId="4BD15C77" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Код </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="pct"/>
+            <w:tcW w:w="1022" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F0AE322" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRDefault="00C35CF2" w:rsidP="00ED00F4">
-[...1 lines deleted...]
-              <w:ind w:left="57"/>
+          <w:p w14:paraId="39D51A52" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Наименование характеристики </w:t>
-[...18 lines deleted...]
-              <w:t>(показатель, параметры)</w:t>
+              <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="pct"/>
+            <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F5F9481" w14:textId="1BF19C23" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00ED00F4">
-[...1 lines deleted...]
-              <w:ind w:left="57"/>
+          <w:p w14:paraId="3F5F9481" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="pct"/>
+            <w:tcW w:w="1070" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50D0F519" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00ED00F4">
-[...1 lines deleted...]
-              <w:ind w:left="57"/>
+          <w:p w14:paraId="50D0F519" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Обозначение </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B57B0EC" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00ED00F4">
-[...1 lines deleted...]
-              <w:ind w:left="57"/>
+          <w:p w14:paraId="51EC03D4" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
+              <w:t xml:space="preserve">документа, устанавливающего метод исследований (испытаний) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B57B0EC" w14:textId="75D6F117" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C35CF2">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="pct"/>
+            <w:tcW w:w="720" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2B3CB3" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00A720F0">
-[...1 lines deleted...]
-              <w:ind w:left="57" w:right="95"/>
+          <w:p w14:paraId="6E2B3CB3" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w14:paraId="0451CC87" w14:textId="77777777" w:rsidTr="00A720F0">
+      <w:tr w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w14:paraId="18CCC051" w14:textId="77777777" w:rsidTr="009F3558">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="327" w:type="pct"/>
+            <w:tcW w:w="245" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33D9ED9D" w14:textId="788C0EAF" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00ED00F4">
+          <w:p w14:paraId="112EAB68" w14:textId="277DA030" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="009F3558">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1.1</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="pct"/>
+            <w:tcW w:w="741" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A6C5EE8" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
-[...32 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0D7008AB" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00EB454E" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="131"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00735698">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Оборудование, работающее под избыточным давлением:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E0930A0" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00EB454E" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:pStyle w:val="aff"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="131"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB454E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сосуды и аппараты, работающие</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="619B2834" w14:textId="00F117A3" w:rsidR="00A526C4" w:rsidRPr="00EB454E" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:pStyle w:val="aff"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="131"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB454E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>под давлением</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF66AE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094B0448" w14:textId="3C248103" w:rsidR="00A526C4" w:rsidRPr="00EB454E" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:pStyle w:val="aff"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="131"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB454E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- паровые и водогрейные котлы, включая трубопроводы в пределах котла</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF66AE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BE44532" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00EB454E" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:pStyle w:val="aff"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="131"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB454E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- трубопроводы пара и горячей воды</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E0C57D2" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="131"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BF9709E" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="131"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A921F08" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00EB454E" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="131"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00735698">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Оборудование, работающее под избыточным давлением:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12BD469B" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00EB454E" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:pStyle w:val="aff"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="131"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB454E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сосуды и аппараты, работающие</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="024A73D7" w14:textId="55164933" w:rsidR="00A526C4" w:rsidRPr="00EB454E" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:pStyle w:val="aff"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="131"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB454E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>под давлением</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF66AE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D4AB62D" w14:textId="5303004B" w:rsidR="00A526C4" w:rsidRPr="00EB454E" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:pStyle w:val="aff"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="131"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB454E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- паровые и водогрейные котлы, включая </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB454E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>трубопроводы в пределах котла</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF66AE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="363BC999" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00EB454E" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:pStyle w:val="aff"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="131"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB454E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- трубопроводы пара и горячей воды</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46727C6A" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="131"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
+            <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48357504" w14:textId="6A31C5C6" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
-[...1 lines deleted...]
-              <w:ind w:left="57"/>
+          <w:p w14:paraId="483FCBBF" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00274EF7" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-45"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...9 lines deleted...]
-              <w:t>27.90/22.000</w:t>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274EF7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="311BBADC" w14:textId="5278298A" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274EF7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="pct"/>
+            <w:tcW w:w="1022" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABE489C" w14:textId="137E05D2" w:rsidR="00A526C4" w:rsidRPr="00B56764" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="144"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ультразвуковая дефектоскопия</w:t>
+            </w:r>
+            <w:r w:rsidR="00301D48">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FDC6749" w14:textId="60F458D8" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="144"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27A99380" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00F71342" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 050-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F8C68F9" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00F71342" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 051-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38A3D945" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00F71342" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 052-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00D30A7B" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00F71342" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 053-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B45BF11" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00B56764" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 054-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DBFB35C" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00F71342" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5264-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E50C0F7" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00F71342" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 16037-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B0796FA" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30242-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18891082" w14:textId="77777777" w:rsidR="0076082C" w:rsidRPr="00F71342" w:rsidRDefault="0076082C" w:rsidP="0076082C">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="138"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 3242-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D37C718" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00B56764" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6520-1-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FDDA821" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00F71342" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E12B6C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СП 4.02.01-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0587CD9D" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00B56764" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СН 4.02.01-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45E7A86C" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00F71342" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 09110.17.309-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63350D66" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00E12B6C" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E12B6C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 09110.17.400-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="054FFDEA" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00E12B6C" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E12B6C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 33240.17.401-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68CCB726" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F477CC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 33240.17.418-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="109B0F0A" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00F71342" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 33240.17.429-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="279CAB21" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00F71342" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТП 09110.17.432-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="405DE92E" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00B56764" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F477CC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила по обеспечению промышленной безопасности оборудования, работающего под избыточным давлением, Утв. Постановлением </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F477CC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>МЧС РБ №84 от 27.12.2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="140F57BC" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00B56764" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46D9D4CE" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Другие ТНПА </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16684493" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>и проектно-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15731B70" w14:textId="2DC5C020" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="132" w:right="-8"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>конструкторская документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BF048D6" w14:textId="62CE1F9A" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="138"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69F42C34" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="0029196E" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425CE4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Чехова, д.52, 213800, г. Бобруйск</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5750B350" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DFBD788" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51886395" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B1D0091" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AC6A521" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49102D69" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="167A80D9" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4792DFB9" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="032CFE08" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="378738E1" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61177BAF" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E6D0B01" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75370ED2" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C273FF0" w14:textId="428367E0" w:rsidR="00A526C4" w:rsidRPr="0029196E" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00425CE4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>л. Чехова, д.52, 213800, г. Бобруйск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w14:paraId="271A3AFC" w14:textId="77777777" w:rsidTr="009F3558">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="245" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15C35BBE" w14:textId="72499D46" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="009F3558">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="741" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02A34B9D" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="131"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="127D37F7" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
-[...29 lines deleted...]
-              <w:t>Удельное сопротивление грунта</w:t>
+          <w:p w14:paraId="66DE7417" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00274EF7" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-45"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274EF7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D98735E" w14:textId="7F1871D7" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274EF7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="pct"/>
+            <w:tcW w:w="1022" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4EEA0D" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00B56764" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="144"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ультразвуковая </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C8EB2DE" w14:textId="5475A55A" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="144"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3970D7B3" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E3CD802" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00F71342" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="138"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E12B6C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E12B6C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E12B6C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E12B6C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>16809-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="390FBAFB" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="138"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B84F791" w14:textId="49B61944" w:rsidR="00A526C4" w:rsidRPr="0029196E" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00301D48" w:rsidRPr="00C35CF2" w14:paraId="0D4078AD" w14:textId="77777777" w:rsidTr="009F3558">
+        <w:trPr>
+          <w:trHeight w:val="1156"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="245" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="462711B5" w14:textId="093E6EE8" w:rsidR="00301D48" w:rsidRPr="00C35CF2" w:rsidRDefault="00301D48" w:rsidP="009F3558">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="741" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63DF17C1" w14:textId="77777777" w:rsidR="00301D48" w:rsidRPr="00C35CF2" w:rsidRDefault="00301D48" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="131"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67D43CFD" w14:textId="77777777" w:rsidR="00301D48" w:rsidRPr="00274EF7" w:rsidRDefault="00301D48" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-45"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274EF7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="009F4080" w14:textId="75AB08B7" w:rsidR="00301D48" w:rsidRPr="00DE638C" w:rsidRDefault="00301D48" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274EF7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02E5F46F" w14:textId="791A0652" w:rsidR="00301D48" w:rsidRPr="00B56764" w:rsidRDefault="00301D48" w:rsidP="00301D48">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="144"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оптический </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>метод</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="688F0EB8" w14:textId="69C0C3EB" w:rsidR="00301D48" w:rsidRPr="00B56764" w:rsidRDefault="00301D48" w:rsidP="00301D48">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="144"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(визуальный метод, внешний осмотр и измерения):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="058C7E3F" w14:textId="77777777" w:rsidR="00301D48" w:rsidRDefault="00301D48" w:rsidP="00301D48">
+            <w:pPr>
+              <w:ind w:left="144"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="787A2BDD" w14:textId="27BE41E2" w:rsidR="00301D48" w:rsidRPr="00C35CF2" w:rsidRDefault="00301D48" w:rsidP="00301D48">
+            <w:pPr>
+              <w:ind w:left="144"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F1B46D" w14:textId="77777777" w:rsidR="00301D48" w:rsidRPr="00C35CF2" w:rsidRDefault="00301D48" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C9F7DA3" w14:textId="77777777" w:rsidR="00301D48" w:rsidRPr="00F71342" w:rsidRDefault="00301D48" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="138"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A37145" w14:textId="694D15C9" w:rsidR="00301D48" w:rsidRPr="00C35CF2" w:rsidRDefault="00301D48" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="138"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F71342">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="093D3C57" w14:textId="3076BE7B" w:rsidR="00301D48" w:rsidRPr="0029196E" w:rsidRDefault="00301D48" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w14:paraId="11F8AF3C" w14:textId="77777777" w:rsidTr="009F3558">
+        <w:trPr>
+          <w:trHeight w:val="1103"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="245" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D3751B1" w14:textId="7B03626E" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="009F3558">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274EF7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17B9EEF5" w14:textId="77777777" w:rsidR="00FF66AE" w:rsidRDefault="00FF66AE" w:rsidP="009F3558">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A0D7A05" w14:textId="77777777" w:rsidR="00FF66AE" w:rsidRDefault="00FF66AE" w:rsidP="009F3558">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FDE0FF1" w14:textId="77777777" w:rsidR="00FF66AE" w:rsidRDefault="00FF66AE" w:rsidP="009F3558">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D3285AD" w14:textId="129BB077" w:rsidR="00FF66AE" w:rsidRDefault="00FF66AE" w:rsidP="009F3558">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23EBA2B9" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="009F3558">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="741" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21CE5020" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="131"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26213788" w14:textId="5EDCA80D" w:rsidR="00A526C4" w:rsidRPr="00274EF7" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="338"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-45"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274EF7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02E4A8F4" w14:textId="635C241C" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274EF7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.089</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DAF1C1D" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
-[...22 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="04022704" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00B56764" w:rsidRDefault="00A526C4" w:rsidP="00DE4171">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="144"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Магнитный контроль, (магнито-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="619F6C63" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00B56764" w:rsidRDefault="00A526C4" w:rsidP="00DE4171">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="144"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>порошковый метод):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C0E0B0D" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00DE4171">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="144"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19325D81" w14:textId="2F4591EB" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00DE4171" w:rsidP="00DE4171">
+            <w:pPr>
+              <w:ind w:left="144"/>
+              <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">181-2023, </w:t>
-[...25 lines deleted...]
-              <w:t>ТКП 339-2022, п.4.4.28.6</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00B56764">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="pct"/>
+            <w:tcW w:w="923" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C39CE92" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CA8BDE4" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00274EF7" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="138"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274EF7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ИСО 17638-2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71ABA7C6" w14:textId="5E574844" w:rsidR="00A526C4" w:rsidRPr="005421FC" w:rsidRDefault="00DE4171" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="138"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F477CC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21105-87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44F54F86" w14:textId="3D71E4CC" w:rsidR="00A526C4" w:rsidRPr="0029196E" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w14:paraId="3C26DA84" w14:textId="77777777" w:rsidTr="009F3558">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="245" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36C9A2F9" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00274EF7" w:rsidRDefault="00A526C4" w:rsidP="009F3558">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="741" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="707DF54F" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="131"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B38C326" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="338"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-45"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1022" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BA34E90" w14:textId="736CC81A" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="144"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0309C847" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2954F6BB" w14:textId="1CB81DAD" w:rsidR="00A526C4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A526C4" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="138"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B8A1A7C" w14:textId="77777777" w:rsidR="00A526C4" w:rsidRPr="0029196E" w:rsidRDefault="00A526C4" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F3558" w:rsidRPr="00C35CF2" w14:paraId="639DDD27" w14:textId="77777777" w:rsidTr="009F3558">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="245" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1383813A" w14:textId="1E00BAE2" w:rsidR="009F3558" w:rsidRPr="009F3558" w:rsidRDefault="009F3558" w:rsidP="009F3558">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="741" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="370138EE" w14:textId="7F5840A8" w:rsidR="009F3558" w:rsidRPr="00C35CF2" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="131"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Гибы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> трубопроводов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C117BEB" w14:textId="3811D8FF" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
-[...1 lines deleted...]
-              <w:ind w:left="57"/>
+          <w:p w14:paraId="558B3075" w14:textId="77777777" w:rsidR="009F3558" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-45"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>АМИ.ГР 0013-2021</w:t>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44F1D867" w14:textId="57CEE0CE" w:rsidR="009F3558" w:rsidRPr="00C35CF2" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="pct"/>
-[...107 lines deleted...]
-            <w:tcW w:w="515" w:type="pct"/>
+            <w:tcW w:w="1022" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4305C2A6" w14:textId="4BDA1380" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
-[...13 lines deleted...]
-              <w:t>27.90/22.000</w:t>
+          <w:p w14:paraId="2FDAC7E1" w14:textId="0FE0DD3C" w:rsidR="009F3558" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="144"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ультразвуковая </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, эхо-метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D07CE5F" w14:textId="33F317B2" w:rsidR="009F3558" w:rsidRPr="00C35CF2" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="144"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="pct"/>
+            <w:tcW w:w="923" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F84DC03" w14:textId="77777777" w:rsidR="009F3558" w:rsidRPr="00C35CF2" w:rsidRDefault="009F3558" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03F00ECB" w14:textId="77777777" w:rsidR="009F3558" w:rsidRPr="00F71342" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="138"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA38FB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA38FB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA38FB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA38FB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>16809-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F96690" w14:textId="77777777" w:rsidR="009F3558" w:rsidRPr="00C35CF2" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="138"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48E06560" w14:textId="285EE695" w:rsidR="009F3558" w:rsidRPr="0029196E" w:rsidRDefault="009F3558" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00425CE4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Чехова, д.52, 213800, г. Бобруйск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F3558" w:rsidRPr="00C35CF2" w14:paraId="43CCA7A1" w14:textId="77777777" w:rsidTr="009F3558">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="245" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24F0995D" w14:textId="403D0BFD" w:rsidR="009F3558" w:rsidRDefault="009F3558" w:rsidP="009F3558">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="741" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D383903" w14:textId="77777777" w:rsidR="009F3558" w:rsidRDefault="009F3558" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F09374A" w14:textId="4B8C6951" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
-[...13 lines deleted...]
-              <w:t>Проверка соединений с заземляемыми элементами с измерением переходного сопротивления контактного соединения</w:t>
+          <w:p w14:paraId="369312AE" w14:textId="77777777" w:rsidR="009F3558" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-45"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30EFF2B8" w14:textId="434080DE" w:rsidR="009F3558" w:rsidRPr="00C35CF2" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.089</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="pct"/>
+            <w:tcW w:w="1022" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27A4C520" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
-[...20 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="73454274" w14:textId="40940AE8" w:rsidR="009F3558" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="144"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Магнитопорошковая дефектоскопия:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="003F5364" w14:textId="03138F91" w:rsidR="009F3558" w:rsidRPr="00C35CF2" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="144"/>
+              <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">181-2023, </w:t>
-[...42 lines deleted...]
-              <w:t>п.4.4.28.2</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="pct"/>
+            <w:tcW w:w="923" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="186ECEF0" w14:textId="77777777" w:rsidR="009F3558" w:rsidRPr="00C35CF2" w:rsidRDefault="009F3558" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E059C16" w14:textId="2B743141" w:rsidR="009F3558" w:rsidRPr="00C35CF2" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="138"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 21105-87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6841EA76" w14:textId="77777777" w:rsidR="009F3558" w:rsidRPr="00C35CF2" w:rsidRDefault="009F3558" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F3558" w:rsidRPr="00C35CF2" w14:paraId="06B63639" w14:textId="77777777" w:rsidTr="009F3558">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="245" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D47A182" w14:textId="5EC3F0FB" w:rsidR="009F3558" w:rsidRDefault="009F3558" w:rsidP="009F3558">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="741" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="600BBFC8" w14:textId="77777777" w:rsidR="009F3558" w:rsidRDefault="009F3558" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="279" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67B62E55" w14:textId="5C61A65B" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
-[...1 lines deleted...]
-              <w:ind w:left="57"/>
+          <w:p w14:paraId="1C9C8E75" w14:textId="77777777" w:rsidR="009F3558" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-45"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>АМИ.ГР 0053-2022</w:t>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DC94767" w14:textId="3D11CEC2" w:rsidR="009F3558" w:rsidRPr="00C35CF2" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="-45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="pct"/>
-[...81 lines deleted...]
-            <w:tcW w:w="515" w:type="pct"/>
+            <w:tcW w:w="1022" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09E112A5" w14:textId="388D4C49" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
-[...9 lines deleted...]
-              <w:t>27.90/22.000</w:t>
+          <w:p w14:paraId="0CA293DC" w14:textId="1A177331" w:rsidR="009F3558" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="144"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Оптический метод,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="596B6679" w14:textId="7C682C0A" w:rsidR="009F3558" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="144"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>визуальный метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC51BE6" w14:textId="1E108FC5" w:rsidR="009F3558" w:rsidRPr="005421FC" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="144"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="pct"/>
-[...565 lines deleted...]
-            <w:tcW w:w="609" w:type="pct"/>
+            <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="718908F5" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
-[...4 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+          <w:p w14:paraId="3DCC2C75" w14:textId="77777777" w:rsidR="009F3558" w:rsidRPr="00C35CF2" w:rsidRDefault="009F3558" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
+            <w:tcW w:w="1070" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61BD9562" w14:textId="13C9F01D" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
-[...39 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5CD25F8A" w14:textId="2392443C" w:rsidR="009F3558" w:rsidRPr="00C35CF2" w:rsidRDefault="009F3558" w:rsidP="00A526C4">
+            <w:pPr>
+              <w:ind w:left="138"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="pct"/>
+            <w:tcW w:w="720" w:type="pct"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...136 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22C9A5D1" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
-[...256 lines deleted...]
-          <w:p w14:paraId="0B915930" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="0DA82593" w14:textId="77777777" w:rsidR="009F3558" w:rsidRPr="00C35CF2" w:rsidRDefault="009F3558" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01FAAD02" w14:textId="2505EECE" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00ED00F4" w:rsidP="00C35CF2">
+    <w:p w14:paraId="01FAAD02" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="585A2EBA" w14:textId="77777777" w:rsidR="0056070B" w:rsidRDefault="0056070B" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="5E99C30A" w14:textId="77777777" w:rsidR="0024164D" w:rsidRDefault="0024164D" w:rsidP="0024164D">
+      <w:pPr>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:br w:type="textWrapping" w:clear="all"/>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="585A2EBA" w14:textId="77777777" w:rsidR="0056070B" w:rsidRDefault="0056070B" w:rsidP="00C35CF2"/>
-[...20 lines deleted...]
-    <w:sectPr w:rsidR="008C6194" w:rsidRPr="00C35CF2" w:rsidSect="00ED00F4">
+    <w:p w14:paraId="4DDE341E" w14:textId="77777777" w:rsidR="0024164D" w:rsidRPr="002F55CB" w:rsidRDefault="0024164D" w:rsidP="0024164D">
+      <w:pPr>
+        <w:ind w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65627627" w14:textId="77777777" w:rsidR="00C14155" w:rsidRDefault="00C14155" w:rsidP="00C35CF2"/>
+    <w:p w14:paraId="0FCCAA94" w14:textId="77777777" w:rsidR="00C14155" w:rsidRDefault="00C14155" w:rsidP="00C35CF2"/>
+    <w:sectPr w:rsidR="00C14155" w:rsidSect="00054773">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
-      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="851" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26B1A051" w14:textId="77777777" w:rsidR="008A42BC" w:rsidRDefault="008A42BC" w:rsidP="0011070C">
+    <w:p w14:paraId="7824C09D" w14:textId="77777777" w:rsidR="00C42380" w:rsidRDefault="00C42380" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08DD3E97" w14:textId="77777777" w:rsidR="008A42BC" w:rsidRDefault="008A42BC" w:rsidP="0011070C">
+    <w:p w14:paraId="18DD6E0C" w14:textId="77777777" w:rsidR="00C42380" w:rsidRDefault="00C42380" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2635,157 +3785,219 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRomanPSMT">
+  <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
-[...7 lines deleted...]
-    <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblInd w:w="1" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="13374"/>
-      <w:gridCol w:w="1763"/>
+      <w:gridCol w:w="13063"/>
+      <w:gridCol w:w="1723"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="005421FC" w:rsidRPr="007624CE" w14:paraId="2F36CCD0" w14:textId="77777777" w:rsidTr="00AF610F">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcW w:w="12872" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="606363C5" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00DA0340">
+        <w:p w14:paraId="27785F45" w14:textId="539AFA78" w:rsidR="005421FC" w:rsidRPr="00BF5CCF" w:rsidRDefault="005421FC" w:rsidP="00AF610F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4FEB97F5" w14:textId="29658998" w:rsidR="005421FC" w:rsidRPr="00BF5CCF" w:rsidRDefault="00D70CF6" w:rsidP="00AF610F">
+          <w:pPr>
+            <w:pStyle w:val="61"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00D70CF6">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D70CF6">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 28.11.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcW w:w="1698" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="465553495"/>
+            <w:id w:val="-1191754849"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="496157032"/>
+                <w:id w:val="1908261639"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="5FF76AEF" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="1C316D32" w14:textId="77777777" w:rsidR="005421FC" w:rsidRPr="007E05D7" w:rsidRDefault="005421FC" w:rsidP="00AF610F">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -2805,240 +4017,292 @@
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin"/>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:instrText>PAGE</w:instrText>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="004B4289">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:noProof/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>1</w:t>
+                    <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> из </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin"/>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:instrText>NUMPAGES</w:instrText>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="004B4289">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:noProof/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="36E1A8D4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="3629D807" w14:textId="77777777" w:rsidR="005421FC" w:rsidRPr="005128B2" w:rsidRDefault="005421FC">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="13374"/>
-      <w:gridCol w:w="1763"/>
+      <w:gridCol w:w="13063"/>
+      <w:gridCol w:w="1723"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="005421FC" w:rsidRPr="007624CE" w14:paraId="026ADD8F" w14:textId="77777777" w:rsidTr="00CA51CD">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7AF49EE3" w14:textId="4CFBCBEC" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="6EFB399F" w14:textId="2FCFF9A2" w:rsidR="005421FC" w:rsidRPr="00BF5CCF" w:rsidRDefault="005421FC" w:rsidP="00BF5CCF">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="158054DE" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="4E83E87D" w14:textId="0FC1A159" w:rsidR="005421FC" w:rsidRPr="00D70CF6" w:rsidRDefault="00D70CF6" w:rsidP="002667A7">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00D70CF6">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D70CF6">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 28.11.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="7744796C" w14:textId="1F018242" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="11AE362A" w14:textId="3440FAC6" w:rsidR="005421FC" w:rsidRPr="007E05D7" w:rsidRDefault="005421FC" w:rsidP="007E05D7">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -3058,361 +4322,501 @@
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin"/>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:instrText>PAGE</w:instrText>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="004B4289">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:noProof/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> из </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin"/>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:instrText>NUMPAGES</w:instrText>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="004B4289">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:noProof/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>1</w:t>
+                    <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="005421FC" w:rsidRPr="00CC094B" w:rsidRDefault="005421FC" w:rsidP="002667A7">
     <w:pPr>
       <w:pStyle w:val="a9"/>
-      <w:ind w:firstLine="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="0" w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="639EBF48" w14:textId="77777777" w:rsidR="008A42BC" w:rsidRDefault="008A42BC" w:rsidP="0011070C">
+    <w:p w14:paraId="1DDCB44D" w14:textId="77777777" w:rsidR="00C42380" w:rsidRDefault="00C42380" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="612C3019" w14:textId="77777777" w:rsidR="008A42BC" w:rsidRDefault="008A42BC" w:rsidP="0011070C">
+    <w:p w14:paraId="3FE773BF" w14:textId="77777777" w:rsidR="00C42380" w:rsidRDefault="00C42380" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="15163" w:type="dxa"/>
+      <w:tblW w:w="14879" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11495"/>
-      <w:gridCol w:w="2835"/>
+      <w:gridCol w:w="2551"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008C6194" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="00ED00F4">
+    <w:tr w:rsidR="005421FC" w14:paraId="11DE3F81" w14:textId="77777777" w:rsidTr="00054773">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="11B6B75F" w14:textId="72CAFDB0" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="0EEAB1F3" w14:textId="58A88248" w:rsidR="005421FC" w:rsidRPr="00EA2747" w:rsidRDefault="005421FC" w:rsidP="00C14155">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
+          <w:bookmarkStart w:id="2" w:name="_Hlk212714209"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="29A581FE" w14:textId="7FA6BF0C" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="5CB96535" w14:textId="375C5CC4" w:rsidR="005421FC" w:rsidRPr="00D70CF6" w:rsidRDefault="00054773" w:rsidP="00A200FB">
           <w:pPr>
             <w:pStyle w:val="a7"/>
+            <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-              <w:b/>
-              <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00602D34">
+          <w:r w:rsidRPr="00D70CF6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-              <w:b/>
-              <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">Проект описания области аккредитации </w:t>
+            <w:t>О</w:t>
           </w:r>
-          <w:bookmarkStart w:id="1" w:name="_Hlk212714126"/>
-          <w:r w:rsidRPr="00602D34">
+          <w:r w:rsidR="005421FC" w:rsidRPr="00D70CF6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-              <w:b/>
-              <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">по состоянию на </w:t>
+            <w:t>писани</w:t>
           </w:r>
-          <w:sdt>
-[...31 lines deleted...]
-          <w:bookmarkEnd w:id="1"/>
+          <w:r w:rsidRPr="00D70CF6">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidR="005421FC" w:rsidRPr="00D70CF6">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2835" w:type="dxa"/>
+          <w:tcW w:w="2551" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4D78B5E1" w14:textId="34DA4BE5" w:rsidR="008C6194" w:rsidRPr="00C07059" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="4F6C895B" w14:textId="56356E35" w:rsidR="005421FC" w:rsidRPr="00D70CF6" w:rsidRDefault="005421FC" w:rsidP="00054773">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-              <w:b/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00EA2747">
+          <w:r w:rsidRPr="00D70CF6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-              <w:b/>
-              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112</w:t>
           </w:r>
-          <w:r w:rsidR="00C07059">
+          <w:r w:rsidRPr="00D70CF6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-              <w:b/>
-              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2.5345</w:t>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D70CF6">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2.3990</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
+    <w:bookmarkEnd w:id="2"/>
   </w:tbl>
-  <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="005421FC" w:rsidRPr="00CC094B" w:rsidRDefault="005421FC">
     <w:pPr>
       <w:pStyle w:val="a7"/>
+      <w:rPr>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="7B2A4618" w14:textId="298ACD89" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12582"/>
+      <w:gridCol w:w="2297"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00E05FFF" w14:paraId="6D873855" w14:textId="77777777" w:rsidTr="00E05FFF">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12582" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4255EA00" w14:textId="6B6877FA" w:rsidR="00E05FFF" w:rsidRPr="00E05FFF" w:rsidRDefault="00E05FFF" w:rsidP="00E05FFF">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E05FFF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>Филиал “Бобруйские тепловые сети” Могилевского республиканского унитарного предприятия электроэнергетики “</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00E05FFF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>Могилевэнерго</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00E05FFF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">”, </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>л</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E05FFF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>аборатори</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>я</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E05FFF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> неразрушающего контроля и технической диагностики </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2297" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="74FEC98E" w14:textId="5242978E" w:rsidR="00E05FFF" w:rsidRPr="00E05FFF" w:rsidRDefault="00E05FFF" w:rsidP="00E05FFF">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00E05FFF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>BY/112 2.3990</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="0416208F" w14:textId="4DBB91AA" w:rsidR="005421FC" w:rsidRDefault="005421FC" w:rsidP="00C14155">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
@@ -4788,336 +6192,373 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="118227526">
+  <w:num w:numId="1" w16cid:durableId="1165709995">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1407990886">
+  <w:num w:numId="2" w16cid:durableId="1743260526">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="804740616">
+  <w:num w:numId="3" w16cid:durableId="1178156375">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1919289671">
+  <w:num w:numId="4" w16cid:durableId="1571966989">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1545555331">
+  <w:num w:numId="5" w16cid:durableId="738943473">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2042171166">
+  <w:num w:numId="6" w16cid:durableId="2110391900">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1619095258">
+  <w:num w:numId="7" w16cid:durableId="271013863">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1550410271">
+  <w:num w:numId="8" w16cid:durableId="1575551638">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="312179493">
+  <w:num w:numId="9" w16cid:durableId="2108113970">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1561207489">
+  <w:num w:numId="10" w16cid:durableId="1520191929">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1834106352">
+  <w:num w:numId="11" w16cid:durableId="1505507331">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1665088910">
+  <w:num w:numId="12" w16cid:durableId="1991474051">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
+    <w:rsid w:val="00021367"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
+    <w:rsid w:val="00054773"/>
+    <w:rsid w:val="000565DE"/>
+    <w:rsid w:val="0005671B"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000D49BB"/>
+    <w:rsid w:val="000E0AD2"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
+    <w:rsid w:val="001345C4"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
-    <w:rsid w:val="001B0E36"/>
+    <w:rsid w:val="001B248A"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
-    <w:rsid w:val="00214A8C"/>
-    <w:rsid w:val="00222A33"/>
+    <w:rsid w:val="0024164D"/>
     <w:rsid w:val="002505FA"/>
+    <w:rsid w:val="0025203A"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
+    <w:rsid w:val="0029196E"/>
     <w:rsid w:val="002C3708"/>
-    <w:rsid w:val="002D7F51"/>
+    <w:rsid w:val="00301D48"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
-    <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
-    <w:rsid w:val="003260D9"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
+    <w:rsid w:val="00365381"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
+    <w:rsid w:val="00376C83"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
-    <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
+    <w:rsid w:val="003F06A7"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
+    <w:rsid w:val="00425CE4"/>
     <w:rsid w:val="00437E07"/>
-    <w:rsid w:val="00460A01"/>
-    <w:rsid w:val="00474E7B"/>
+    <w:rsid w:val="004673F5"/>
+    <w:rsid w:val="00470D60"/>
     <w:rsid w:val="004A5E4C"/>
+    <w:rsid w:val="004B4289"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
+    <w:rsid w:val="005039C4"/>
     <w:rsid w:val="00507CCF"/>
+    <w:rsid w:val="00536060"/>
+    <w:rsid w:val="005421FC"/>
     <w:rsid w:val="00552FE5"/>
+    <w:rsid w:val="00554DBE"/>
+    <w:rsid w:val="00556E4E"/>
     <w:rsid w:val="0056070B"/>
-    <w:rsid w:val="00590C2E"/>
+    <w:rsid w:val="0057594C"/>
     <w:rsid w:val="00592241"/>
+    <w:rsid w:val="005A5D59"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
-    <w:rsid w:val="006039ED"/>
+    <w:rsid w:val="00604023"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
+    <w:rsid w:val="00695D7A"/>
+    <w:rsid w:val="006A1594"/>
     <w:rsid w:val="006A336B"/>
+    <w:rsid w:val="006A59F9"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
+    <w:rsid w:val="0076082C"/>
     <w:rsid w:val="007624CE"/>
+    <w:rsid w:val="0077275C"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
+    <w:rsid w:val="007B4E98"/>
+    <w:rsid w:val="007E05D7"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00852622"/>
+    <w:rsid w:val="0085741B"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
-    <w:rsid w:val="008A42BC"/>
+    <w:rsid w:val="008949CE"/>
     <w:rsid w:val="008B5528"/>
-    <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
+    <w:rsid w:val="0098344E"/>
+    <w:rsid w:val="00986D92"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
+    <w:rsid w:val="009D3A58"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
+    <w:rsid w:val="009F3558"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
-    <w:rsid w:val="00A13A71"/>
+    <w:rsid w:val="00A05C41"/>
     <w:rsid w:val="00A16715"/>
+    <w:rsid w:val="00A200FB"/>
+    <w:rsid w:val="00A33130"/>
     <w:rsid w:val="00A47C62"/>
-    <w:rsid w:val="00A5550B"/>
+    <w:rsid w:val="00A526C4"/>
     <w:rsid w:val="00A70CA6"/>
-    <w:rsid w:val="00A720F0"/>
     <w:rsid w:val="00A755C7"/>
+    <w:rsid w:val="00A82CC2"/>
+    <w:rsid w:val="00AA1A77"/>
     <w:rsid w:val="00AB1825"/>
-    <w:rsid w:val="00AB23DE"/>
+    <w:rsid w:val="00AC3F3A"/>
     <w:rsid w:val="00AD4B7A"/>
+    <w:rsid w:val="00AF3A2E"/>
+    <w:rsid w:val="00AF610F"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
-    <w:rsid w:val="00C07059"/>
+    <w:rsid w:val="00BF2339"/>
+    <w:rsid w:val="00BF5CCF"/>
+    <w:rsid w:val="00C04D84"/>
     <w:rsid w:val="00C13D62"/>
+    <w:rsid w:val="00C14155"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
-    <w:rsid w:val="00C52F3D"/>
+    <w:rsid w:val="00C42380"/>
+    <w:rsid w:val="00C45E19"/>
     <w:rsid w:val="00C62C68"/>
+    <w:rsid w:val="00C64890"/>
+    <w:rsid w:val="00C908C0"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
-    <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
+    <w:rsid w:val="00CA51CD"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
-    <w:rsid w:val="00CD1F2C"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D56371"/>
+    <w:rsid w:val="00D60C28"/>
+    <w:rsid w:val="00D70CF6"/>
     <w:rsid w:val="00D876E6"/>
-    <w:rsid w:val="00DA0340"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
+    <w:rsid w:val="00DE4171"/>
+    <w:rsid w:val="00DE638C"/>
     <w:rsid w:val="00DE6F93"/>
+    <w:rsid w:val="00DF7C5C"/>
     <w:rsid w:val="00DF7DAB"/>
+    <w:rsid w:val="00E05FFF"/>
     <w:rsid w:val="00E13A20"/>
-    <w:rsid w:val="00E162E5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E46208"/>
+    <w:rsid w:val="00E3698D"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
-    <w:rsid w:val="00ED00F4"/>
     <w:rsid w:val="00ED10E7"/>
-    <w:rsid w:val="00ED3717"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="00F03CE3"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
+    <w:rsid w:val="00FD01EB"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
-    <w:rsid w:val="00FF49F6"/>
+    <w:rsid w:val="00FF66AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A7BE4CE"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
+  <w15:docId w15:val="{3EDACB9B-AD43-4895-AC85-B307D4CC102B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6036,70 +7477,70 @@
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ac"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Основной текст Знак"/>
     <w:link w:val="ab"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
-    <w:name w:val="Название"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Название1"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ae"/>
+    <w:link w:val="ad"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="Название Знак"/>
-    <w:link w:val="ad"/>
+    <w:link w:val="11"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="25">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="566" w:hanging="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="35">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="849" w:hanging="283"/>
     </w:pPr>
@@ -6107,343 +7548,343 @@
   <w:style w:type="paragraph" w:styleId="41">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="1132" w:hanging="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="51">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="1415" w:hanging="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="36">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="849"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af0"/>
+    <w:link w:val="af"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Подзаголовок Знак"/>
-    <w:link w:val="af"/>
+    <w:link w:val="ae"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af1">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af2"/>
+    <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid w:val="0"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
     <w:name w:val="Текст Знак"/>
-    <w:link w:val="af1"/>
+    <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af3">
+  <w:style w:type="table" w:styleId="af2">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af4">
+  <w:style w:type="character" w:styleId="af3">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af4">
     <w:name w:val="......."/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af6">
+  <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="No Spacing"/>
-    <w:link w:val="af7"/>
+    <w:link w:val="af6"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
     <w:name w:val="Основной текст_"/>
     <w:link w:val="37"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="37">
     <w:name w:val="Основной текст3"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af8"/>
+    <w:link w:val="af7"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:line="250" w:lineRule="exact"/>
       <w:ind w:hanging="1420"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
     <w:name w:val="Основной текст + Полужирный"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
     <w:name w:val="long_text"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
     <w:name w:val="short_text"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="alt-edited1">
     <w:name w:val="alt-edited1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:color w:val="4D90F0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af9">
     <w:name w:val="ÎãëàâëÌÝÊ"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:spacing w:val="20"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afb">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
     <w:name w:val="Абз"/>
     <w:basedOn w:val="ab"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
     <w:name w:val="Без интервала1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
     <w:name w:val="Основной текст1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
       <w:position w:val="0"/>
       <w:u w:val="none"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afc">
+  <w:style w:type="paragraph" w:styleId="afb">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="afd"/>
+    <w:link w:val="afc"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afd">
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
     <w:name w:val="Текст выноски Знак"/>
-    <w:link w:val="afc"/>
+    <w:link w:val="afb"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle37">
     <w:name w:val="Font Style37"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="HTML0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF5137"/>
@@ -6461,101 +7902,101 @@
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="Стандартный HTML Знак"/>
     <w:link w:val="HTML"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="Без интервала Знак"/>
-    <w:link w:val="af6"/>
+    <w:link w:val="af5"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FR30">
     <w:name w:val="FR3 Знак"/>
     <w:link w:val="FR3"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afe">
+  <w:style w:type="paragraph" w:styleId="afd">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepLines/>
       <w:widowControl/>
       <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:bCs/>
       <w:snapToGrid/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="13">
+  <w:style w:type="paragraph" w:styleId="14">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="26">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="200"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:rsid w:val="00194140"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
@@ -6599,144 +8040,105 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="27">
     <w:name w:val="Без интервала2"/>
     <w:link w:val="NoSpacingChar"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
     <w:name w:val="No Spacing Char"/>
     <w:link w:val="27"/>
     <w:locked/>
     <w:rsid w:val="00B53AEA"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aff">
+  <w:style w:type="character" w:styleId="afe">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC094B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="38">
     <w:name w:val="Без интервала3"/>
     <w:rsid w:val="00204777"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
     <w:name w:val="Без интервала6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006938AF"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="39">
     <w:name w:val="Стиль3"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00796C65"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42">
-[...1 lines deleted...]
-    <w:rsid w:val="00C07059"/>
+  <w:style w:type="paragraph" w:styleId="aff">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00365381"/>
     <w:pPr>
-      <w:overflowPunct w:val="0"/>
-[...42 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="114981879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="191118796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -6790,104 +8192,104 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6895,51 +8297,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7104,81 +8506,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D543C971-C9A2-4D49-909F-A1D320E90CE9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>299</Words>
-  <Characters>1709</Characters>
+  <Words>322</Words>
+  <Characters>1840</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2004</CharactersWithSpaces>
+  <CharactersWithSpaces>2158</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>