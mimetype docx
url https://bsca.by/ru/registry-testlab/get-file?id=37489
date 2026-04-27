--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -1,47 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54050222" w14:textId="141FAFDD" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
@@ -52,2698 +51,2169 @@
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="00A5550B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D66431" w14:textId="4E602409" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00E162E5">
-[...68 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="5EFE1842" w14:textId="09E367EF" w:rsidR="00C07059" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00C52F3D">
-[...252 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6AF38086" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C07059" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-289" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="5105" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="989"/>
-        <w:gridCol w:w="1842"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3292"/>
+        <w:gridCol w:w="1841"/>
+        <w:gridCol w:w="1557"/>
+        <w:gridCol w:w="3293"/>
         <w:gridCol w:w="3234"/>
-        <w:gridCol w:w="2121"/>
-        <w:gridCol w:w="2091"/>
+        <w:gridCol w:w="2406"/>
+        <w:gridCol w:w="2125"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w14:paraId="0BC49FAF" w14:textId="77777777" w:rsidTr="00A720F0">
+      <w:tr w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w14:paraId="0BC49FAF" w14:textId="77777777" w:rsidTr="000C51E8">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="327" w:type="pct"/>
+            <w:tcW w:w="320" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A967258" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00ED00F4">
+          <w:p w14:paraId="1A967258" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="pct"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B1227A3" w14:textId="77777777" w:rsidR="00E46208" w:rsidRDefault="00C35CF2" w:rsidP="00ED00F4">
+          <w:p w14:paraId="1B1227A3" w14:textId="77777777" w:rsidR="00E46208" w:rsidRDefault="00C35CF2" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Наименование </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18AD4F8C" w14:textId="5CCF62E7" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00ED00F4">
+          <w:p w14:paraId="18AD4F8C" w14:textId="5CCF62E7" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
+            <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BD15C77" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00ED00F4">
+          <w:p w14:paraId="4BD15C77" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Код </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="pct"/>
+            <w:tcW w:w="1066" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F0AE322" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRDefault="00C35CF2" w:rsidP="00ED00F4">
+          <w:p w14:paraId="0F0AE322" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRDefault="00C35CF2" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Наименование характеристики </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39D51A52" w14:textId="456000C8" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00ED00F4">
+          <w:p w14:paraId="39D51A52" w14:textId="456000C8" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="pct"/>
+            <w:tcW w:w="1047" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F5F9481" w14:textId="1BF19C23" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00ED00F4">
+          <w:p w14:paraId="3F5F9481" w14:textId="1BF19C23" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="pct"/>
+            <w:tcW w:w="779" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50D0F519" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00ED00F4">
+          <w:p w14:paraId="50D0F519" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Обозначение </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B57B0EC" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00ED00F4">
+          <w:p w14:paraId="7B57B0EC" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="pct"/>
+            <w:tcW w:w="688" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2B3CB3" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00A720F0">
+          <w:p w14:paraId="6E2B3CB3" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57" w:right="95"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w14:paraId="0451CC87" w14:textId="77777777" w:rsidTr="00A720F0">
+      <w:tr w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w14:paraId="0451CC87" w14:textId="77777777" w:rsidTr="000C51E8">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="327" w:type="pct"/>
+            <w:tcW w:w="320" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33D9ED9D" w14:textId="788C0EAF" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="33D9ED9D" w14:textId="788C0EAF" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:t>1.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="pct"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A6C5EE8" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="1A6C5EE8" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Заземляющие устройства</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A81A207" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="4A81A207" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A7D6917" w14:textId="6FD7F9DF" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="4A7D6917" w14:textId="6FD7F9DF" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
+            <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48357504" w14:textId="6A31C5C6" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="48357504" w14:textId="6A31C5C6" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="pct"/>
+            <w:tcW w:w="1066" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="127D37F7" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="127D37F7" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Измерение сопротивления заземляющих устройств</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45D6F63E" w14:textId="2FB84719" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="45D6F63E" w14:textId="2FB84719" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Удельное сопротивление грунта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="pct"/>
+            <w:tcW w:w="1047" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DAF1C1D" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="5DAF1C1D" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:pStyle w:val="aff1"/>
               <w:ind w:left="57"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>181-2023</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">181-2023, </w:t>
+            </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Прил. Б.29.4 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62B16F8E" w14:textId="21D65F47" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="62B16F8E" w14:textId="21D65F47" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...17 lines deleted...]
-              <w:t>, п.4.4.28.6</w:t>
+              <w:t>ТКП 339-2022, п.4.4.28.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="pct"/>
+            <w:tcW w:w="779" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C117BEB" w14:textId="3811D8FF" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="4C117BEB" w14:textId="3811D8FF" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0013-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="pct"/>
+            <w:tcW w:w="688" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55CBBE56" w14:textId="09E3F4C4" w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A720F0" w:rsidP="00A720F0">
+          <w:p w14:paraId="55CBBE56" w14:textId="09E3F4C4" w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w:rsidRDefault="00A720F0" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:firstLine="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000600F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ул. Трудовая, 11, 223730, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000600F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>г.п</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000600F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. Старобин, Солигорский район, Минская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w14:paraId="00561968" w14:textId="77777777" w:rsidTr="00A720F0">
+      <w:tr w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w14:paraId="00561968" w14:textId="77777777" w:rsidTr="000C51E8">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="327" w:type="pct"/>
+            <w:tcW w:w="320" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E8CCE93" w14:textId="301C59EE" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="1E8CCE93" w14:textId="301C59EE" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:t>1.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="pct"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1ADD9E11" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="1ADD9E11" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
+            <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4305C2A6" w14:textId="4BDA1380" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="4305C2A6" w14:textId="4BDA1380" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="pct"/>
+            <w:tcW w:w="1066" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F09374A" w14:textId="4B8C6951" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="4F09374A" w14:textId="4B8C6951" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проверка соединений с заземляемыми элементами с измерением переходного сопротивления контактного соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="pct"/>
+            <w:tcW w:w="1047" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27A4C520" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="27A4C520" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>181-2023</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">181-2023, </w:t>
+            </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Прил. Б.29.2 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F9AFBAF" w14:textId="287EE85B" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="2F9AFBAF" w14:textId="287EE85B" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>339-2022</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">339-2022, </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.4.4.28.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="pct"/>
+            <w:tcW w:w="779" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67B62E55" w14:textId="5C61A65B" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="67B62E55" w14:textId="5C61A65B" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0053-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="pct"/>
+            <w:tcW w:w="688" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="531C50D7" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="531C50D7" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w14:paraId="47EBB00B" w14:textId="77777777" w:rsidTr="00A720F0">
+      <w:tr w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w14:paraId="47EBB00B" w14:textId="77777777" w:rsidTr="000C51E8">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="327" w:type="pct"/>
+            <w:tcW w:w="320" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CBF65D2" w14:textId="4AB2D58E" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="5CBF65D2" w14:textId="4AB2D58E" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:t>1.3</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="pct"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35B207C6" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="35B207C6" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
+            <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09E112A5" w14:textId="388D4C49" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="09E112A5" w14:textId="388D4C49" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="pct"/>
+            <w:tcW w:w="1066" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A950402" w14:textId="64B11D18" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="1A950402" w14:textId="64B11D18" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проверка цепи «фаза-нуль» (цепи зануления) в электроустановках до 1кВ с глухим заземлением нейтрали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="pct"/>
+            <w:tcW w:w="1047" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4BFE3122" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="4BFE3122" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>181-2023</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">181-2023, </w:t>
+            </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Прил. Б.29.8 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61C77FD0" w14:textId="772B1CD6" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="61C77FD0" w14:textId="772B1CD6" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>339-2022</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">339-2022, </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.4.4.28.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="pct"/>
+            <w:tcW w:w="779" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D7F4C84" w14:textId="7528901F" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="3D7F4C84" w14:textId="7528901F" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0052-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="pct"/>
+            <w:tcW w:w="688" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57A74AC1" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="57A74AC1" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w14:paraId="570FE43F" w14:textId="77777777" w:rsidTr="00A720F0">
+      <w:tr w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w14:paraId="570FE43F" w14:textId="77777777" w:rsidTr="000C51E8">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="327" w:type="pct"/>
+            <w:tcW w:w="320" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D28DDD9" w14:textId="3561D2DF" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="1D28DDD9" w14:textId="3561D2DF" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="pct"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43D3A041" w14:textId="0576B747" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="43D3A041" w14:textId="0576B747" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Аппараты, силовые и осветительные сети, вторичные цепи переменного и </w:t>
-[...6 lines deleted...]
-              <w:t>постоянного тока напряжением до 1000 В</w:t>
+              <w:t>Аппараты, силовые и осветительные сети, вторичные цепи переменного и постоянного тока напряжением до 1000 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
+            <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="635C00C3" w14:textId="5910787D" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="635C00C3" w14:textId="5910787D" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>27.90</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/22</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27AACB22" w14:textId="67EB4825" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="27AACB22" w14:textId="67EB4825" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.12/22.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BC29EE1" w14:textId="483BB37E" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="4BC29EE1" w14:textId="483BB37E" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/22.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0455F675" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="0455F675" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28B7AFF6" w14:textId="0A83F877" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="28B7AFF6" w14:textId="0A83F877" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="pct"/>
+            <w:tcW w:w="1066" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29E63BBF" w14:textId="70DC9C60" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="29E63BBF" w14:textId="70DC9C60" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление изоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="pct"/>
+            <w:tcW w:w="1047" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CB41E93" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="7CB41E93" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>181-2023</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">181-2023, </w:t>
+            </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Прил. Б.27.1 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="008EDDE4" w14:textId="71AFB4B3" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="008EDDE4" w14:textId="71AFB4B3" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>339-2022</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">339-2022, </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.4.4.26.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="pct"/>
+            <w:tcW w:w="779" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03E31C98" w14:textId="62C9FE99" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="03E31C98" w14:textId="62C9FE99" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.БР 0036-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="pct"/>
+            <w:tcW w:w="688" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3ACC9F81" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="3ACC9F81" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w14:paraId="2CEB19C5" w14:textId="77777777" w:rsidTr="00A720F0">
+      <w:tr w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w14:paraId="2CEB19C5" w14:textId="77777777" w:rsidTr="000C51E8">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="327" w:type="pct"/>
+            <w:tcW w:w="320" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21F28FF2" w14:textId="2E1CC8F8" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="21F28FF2" w14:textId="2E1CC8F8" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
-              <w:lastRenderedPageBreak/>
               <w:t>2.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="pct"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="718908F5" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="718908F5" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
+            <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61BD9562" w14:textId="13C9F01D" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="61BD9562" w14:textId="13C9F01D" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.90</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/22</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31299B3C" w14:textId="6AFE693E" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="31299B3C" w14:textId="6AFE693E" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="pct"/>
+            <w:tcW w:w="1066" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24352CEF" w14:textId="4118B11C" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="24352CEF" w14:textId="4118B11C" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проверка цепи «фаза-нуль» (цепи зануления) в электроустановках до 1кВ с глухим заземлением нейтрали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="pct"/>
+            <w:tcW w:w="1047" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27098206" w14:textId="6B4F5736" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="27098206" w14:textId="6B4F5736" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>181-2023</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">181-2023, </w:t>
+            </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прил. Б.27.3 ТКП </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED00F4">
+              <w:rPr>
+                <w:rStyle w:val="aff0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">339-2022, </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.4.4.26.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="pct"/>
+            <w:tcW w:w="779" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32CDF8AC" w14:textId="5DD19CDD" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="32CDF8AC" w14:textId="5DD19CDD" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0052-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="pct"/>
+            <w:tcW w:w="688" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22C9A5D1" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="22C9A5D1" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w14:paraId="6217460D" w14:textId="77777777" w:rsidTr="00A720F0">
+      <w:tr w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w14:paraId="6217460D" w14:textId="77777777" w:rsidTr="000C51E8">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="327" w:type="pct"/>
+            <w:tcW w:w="320" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AA77838" w14:textId="2156A378" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="6AA77838" w14:textId="2156A378" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="57"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="pct"/>
+            <w:tcW w:w="596" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35BBE744" w14:textId="7292A33C" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="35BBE744" w14:textId="7292A33C" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Силовые кабельные линии напряжением до 1000 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="515" w:type="pct"/>
+            <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0ABE2CBF" w14:textId="450D40E2" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="0ABE2CBF" w14:textId="450D40E2" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.32/22.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04A3FD44" w14:textId="7AFFCAD2" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="04A3FD44" w14:textId="7AFFCAD2" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="pct"/>
+            <w:tcW w:w="1066" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2237B9D9" w14:textId="3CC75A8D" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="2237B9D9" w14:textId="3CC75A8D" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление изоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1069" w:type="pct"/>
+            <w:tcW w:w="1047" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46E9B1C8" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="46E9B1C8" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...15 lines deleted...]
-              <w:t>, Прил. Б.30.1</w:t>
+              <w:t>ТКП 181-2023, Прил. Б.30.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EE190C0" w14:textId="0E562857" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="4EE190C0" w14:textId="0E562857" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:rStyle w:val="aff0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП </w:t>
-[...17 lines deleted...]
-              <w:t>, п.4.4.29.2</w:t>
+              <w:t>ТКП 339-2022, п.4.4.29.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="pct"/>
+            <w:tcW w:w="779" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E7AE433" w14:textId="1A564D8D" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="3E7AE433" w14:textId="1A564D8D" w:rsidR="00ED00F4" w:rsidRPr="00ED00F4" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED00F4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.БР 0036-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="pct"/>
+            <w:tcW w:w="688" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B915930" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w:rsidRDefault="00ED00F4" w:rsidP="00ED00F4">
+          <w:p w14:paraId="0B915930" w14:textId="77777777" w:rsidR="00ED00F4" w:rsidRPr="00C35CF2" w:rsidRDefault="00ED00F4" w:rsidP="000C51E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01FAAD02" w14:textId="2505EECE" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00ED00F4" w:rsidP="00C35CF2">
-[...41 lines deleted...]
-    <w:p w14:paraId="4618FAD3" w14:textId="77777777" w:rsidR="008C6194" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
     <w:p w14:paraId="122EED81" w14:textId="77777777" w:rsidR="008C6194" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
     <w:p w14:paraId="758FDA58" w14:textId="77777777" w:rsidR="008C6194" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
-    <w:p w14:paraId="7CEBD720" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00C35CF2" w:rsidRDefault="008C6194" w:rsidP="00C35CF2"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="008C6194" w:rsidSect="00ED00F4">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="26B1A051" w14:textId="77777777" w:rsidR="008A42BC" w:rsidRDefault="008A42BC" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="08DD3E97" w14:textId="77777777" w:rsidR="008A42BC" w:rsidRDefault="008A42BC" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2797,193 +2267,155 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="13374"/>
       <w:gridCol w:w="1763"/>
     </w:tblGrid>
     <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="10D1EC50" w14:textId="62A42210" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+        <w:p w14:paraId="606363C5" w14:textId="2DE42E9D" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="000C51E8" w:rsidP="00DA0340">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
+              <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r w:rsidRPr="00D70CF6">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
+            <w:t xml:space="preserve">Часть № </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r w:rsidRPr="00D70CF6">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Приложени</w:t>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>я</w:t>
+            <w:t xml:space="preserve"> 28.11.2025</w:t>
           </w:r>
-          <w:r w:rsidRPr="00BF5CCF">
-[...50 lines deleted...]
-          </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -3134,211 +2566,209 @@
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="36E1A8D4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="13374"/>
       <w:gridCol w:w="1763"/>
     </w:tblGrid>
     <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7AF49EE3" w14:textId="47F04978" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="7AF49EE3" w14:textId="4CFBCBEC" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
-[...62 lines deleted...]
-            </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="158054DE" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="158054DE" w14:textId="40F8537F" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="000C51E8" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00D70CF6">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D70CF6">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 28.11.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="7744796C" w14:textId="1F018242" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="6FADAF4D" w14:textId="77777777" w:rsidR="000C51E8" w:rsidRDefault="000C51E8" w:rsidP="00C52F3D">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="7744796C" w14:textId="65E7261A" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -3435,394 +2865,294 @@
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="000C51E8">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="639EBF48" w14:textId="77777777" w:rsidR="008A42BC" w:rsidRDefault="008A42BC" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="612C3019" w14:textId="77777777" w:rsidR="008A42BC" w:rsidRDefault="008A42BC" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="15163" w:type="dxa"/>
+      <w:tblW w:w="15452" w:type="dxa"/>
+      <w:tblInd w:w="-289" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="833"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2835"/>
+      <w:gridCol w:w="13325"/>
+      <w:gridCol w:w="2127"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008C6194" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="00ED00F4">
+    <w:tr w:rsidR="000C51E8" w14:paraId="657E0F27" w14:textId="77777777" w:rsidTr="000C51E8">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="833" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="13325" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="11B6B75F" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="31D0D569" w14:textId="21E536DF" w:rsidR="000C51E8" w:rsidRPr="000C51E8" w:rsidRDefault="000C51E8" w:rsidP="000C51E8">
           <w:pPr>
             <w:pStyle w:val="a7"/>
-            <w:ind w:right="-292"/>
+            <w:ind w:right="-292" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C06E26">
-[...53 lines deleted...]
-          <w:r>
+          <w:r w:rsidRPr="000C51E8">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">   </w:t>
+            <w:t>Обществ</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000C51E8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>о</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000C51E8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> с ограниченной ответственностью «</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="000C51E8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Промсолстрой</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="000C51E8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>»</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000C51E8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>,</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000C51E8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  электротехническ</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000C51E8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>ая</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000C51E8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> лаборатори</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000C51E8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>я</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="11495" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="2127" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="29A581FE" w14:textId="7FA6BF0C" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="008C6194" w:rsidP="008C6194">
-[...72 lines deleted...]
-        <w:p w14:paraId="4D78B5E1" w14:textId="34DA4BE5" w:rsidR="008C6194" w:rsidRPr="00C07059" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="3397E6CD" w14:textId="05EA4E1A" w:rsidR="000C51E8" w:rsidRPr="000C51E8" w:rsidRDefault="000C51E8" w:rsidP="000C51E8">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00EA2747">
+          <w:r w:rsidRPr="000C51E8">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112</w:t>
           </w:r>
-          <w:r w:rsidR="00C07059">
+          <w:r w:rsidRPr="000C51E8">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2.5345</w:t>
+            <w:t xml:space="preserve"> 2.3710</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
-[...18 lines deleted...]
-  <w:p w14:paraId="7B2A4618" w14:textId="7E4BD34F" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+  <w:p w14:paraId="7B2A4618" w14:textId="298ACD89" w:rsidR="00CC094B" w:rsidRPr="000C51E8" w:rsidRDefault="00CC094B" w:rsidP="000C51E8">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
-      <w:ind w:right="-31"/>
+      <w:ind w:right="-31" w:firstLine="0"/>
+      <w:rPr>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C06E26">
-[...52 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -5237,114 +4567,116 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
+    <w:rsid w:val="000C51E8"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00214A8C"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
+    <w:rsid w:val="003260D9"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00460A01"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00552FE5"/>
@@ -5394,74 +4726,76 @@
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A5550B"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A720F0"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AB23DE"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C07059"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CD1F2C"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D876E6"/>
+    <w:rsid w:val="00DA0340"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E23262"/>
     <w:rsid w:val="00E46208"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED00F4"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00ED3717"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
@@ -7193,60 +6527,60 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7521,70 +6855,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1709</Characters>
+  <Pages>1</Pages>
+  <Words>239</Words>
+  <Characters>1366</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2004</CharactersWithSpaces>
+  <CharactersWithSpaces>1602</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>