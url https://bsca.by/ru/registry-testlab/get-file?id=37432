--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -1,466 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54050222" w14:textId="0AE9E69C" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
+    <w:p w14:paraId="54050222" w14:textId="0AE9E69C" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00C70A2D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="008C3C8F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D66431" w14:textId="43C4AAB2" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00E162E5">
+    <w:p w14:paraId="157ECB18" w14:textId="77777777" w:rsidR="00C70A2D" w:rsidRDefault="00C70A2D" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-        </w:rPr>
-[...302 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="618"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2423"/>
+        <w:gridCol w:w="616"/>
+        <w:gridCol w:w="2158"/>
+        <w:gridCol w:w="804"/>
+        <w:gridCol w:w="2510"/>
+        <w:gridCol w:w="3026"/>
+        <w:gridCol w:w="3026"/>
+        <w:gridCol w:w="2420"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w14:paraId="0BC49FAF" w14:textId="77777777" w:rsidTr="00BB070C">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="212" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
+          <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="1A967258" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
@@ -1030,52 +729,60 @@
           <w:tcPr>
             <w:tcW w:w="862" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0FDC6749" w14:textId="39350F6A" w:rsidR="00DD1933" w:rsidRPr="008C3C8F" w:rsidRDefault="00DD1933" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C3C8F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Освещенность, лк</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Освещенность, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008C3C8F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>лк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A74DD08" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRPr="008C3C8F" w:rsidRDefault="00DD1933" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C3C8F">
@@ -1096,81 +803,103 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="626ED601" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRPr="008C3C8F" w:rsidRDefault="00DD1933" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C3C8F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ГОСТ 24940-2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008C3C8F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>24940-2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="7BF048D6" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRPr="008C3C8F" w:rsidRDefault="00DD1933" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F3F0D76" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRPr="008C3C8F" w:rsidRDefault="00DD1933" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C3C8F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ул. Макаенка, 23,</w:t>
+              <w:t xml:space="preserve">ул. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008C3C8F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Макаенка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008C3C8F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, 23,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C273FF0" w14:textId="27B80038" w:rsidR="00DD1933" w:rsidRPr="008C3C8F" w:rsidRDefault="00DD1933" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C3C8F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>220114, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD1933" w:rsidRPr="00C35CF2" w14:paraId="30AE266B" w14:textId="77777777" w:rsidTr="00B319FF">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="212" w:type="pct"/>
             <w:tcBorders>
@@ -1371,51 +1100,65 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E188988" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRDefault="00DD1933" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ГОСТ 12.1.005-88,</w:t>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>12.1.005-88</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E60EEDC" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRDefault="00DD1933" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Раздел 2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7805349A" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRPr="00C35CF2" w:rsidRDefault="00DD1933" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1436,57 +1179,57 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37E33EA5" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRDefault="00DD1933">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="618"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2423"/>
+        <w:gridCol w:w="616"/>
+        <w:gridCol w:w="2158"/>
+        <w:gridCol w:w="804"/>
+        <w:gridCol w:w="2510"/>
+        <w:gridCol w:w="3026"/>
+        <w:gridCol w:w="3026"/>
+        <w:gridCol w:w="2420"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DD1933" w:rsidRPr="00C35CF2" w14:paraId="5D563F81" w14:textId="77777777" w:rsidTr="00BB070C">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="212" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17CBA020" w14:textId="23E6FEA9" w:rsidR="00DD1933" w:rsidRPr="003454BD" w:rsidRDefault="00DD1933" w:rsidP="00DD1933">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -1850,51 +1593,65 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0004F359" w14:textId="77777777" w:rsidR="00814C15" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ДИ от 0,001до</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A9F0E5B" w14:textId="58F84C9C" w:rsidR="00814C15" w:rsidRPr="00C35CF2" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 0,082  мг/м3</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0,082  мг</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D2210A2" w14:textId="77777777" w:rsidR="00814C15" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -1954,55 +1711,63 @@
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D6F847D" w14:textId="77777777" w:rsidR="00814C15" w:rsidRDefault="00814C15" w:rsidP="006B2368">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A4681C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ул.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A4681C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Макаенка, 23,</w:t>
+              <w:t>Макаенка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A4681C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, 23,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="270426F4" w14:textId="4A3A861A" w:rsidR="00814C15" w:rsidRPr="00C35CF2" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A4681C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>220114, г.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A4681C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Минск</w:t>
@@ -2447,51 +2212,79 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E182EA7" w14:textId="77777777" w:rsidR="00814C15" w:rsidRPr="00904FF8" w:rsidRDefault="00814C15" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904FF8">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Фосфорный ангидрид (дифосфор пентаоксид)</w:t>
+              <w:t>Фосфорный ангидрид (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00904FF8">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дифосфор</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00904FF8">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00904FF8">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>пентаоксид</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00904FF8">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D814092" w14:textId="50C281C0" w:rsidR="00814C15" w:rsidRPr="00C35CF2" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904FF8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ от 0,03 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00904FF8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2570,52 +2363,62 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66A4310F" w14:textId="77777777" w:rsidR="00814C15" w:rsidRPr="00996B4F" w:rsidRDefault="00814C15" w:rsidP="006B2368">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00996B4F">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МВИ.МН 5981-2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">МВИ.МН </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00996B4F">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5981-2018</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="35207B8A" w14:textId="77777777" w:rsidR="00814C15" w:rsidRPr="00C35CF2" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A303AA5" w14:textId="77777777" w:rsidR="00814C15" w:rsidRPr="00C35CF2" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -2761,65 +2564,95 @@
           <w:p w14:paraId="50F88EB9" w14:textId="77777777" w:rsidR="00814C15" w:rsidRPr="00CB5BCF" w:rsidRDefault="00814C15" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Соли никеля в </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A881F3A" w14:textId="77777777" w:rsidR="00814C15" w:rsidRPr="00CB5BCF" w:rsidRDefault="00814C15" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">виде гидроаэрозоля </w:t>
+              <w:t xml:space="preserve">виде </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>гидроаэрозоля</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4744AAA6" w14:textId="0322F3FA" w:rsidR="00814C15" w:rsidRPr="00C35CF2" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ДИ 0,003-0,03 мг/м</w:t>
+              <w:t xml:space="preserve">ДИ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0,003-0,03</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
@@ -3066,51 +2899,65 @@
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904FF8">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Свинец</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FBE5E45" w14:textId="77777777" w:rsidR="00814C15" w:rsidRPr="00904FF8" w:rsidRDefault="00814C15" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904FF8">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>ДИ от 0,002  до 0,500 мкг/м</w:t>
+              <w:t xml:space="preserve">ДИ от </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00904FF8">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0,002  до</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00904FF8">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 0,500 мкг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00904FF8">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29E31BD6" w14:textId="77777777" w:rsidR="00814C15" w:rsidRPr="00C35CF2" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3363,56 +3210,72 @@
           <w:p w14:paraId="45338729" w14:textId="77777777" w:rsidR="00814C15" w:rsidRPr="00CB5BCF" w:rsidRDefault="00814C15" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Двуокись кремния</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="403400D1" w14:textId="64D500BE" w:rsidR="00814C15" w:rsidRPr="00C35CF2" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ДИ 0,1-3,0 мг/м</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ДИ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0,1-3,0</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мг/м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A277749" w14:textId="77777777" w:rsidR="00814C15" w:rsidRPr="007B3E67" w:rsidRDefault="00814C15" w:rsidP="006B2368">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
@@ -3469,51 +3332,67 @@
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5260D2EC" w14:textId="79EE563D" w:rsidR="00814C15" w:rsidRPr="00C35CF2" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">МВИ.БР 323-2017 </w:t>
+              <w:t xml:space="preserve">МВИ.БР </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>323-2017</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67888565" w14:textId="77777777" w:rsidR="00814C15" w:rsidRPr="00C35CF2" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00814C15" w:rsidRPr="00C35CF2" w14:paraId="24766BFE" w14:textId="77777777" w:rsidTr="00DE4E8E">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
@@ -3655,51 +3534,65 @@
               <w:pStyle w:val="af5"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Хлористый мети-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="078B5A9B" w14:textId="77777777" w:rsidR="00814C15" w:rsidRPr="00CB5BCF" w:rsidRDefault="00814C15" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>лен (дихлорметан)</w:t>
+              <w:t>лен (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дихлорметан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3879D0CD" w14:textId="081FB3F2" w:rsidR="00814C15" w:rsidRPr="00C35CF2" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ от 25 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3742,51 +3635,69 @@
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="664BFA10" w14:textId="080F04FF" w:rsidR="00814C15" w:rsidRPr="00C35CF2" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB139D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МУ №1702- 77, от 18.04.1977 МЗ СССР</w:t>
+              <w:t xml:space="preserve">МУ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№1702- 77</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, от 18.04.1977 МЗ СССР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BC52057" w14:textId="77777777" w:rsidR="00814C15" w:rsidRPr="00C35CF2" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00814C15" w:rsidRPr="00C35CF2" w14:paraId="0431E78F" w14:textId="77777777" w:rsidTr="00DE4E8E">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
@@ -3909,70 +3820,80 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="862" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4346F0E7" w14:textId="77777777" w:rsidR="00814C15" w:rsidRPr="00CB5BCF" w:rsidRDefault="00814C15" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Триэтоксисилан,</w:t>
+              <w:t>Триэтоксисилан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1394AB48" w14:textId="77777777" w:rsidR="00814C15" w:rsidRPr="00CB5BCF" w:rsidRDefault="00814C15" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>тетраэтоксисилан</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="58C4CC3B" w14:textId="497BA912" w:rsidR="00814C15" w:rsidRPr="00C35CF2" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ от 0,5 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4003,102 +3924,118 @@
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E8F235F" w14:textId="433F51D3" w:rsidR="00814C15" w:rsidRPr="00C35CF2" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB139D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МУ №1693-77, от 18.04.1977МЗ СССР</w:t>
+              <w:t xml:space="preserve">МУ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№1693-77</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, от 18.04.1977МЗ СССР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="344CDFC9" w14:textId="77777777" w:rsidR="00814C15" w:rsidRPr="00C35CF2" w:rsidRDefault="00814C15" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47722B92" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRDefault="00DD1933">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="618"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2423"/>
+        <w:gridCol w:w="617"/>
+        <w:gridCol w:w="2157"/>
+        <w:gridCol w:w="804"/>
+        <w:gridCol w:w="2510"/>
+        <w:gridCol w:w="3026"/>
+        <w:gridCol w:w="3026"/>
+        <w:gridCol w:w="2420"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DD1933" w:rsidRPr="00C35CF2" w14:paraId="4D18FF35" w14:textId="77777777" w:rsidTr="00BB070C">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="212" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="544F0B20" w14:textId="01FE4E1E" w:rsidR="00DD1933" w:rsidRPr="00935B9A" w:rsidRDefault="00DD1933" w:rsidP="00DD1933">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -4441,52 +4378,74 @@
           <w:p w14:paraId="2811EF0F" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00CB5BCF" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Эпихлоргидрин</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="530CCBEB" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00CB5BCF" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>(хлорметил) оксиран</w:t>
-            </w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>хлорметил</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>оксиран</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2CF7DC6D" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00CB5BCF" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ДИ от 0,5 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F26B8B1" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
@@ -4532,93 +4491,117 @@
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="635494F5" w14:textId="136EDCE6" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB139D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МУ №</w:t>
-[...6 lines deleted...]
-              <w:t>1707-77, от 18.04.1977 МЗ СССР</w:t>
+              <w:t xml:space="preserve">МУ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1707-77</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, от 18.04.1977 МЗ СССР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06E3B896" w14:textId="77777777" w:rsidR="00411B70" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A4681C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ул.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A4681C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Макаенка, 23,</w:t>
+              <w:t>Макаенка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A4681C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, 23,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EE35A8A" w14:textId="692D0A50" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A4681C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>220114, г.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A4681C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Минск</w:t>
@@ -4810,52 +4793,61 @@
           <w:p w14:paraId="5D49AE57" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00CB5BCF" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>щелочей (щелочи едкие)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="722A286D" w14:textId="6EB23072" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ДИ 0,25-5,0</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ДИ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0,25-5,0</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4885,51 +4877,67 @@
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="68526764" w14:textId="5C7F88EA" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB139D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МУ №4574-88, от 30.03.1988 МЗ СССР</w:t>
+              <w:t xml:space="preserve">МУ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№4574-88</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, от 30.03.1988 МЗ СССР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C5564C2" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00411B70" w:rsidRPr="00C35CF2" w14:paraId="14F1F401" w14:textId="77777777" w:rsidTr="002E1604">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
@@ -5112,52 +5120,61 @@
           <w:p w14:paraId="30F2ADE4" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00CB5BCF" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>кислоты</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D42C0D8" w14:textId="6905D8F2" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ДИ 0,5-5,0</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ДИ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0,5-5,0</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5187,59 +5204,92 @@
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="509A5068" w14:textId="23B45EEA" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB139D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">МУ №4588-88, от 30.03.1988  </w:t>
-            </w:r>
+              <w:t xml:space="preserve">МУ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB139D">
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№4588-88</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.03.1988  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МЗ СССР</w:t>
+              <w:t>МЗ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> СССР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B0B8B75" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00411B70" w:rsidRPr="00C35CF2" w14:paraId="0E4512E8" w14:textId="77777777" w:rsidTr="002E1604">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
@@ -5422,51 +5472,67 @@
           <w:p w14:paraId="3657C806" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00CB5BCF" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(этановая кислота)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37F49A8B" w14:textId="60A16B2A" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ДИ 2,5-25,0 мг/м</w:t>
+              <w:t xml:space="preserve">ДИ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2,5-25,0</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
@@ -5483,51 +5549,67 @@
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E900FF1" w14:textId="59A9EBAE" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB139D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МУ №4592-88, от 30.03.1988 МЗ СССР</w:t>
+              <w:t xml:space="preserve">МУ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№4592-88</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, от 30.03.1988 МЗ СССР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57C07B3F" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00411B70" w:rsidRPr="00C35CF2" w14:paraId="7A332537" w14:textId="77777777" w:rsidTr="002E1604">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
@@ -5692,83 +5774,101 @@
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2B99140F" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00CB5BCF" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Концентрация </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AA34936" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00CB5BCF" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>этилцеллозольва</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="553C5437" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00CB5BCF" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(2-этоксиэтанол)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CE9B61F" w14:textId="06779348" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ДИ 5-50 мг/м</w:t>
+              <w:t xml:space="preserve">ДИ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5-50</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
@@ -5785,51 +5885,67 @@
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2296BAF2" w14:textId="66C366A6" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB139D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МУ №4604-88, от 30.03.1988 МЗ СССР</w:t>
+              <w:t xml:space="preserve">МУ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№4604-88</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, от 30.03.1988 МЗ СССР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B8EA3EB" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00411B70" w:rsidRPr="00C35CF2" w14:paraId="1A31B014" w14:textId="77777777" w:rsidTr="002E1604">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
@@ -6002,51 +6118,67 @@
           <w:p w14:paraId="3459E7B5" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00CB5BCF" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Канифоль</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7109972F" w14:textId="781AC738" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ДИ 0,5-50,0 мг/м</w:t>
+              <w:t xml:space="preserve">ДИ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0,5-50,0</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
@@ -6063,51 +6195,67 @@
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="68A527E1" w14:textId="7145D27B" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB139D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МУ №2894-83, от 06.09.1983 МЗ СССР</w:t>
+              <w:t xml:space="preserve">МУ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№2894-83</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, от 06.09.1983 МЗ СССР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22F7DEF9" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00411B70" w:rsidRPr="00C35CF2" w14:paraId="3730A2E4" w14:textId="77777777" w:rsidTr="002E1604">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
@@ -6274,69 +6422,85 @@
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="41CE2FAA" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00904FF8" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00904FF8">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Отбор проб и определение концентраций:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E0753A4" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00F34BF6" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F34BF6">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Толуилендиизо-</w:t>
+              <w:t>Толуилендиизо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F34BF6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A208DFA" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00F34BF6" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F34BF6">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>цианат (4-метилфенилен-1,3-диизоцианат)</w:t>
+              <w:t>цианат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F34BF6">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (4-метилфенилен-1,3-диизоцианат)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76C1F9F8" w14:textId="6DF369AA" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F34BF6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ДИ от 0,005 мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00F34BF6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6368,102 +6532,118 @@
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="27AC4F89" w14:textId="6F9D5046" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB139D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МУ №1695-77 от 18.04.1977 МЗ СССР</w:t>
+              <w:t xml:space="preserve">МУ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№1695-77</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 18.04.1977 МЗ СССР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18740D58" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D8F3A0B" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRDefault="00DD1933">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="618"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2423"/>
+        <w:gridCol w:w="617"/>
+        <w:gridCol w:w="2157"/>
+        <w:gridCol w:w="804"/>
+        <w:gridCol w:w="2656"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="3026"/>
+        <w:gridCol w:w="2420"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DD1933" w:rsidRPr="00C35CF2" w14:paraId="579289A9" w14:textId="77777777" w:rsidTr="00DD1933">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="212" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6C7C6EB8" w14:textId="0AB28D6B" w:rsidR="00DD1933" w:rsidRDefault="00DD1933" w:rsidP="00DD1933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -6851,51 +7031,67 @@
           <w:p w14:paraId="2E29814A" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00CB5BCF" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Цинк, окись цинка</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76FAA2BC" w14:textId="0951C855" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ДИ 0,25-2,5 мг/м</w:t>
+              <w:t xml:space="preserve">ДИ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0,25-2,5</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
@@ -6921,86 +7117,110 @@
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="668A95FC" w14:textId="011D73A3" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB139D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МУ №4861-88, от 12.12.1988 МЗ СССР</w:t>
+              <w:t xml:space="preserve">МУ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№4861-88</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, от 12.12.1988 МЗ СССР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="054FD28B" w14:textId="77777777" w:rsidR="00411B70" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A4681C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ул.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A4681C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Макаенка, 23,</w:t>
+              <w:t>Макаенка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A4681C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, 23,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DA8D9E2" w14:textId="624CD39E" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A4681C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>220114, г.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A4681C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Минск</w:t>
@@ -7179,51 +7399,65 @@
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Марганец в сварочном аэрозоле</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E0A3E5E" w14:textId="473C023C" w:rsidR="00411B70" w:rsidRPr="00DD1933" w:rsidRDefault="00411B70" w:rsidP="00DD1933">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>ДИ 0,05-1,25 мг/м</w:t>
+              <w:t xml:space="preserve">ДИ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0,05-1,25</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мг/м</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
@@ -7240,51 +7474,67 @@
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="42AF674D" w14:textId="61E9DE66" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB139D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МУ №4945-88, от 22.12.1988 МЗ СССР</w:t>
+              <w:t xml:space="preserve">МУ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№4945-88</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB139D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, от 22.12.1988 МЗ СССР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E1AD93A" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00411B70" w:rsidRPr="00C35CF2" w14:paraId="65649C39" w14:textId="77777777" w:rsidTr="00146D82">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
@@ -7639,96 +7889,124 @@
               <w:pStyle w:val="af5"/>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C109AD">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- масел минеральных нефтяных</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49ADD601" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00C109AD" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C109AD">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>- стирола (этенилбензол)</w:t>
+              <w:t>- стирола (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C109AD">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>этенилбензол</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C109AD">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CF7B73C" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00C109AD" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C109AD">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">- формальдегида </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="363D4E97" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00C109AD" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C109AD">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- фтористого водорода</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68FCCFDE" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00C109AD" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C109AD">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>- фенола (гидроксибензол)</w:t>
+              <w:t>- фенола (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C109AD">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>гидроксибензол</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C109AD">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45BF6FC2" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00C109AD" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C109AD">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- бутилового спирта</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C2F45D5" w14:textId="77777777" w:rsidR="00411B70" w:rsidRPr="00C109AD" w:rsidRDefault="00411B70" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
@@ -7743,51 +8021,67 @@
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C109AD">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-  трихлорэтилена</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A96B863" w14:textId="65090CF5" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C109AD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(трихлорэтен)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C109AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>трихлорэтен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C109AD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="232C61F8" w14:textId="761D347A" w:rsidR="00411B70" w:rsidRPr="00C35CF2" w:rsidRDefault="00411B70" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -7849,57 +8143,57 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48D24482" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRDefault="00DD1933">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="618"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2423"/>
+        <w:gridCol w:w="616"/>
+        <w:gridCol w:w="2158"/>
+        <w:gridCol w:w="804"/>
+        <w:gridCol w:w="2656"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="3026"/>
+        <w:gridCol w:w="2420"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DD1933" w:rsidRPr="00C35CF2" w14:paraId="5A37305B" w14:textId="77777777" w:rsidTr="00DD1933">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="212" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0C52C0DA" w14:textId="459B01CC" w:rsidR="00DD1933" w:rsidRPr="00CB5BCF" w:rsidRDefault="00DD1933" w:rsidP="00DD1933">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -8270,51 +8564,65 @@
           <w:p w14:paraId="7EC6952C" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRPr="00CB5BCF" w:rsidRDefault="00DD1933" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Железо</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AC2AA27" w14:textId="2BAB2CCE" w:rsidR="00DD1933" w:rsidRPr="00733002" w:rsidRDefault="00DD1933" w:rsidP="00733002">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>ДИ 0,1-9,0 мг/дм</w:t>
+              <w:t xml:space="preserve">ДИ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0,1-9,0</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
@@ -8340,93 +8648,109 @@
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1EF8CB24" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRPr="00CB5BCF" w:rsidRDefault="00DD1933" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>СТБ 17.13.05-45-2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">СТБ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>17.13.05-45-2016</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="096C0D95" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRPr="00C35CF2" w:rsidRDefault="00DD1933" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EAF5731" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRDefault="00DD1933" w:rsidP="006B2368">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A4681C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ул.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A4681C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Макаенка, 23,</w:t>
+              <w:t>Макаенка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A4681C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, 23,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1151B4EB" w14:textId="07B0D0FD" w:rsidR="00DD1933" w:rsidRPr="00C35CF2" w:rsidRDefault="00DD1933" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A4681C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>220114, г.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A4681C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Минск</w:t>
@@ -8586,96 +8910,112 @@
               </w:rPr>
               <w:t>Хром (общий, IV)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F0E5BBD" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRDefault="00DD1933" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ДИ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44E24338" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRPr="00CB5BCF" w:rsidRDefault="00DD1933" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">0,001-0,20 </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0,001-0,20</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="373981DA" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRDefault="00DD1933" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ДИ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="616ECC5F" w14:textId="759101F7" w:rsidR="00DD1933" w:rsidRPr="00733002" w:rsidRDefault="00DD1933" w:rsidP="00733002">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>0,005-0,20 мг/дм</w:t>
+              <w:t>0,005-0,20</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -8896,51 +9236,65 @@
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>(аммиак, ионы ам</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>мония)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E98A080" w14:textId="3FD8A725" w:rsidR="00DD1933" w:rsidRPr="00733002" w:rsidRDefault="00DD1933" w:rsidP="00733002">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>ДИ 0,1-10 мг/дм</w:t>
+              <w:t xml:space="preserve">ДИ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0,1-10</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мг/дм</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -8956,52 +9310,60 @@
           <w:tcPr>
             <w:tcW w:w="1039" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50027C18" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRPr="00CB5BCF" w:rsidRDefault="00DD1933" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>ГОСТ 33045-2014</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>33045-2014</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="7CBCADEF" w14:textId="18B9C360" w:rsidR="00DD1933" w:rsidRPr="00733002" w:rsidRDefault="00DD1933" w:rsidP="00733002">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Метод А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D69B424" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRPr="00C35CF2" w:rsidRDefault="00DD1933" w:rsidP="00990742">
@@ -9170,51 +9532,67 @@
           <w:p w14:paraId="442A21FC" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRPr="00CB5BCF" w:rsidRDefault="00DD1933" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>показатель (рН)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3774D637" w14:textId="1F66A51A" w:rsidR="00DD1933" w:rsidRPr="00C35CF2" w:rsidRDefault="00DD1933" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ДИ 2-12 ед. рН</w:t>
+              <w:t xml:space="preserve">ДИ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2-12</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ед. рН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="184ADF30" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRPr="00C35CF2" w:rsidRDefault="00DD1933" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -9233,52 +9611,60 @@
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="125172E2" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRPr="00CB5BCF" w:rsidRDefault="00DD1933" w:rsidP="006B2368">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">СТБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:t>ISO</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB5BCF">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 10523-2009</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CB5BCF">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10523-2009</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0B60FACC" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRPr="00C35CF2" w:rsidRDefault="00DD1933" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22822D17" w14:textId="77777777" w:rsidR="00DD1933" w:rsidRPr="00C35CF2" w:rsidRDefault="00DD1933" w:rsidP="00990742">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9341,75 +9727,77 @@
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE1B13">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">«**» – осуществление деятельности непосредственно в месте осуществления деятельности аккредитованного субъекта и за его пределами; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C4863B" w14:textId="77777777" w:rsidR="002E34BF" w:rsidRPr="00FE1B13" w:rsidRDefault="002E34BF" w:rsidP="002E34BF">
       <w:r w:rsidRPr="00FE1B13">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>ДИ-диапазон измерений</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE1B13">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CEBD720" w14:textId="07CC2A67" w:rsidR="008C6194" w:rsidRPr="00C35CF2" w:rsidRDefault="008C6194" w:rsidP="002E34BF"/>
     <w:sectPr w:rsidR="008C6194" w:rsidRPr="00C35CF2" w:rsidSect="00306EC9">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DE26675" w14:textId="77777777" w:rsidR="00270663" w:rsidRDefault="00270663" w:rsidP="0011070C">
+    <w:p w14:paraId="717F42C7" w14:textId="77777777" w:rsidR="008B2C35" w:rsidRDefault="008B2C35" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11858644" w14:textId="77777777" w:rsidR="00270663" w:rsidRDefault="00270663" w:rsidP="0011070C">
+    <w:p w14:paraId="22B5BEF0" w14:textId="77777777" w:rsidR="008B2C35" w:rsidRDefault="008B2C35" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9433,1044 +9821,817 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="22B49256" w14:textId="77777777" w:rsidR="00F229EF" w:rsidRDefault="00F229EF">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblW w:w="4555" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="13063"/>
-      <w:gridCol w:w="1723"/>
+      <w:gridCol w:w="11725"/>
+      <w:gridCol w:w="1548"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00F229EF" w:rsidRPr="00F229EF" w14:paraId="7F56BB82" w14:textId="77777777" w:rsidTr="00DA7D10">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcW w:w="4417" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="10D1EC50" w14:textId="62A42210" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+        <w:p w14:paraId="1F30C86D" w14:textId="77777777" w:rsidR="00F229EF" w:rsidRPr="00F229EF" w:rsidRDefault="00F229EF" w:rsidP="00F229EF">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
+              <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r w:rsidRPr="00F229EF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
+            <w:t>Часть №1 Дата принятия решения по аккредитации 21.11.2025</w:t>
           </w:r>
-          <w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="583" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="2D85C156" w14:textId="77777777" w:rsidR="00F229EF" w:rsidRPr="00F229EF" w:rsidRDefault="00F229EF" w:rsidP="00F229EF">
+          <w:pPr>
+            <w:pStyle w:val="a9"/>
+            <w:ind w:right="159"/>
+            <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="18"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Стр. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00BF5CCF">
-[...77 lines deleted...]
-          <w:sdtPr>
+          <w:r w:rsidRPr="00F229EF">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="465553495"/>
-[...160 lines deleted...]
-        </w:sdt>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="36E1A8D4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="42B7C5EC" w14:textId="77777777" w:rsidR="00F229EF" w:rsidRDefault="00F229EF" w:rsidP="00F229EF">
     <w:pPr>
       <w:pStyle w:val="a9"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="13063"/>
-      <w:gridCol w:w="1723"/>
+      <w:gridCol w:w="12865"/>
+      <w:gridCol w:w="1705"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00F229EF" w:rsidRPr="00F229EF" w14:paraId="1F182A0F" w14:textId="77777777" w:rsidTr="00F229EF">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcW w:w="13063" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7AF49EE3" w14:textId="47F04978" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="00EA131B" w14:textId="77777777" w:rsidR="00F229EF" w:rsidRPr="00F229EF" w:rsidRDefault="00F229EF" w:rsidP="00F229EF">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
+              <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BF5CCF">
+          <w:r w:rsidRPr="00F229EF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
+            <w:t>Часть №1 Дата принятия решения по аккредитации 21.11.2025</w:t>
           </w:r>
-          <w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1723" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="2EEB974D" w14:textId="77777777" w:rsidR="00F229EF" w:rsidRPr="00F229EF" w:rsidRDefault="00F229EF" w:rsidP="00F229EF">
+          <w:pPr>
+            <w:pStyle w:val="a9"/>
+            <w:ind w:right="159"/>
+            <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="18"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Стр. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00BF5CCF">
-[...77 lines deleted...]
-          <w:sdtPr>
+          <w:r w:rsidRPr="00F229EF">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="-1803228776"/>
-[...160 lines deleted...]
-        </w:sdt>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F229EF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
+  <w:p w14:paraId="36669CAA" w14:textId="77777777" w:rsidR="00F229EF" w:rsidRDefault="00F229EF" w:rsidP="00F229EF">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
   <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3884CE40" w14:textId="77777777" w:rsidR="00270663" w:rsidRDefault="00270663" w:rsidP="0011070C">
+    <w:p w14:paraId="37090E4B" w14:textId="77777777" w:rsidR="008B2C35" w:rsidRDefault="008B2C35" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66338532" w14:textId="77777777" w:rsidR="00270663" w:rsidRDefault="00270663" w:rsidP="0011070C">
+    <w:p w14:paraId="5DFFD2E9" w14:textId="77777777" w:rsidR="008B2C35" w:rsidRDefault="008B2C35" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...6 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3C4A8A6E" w14:textId="77777777" w:rsidR="00F229EF" w:rsidRDefault="00F229EF">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
   </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14879" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11495"/>
       <w:gridCol w:w="2551"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008C6194" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="008977C0">
+    <w:tr w:rsidR="008C6194" w:rsidRPr="00C70A2D" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="00454E1B">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
-          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="11B6B75F" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="11B6B75F" w14:textId="2757BECE" w:rsidR="008C6194" w:rsidRPr="00C70A2D" w:rsidRDefault="008C6194" w:rsidP="00454E1B">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C06E26">
-[...53 lines deleted...]
-          <w:r>
+          <w:r w:rsidRPr="00C70A2D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
-          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="29A581FE" w14:textId="3143A75B" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="008C3C8F" w:rsidP="008C6194">
+        <w:p w14:paraId="29A581FE" w14:textId="3C0C6F26" w:rsidR="008C6194" w:rsidRPr="00C70A2D" w:rsidRDefault="008C3C8F" w:rsidP="00454E1B">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00C70A2D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>О</w:t>
           </w:r>
-          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
+          <w:r w:rsidR="008C6194" w:rsidRPr="00C70A2D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">писания области аккредитации </w:t>
+            <w:t>писани</w:t>
           </w:r>
-          <w:bookmarkStart w:id="2" w:name="_Hlk212714126"/>
-          <w:r w:rsidR="008C6194" w:rsidRPr="00602D34">
+          <w:r w:rsidR="00C70A2D" w:rsidRPr="00C70A2D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">по состоянию на </w:t>
+            <w:t>е</w:t>
           </w:r>
-          <w:sdt>
-[...30 lines deleted...]
-          <w:bookmarkEnd w:id="2"/>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00C70A2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2551" w:type="dxa"/>
-          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4D78B5E1" w14:textId="0734EC95" w:rsidR="008C6194" w:rsidRPr="00DD1933" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="4D78B5E1" w14:textId="0734EC95" w:rsidR="008C6194" w:rsidRPr="00C70A2D" w:rsidRDefault="008C6194" w:rsidP="00454E1B">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00EA2747">
+          <w:r w:rsidRPr="00C70A2D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112</w:t>
           </w:r>
-          <w:r w:rsidR="00DD1933">
+          <w:r w:rsidR="00DD1933" w:rsidRPr="00C70A2D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> 2.1932</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="7B2A4618" w14:textId="7E4BD34F" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12186"/>
+      <w:gridCol w:w="2374"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00C70A2D" w:rsidRPr="00C70A2D" w14:paraId="067B8988" w14:textId="77777777" w:rsidTr="00C70A2D">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12186" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2C5A112E" w14:textId="1651D48D" w:rsidR="00C70A2D" w:rsidRPr="00C70A2D" w:rsidRDefault="00C70A2D" w:rsidP="00C70A2D">
+          <w:pPr>
+            <w:pBdr>
+              <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+            </w:pBdr>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C70A2D">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Открытое акционерное общество «Минский Механический завод имени </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00C70A2D">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>С.И.Вавилова</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00C70A2D">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> – управляющая компания холдинга «БелОМО»,</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1A14A9C3" w14:textId="47694154" w:rsidR="00C70A2D" w:rsidRPr="00C70A2D" w:rsidRDefault="00C70A2D" w:rsidP="00C70A2D">
+          <w:pPr>
+            <w:pBdr>
+              <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+            </w:pBdr>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C70A2D">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Лаборатория промышленной санитарии отдела промышленной безопасности, охраны труда и окружающей среды</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2374" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="25C15F8E" w14:textId="5AA2B70B" w:rsidR="00C70A2D" w:rsidRPr="00C70A2D" w:rsidRDefault="00C70A2D" w:rsidP="00C70A2D">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="251"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C70A2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C70A2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C70A2D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>1932</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="7B2A4618" w14:textId="3B57404E" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00C70A2D">
     <w:pPr>
       <w:pStyle w:val="a7"/>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
-    <w:r w:rsidRPr="00C06E26">
-[...52 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -11886,69 +12047,71 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="848567845">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="33888183">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1460491863">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1085111146">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2137409723">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2095590936">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="000E2BE0"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
@@ -11964,178 +12127,185 @@
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="002E34BF"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00411B70"/>
     <w:rsid w:val="00437E07"/>
+    <w:rsid w:val="00454E1B"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="006762B3"/>
+    <w:rsid w:val="006867D9"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006E773B"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="006F1E7B"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00733002"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
+    <w:rsid w:val="007C3EDD"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00814C15"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008A42BC"/>
+    <w:rsid w:val="008B2C35"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C3C8F"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="00990742"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A4681C"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B85969"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB070C"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
+    <w:rsid w:val="00C70A2D"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD1933"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
+    <w:rsid w:val="00DF118A"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="00F229EF"/>
     <w:rsid w:val="00F44361"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
@@ -13791,60 +13961,65 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -14120,66 +14295,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF1F1550-A7F1-4DEA-BC44-D30FEB6A8006}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>804</Words>
-  <Characters>4588</Characters>
+  <Words>724</Words>
+  <Characters>4127</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5382</CharactersWithSpaces>
+  <CharactersWithSpaces>4842</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Morozova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>