--- v0 (2025-12-04)
+++ v1 (2026-04-26)
@@ -1,3836 +1,3557 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5848"/>
-        <w:gridCol w:w="3790"/>
+        <w:gridCol w:w="14570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A7420A" w:rsidRPr="00131F6F" w14:paraId="66BFD130" w14:textId="77777777" w:rsidTr="00F018EB">
+      <w:tr w:rsidR="005C1339" w:rsidRPr="00B84891" w14:paraId="61DF6AF2" w14:textId="77777777" w:rsidTr="00101DD1">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5848" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="14570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71692E71" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00131F6F" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
+          <w:p w14:paraId="1031CF03" w14:textId="7DB5E85C" w:rsidR="005C1339" w:rsidRPr="00B84891" w:rsidRDefault="005C1339" w:rsidP="005C1339">
             <w:pPr>
               <w:pStyle w:val="38"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="10815"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...432 lines deleted...]
-            </w:sdt>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DDE0277" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRDefault="00A7420A" w:rsidP="00A7420A"/>
+    <w:p w14:paraId="54050222" w14:textId="1AF2DC67" w:rsidR="00A70CA6" w:rsidRPr="00B84891" w:rsidRDefault="009E2466" w:rsidP="00A70CA6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84891">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>ОПИСАНИ</w:t>
+      </w:r>
+      <w:r w:rsidR="009910C0" w:rsidRPr="00B84891">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84891">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A773D" w:rsidRPr="00B84891">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4840" w:rsidRPr="00B84891">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="48529217" w14:textId="77777777" w:rsidR="00E136D0" w:rsidRPr="00F803A7" w:rsidRDefault="00E136D0" w:rsidP="00C52F3D">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9638"/>
+        <w:gridCol w:w="827"/>
+        <w:gridCol w:w="2145"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2516"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A7420A" w14:paraId="317929EB" w14:textId="77777777" w:rsidTr="00F018EB">
+      <w:tr w:rsidR="00205757" w14:paraId="10121CAC" w14:textId="77777777" w:rsidTr="008B4081">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9751" w:type="dxa"/>
-[...304 lines deleted...]
-            <w:tcW w:w="782" w:type="dxa"/>
+            <w:tcW w:w="827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="516E0900" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="007A4175" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
-[...6 lines deleted...]
-              <w:ind w:left="-106" w:right="-79"/>
+          <w:p w14:paraId="0C5845C4" w14:textId="2CA1623A" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-[...7 lines deleted...]
-              <w:t>№ п/п</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="2145" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="055C2D87" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="007A4175" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
-[...6 lines deleted...]
-              <w:ind w:left="-106" w:right="-79"/>
+          <w:p w14:paraId="31792002" w14:textId="46421121" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1354" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4B566E" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="007A4175" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
-[...1 lines deleted...]
-              <w:ind w:left="-106" w:right="-79"/>
+          <w:p w14:paraId="0ECDC239" w14:textId="6F97F275" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...9 lines deleted...]
-              <w:t>Код</w:t>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Код </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1857" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="313F9141" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
-[...6 lines deleted...]
-              <w:ind w:left="-106" w:right="-79"/>
+          <w:p w14:paraId="06A0C1DA" w14:textId="333D59AE" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...52 lines deleted...]
-              <w:t>параметры)</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75B79FC8" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
-[...6 lines deleted...]
-              <w:ind w:left="-106" w:right="-79"/>
+          <w:p w14:paraId="60398410" w14:textId="53A646B2" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...75 lines deleted...]
-              <w:t>объекту</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="295C4423" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
-[...6 lines deleted...]
-              <w:ind w:left="-106" w:right="-79"/>
+          <w:p w14:paraId="2CF2F661" w14:textId="77777777" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Обозначение </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53AECE5A" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRDefault="00A7420A" w:rsidP="00F018EB">
-[...6 lines deleted...]
-              <w:ind w:left="-106" w:right="-79"/>
+          <w:p w14:paraId="198C38AD" w14:textId="7FE2A74C" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...16 lines deleted...]
-              <w:ind w:left="-106" w:right="-79"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2516" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3366F6AD" w14:textId="35391A6D" w:rsidR="00E136D0" w:rsidRPr="009910C0" w:rsidRDefault="00E136D0" w:rsidP="00E136D0">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...52 lines deleted...]
-              <w:t>отбора образцов</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02C84C1D" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRDefault="00A7420A" w:rsidP="00A7420A">
-      <w:pPr>
+    <w:p w14:paraId="6AF38086" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00DF6F66">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-[...8 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="af3"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="800"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2091"/>
+        <w:gridCol w:w="821"/>
+        <w:gridCol w:w="2105"/>
+        <w:gridCol w:w="2539"/>
+        <w:gridCol w:w="2236"/>
+        <w:gridCol w:w="2236"/>
+        <w:gridCol w:w="2057"/>
+        <w:gridCol w:w="2566"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00412EE1" w14:paraId="0D4862F4" w14:textId="77777777" w:rsidTr="00695F54">
+      <w:tr w:rsidR="0023141F" w14:paraId="470753EC" w14:textId="77777777" w:rsidTr="00B9000F">
         <w:trPr>
-          <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="pct"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="591CB605" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00582A8F" w:rsidRDefault="00077496" w:rsidP="00A7420A">
-[...1 lines deleted...]
-              <w:ind w:left="-45" w:right="-45"/>
+          <w:p w14:paraId="076E1F03" w14:textId="14D9A198" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7FD495" w14:textId="77777777" w:rsidR="00412EE1" w:rsidRDefault="00077496">
-[...1 lines deleted...]
-              <w:ind w:left="-45" w:right="-45"/>
+          <w:p w14:paraId="26A86AD7" w14:textId="7C18F4B2" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="pct"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C0B1EC9" w14:textId="77777777" w:rsidR="00412EE1" w:rsidRDefault="00077496">
-[...1 lines deleted...]
-              <w:ind w:left="-45" w:right="-45"/>
+          <w:p w14:paraId="26178F27" w14:textId="64703E82" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01A8E9E1" w14:textId="77777777" w:rsidR="00412EE1" w:rsidRDefault="00077496">
-[...1 lines deleted...]
-              <w:ind w:left="-45" w:right="-45"/>
+          <w:p w14:paraId="70DB84DC" w14:textId="411AE628" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4820FCBC" w14:textId="77777777" w:rsidR="00412EE1" w:rsidRDefault="00077496">
-[...1 lines deleted...]
-              <w:ind w:left="-45" w:right="-45"/>
+          <w:p w14:paraId="3084E6E1" w14:textId="3FFC59B5" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="pct"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="348C8147" w14:textId="77777777" w:rsidR="00412EE1" w:rsidRDefault="00077496">
-[...1 lines deleted...]
-              <w:ind w:left="-45" w:right="-45"/>
+          <w:p w14:paraId="759A226C" w14:textId="4F0A520A" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
-            </w:r>
-[...60 lines deleted...]
-              <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
+            <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49DADCEA" w14:textId="44F0CB81" w:rsidR="00CF3731" w:rsidRPr="00BF56E6" w:rsidRDefault="00695F54" w:rsidP="006730CE">
-[...26 lines deleted...]
-              <w:t>В</w:t>
+          <w:p w14:paraId="35277D86" w14:textId="59FA28F1" w:rsidR="00205757" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B9000F" w:rsidRPr="005C1339" w14:paraId="78FF9DB8" w14:textId="77777777" w:rsidTr="00B9000F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2B6131" w14:textId="513F116C" w:rsidR="00B9000F" w:rsidRPr="000A773D" w:rsidRDefault="00B9000F" w:rsidP="00B9000F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.1***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="pct"/>
+            <w:tcW w:w="2105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="405E0F1F" w14:textId="77777777" w:rsidR="00695F54" w:rsidRPr="00BF56E6" w:rsidRDefault="00695F54" w:rsidP="008B32D0">
-[...50 lines deleted...]
-              <w:t>27.90/22.000</w:t>
+          <w:p w14:paraId="3E3C9A8C" w14:textId="4ECF33E2" w:rsidR="00B9000F" w:rsidRPr="000A773D" w:rsidRDefault="00B9000F" w:rsidP="00B9000F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Аппараты, электродвигатели, силовые и осветительные сети, вторичные цепи переменного и постоянного тока, кабельные линии напряжением до 1000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
+            <w:tcW w:w="2539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB0D336" w14:textId="34526B35" w:rsidR="00695F54" w:rsidRPr="00BF56E6" w:rsidRDefault="00695F54" w:rsidP="00BF56E6">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+          <w:p w14:paraId="4F8A0228" w14:textId="4FFE8722" w:rsidR="00B9000F" w:rsidRPr="00BF56E6" w:rsidRDefault="008B4081" w:rsidP="00B9000F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B9000F" w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.12/22.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DCEC23E" w14:textId="77777777" w:rsidR="008B4081" w:rsidRDefault="00B9000F" w:rsidP="00B9000F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.32/22.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3601CF8A" w14:textId="44CD29F0" w:rsidR="00B9000F" w:rsidRPr="000A773D" w:rsidRDefault="00B9000F" w:rsidP="00B9000F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Сопротивление изоляции</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58E791D1" w14:textId="77777777" w:rsidR="00695F54" w:rsidRPr="00BF56E6" w:rsidRDefault="00695F54" w:rsidP="00BF56E6">
-[...179 lines deleted...]
-              <w:t>Б30.1</w:t>
+          <w:p w14:paraId="7E83C36F" w14:textId="3B195B7C" w:rsidR="00B9000F" w:rsidRPr="000A773D" w:rsidRDefault="00B9000F" w:rsidP="00B9000F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Сопротивление изоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="pct"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="059E17DF" w14:textId="0697AE4B" w:rsidR="00695F54" w:rsidRPr="00BF56E6" w:rsidRDefault="00695F54" w:rsidP="00BF56E6">
-[...44 lines deleted...]
-              <w:t>2.1***</w:t>
+          <w:p w14:paraId="227B70DB" w14:textId="77777777" w:rsidR="00B9000F" w:rsidRPr="00BF56E6" w:rsidRDefault="00B9000F" w:rsidP="00B9000F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 339-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74A55015" w14:textId="77777777" w:rsidR="00B9000F" w:rsidRPr="00BF56E6" w:rsidRDefault="00B9000F" w:rsidP="00B9000F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.4.4.26.1,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04FE1D42" w14:textId="77777777" w:rsidR="00B9000F" w:rsidRPr="00BF56E6" w:rsidRDefault="00B9000F" w:rsidP="00B9000F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.4.4.29.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B5288C" w14:textId="77777777" w:rsidR="00B9000F" w:rsidRPr="00BF56E6" w:rsidRDefault="00B9000F" w:rsidP="00B9000F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 181-2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77E145D8" w14:textId="77777777" w:rsidR="00B9000F" w:rsidRPr="00BF56E6" w:rsidRDefault="00B9000F" w:rsidP="00B9000F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.5.5.42,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18415825" w14:textId="77777777" w:rsidR="00B9000F" w:rsidRPr="00BF56E6" w:rsidRDefault="00B9000F" w:rsidP="00B9000F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Приложение Б</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FED8584" w14:textId="1DDF53D8" w:rsidR="00B9000F" w:rsidRPr="000A773D" w:rsidRDefault="00B9000F" w:rsidP="00B9000F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-175"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Б.7,Б27.1,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Б30.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A41C332" w14:textId="77777777" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...22 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7627ED18" w14:textId="6C22D42E" w:rsidR="00B9000F" w:rsidRPr="000A773D" w:rsidRDefault="00B9000F" w:rsidP="00B9000F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.Мн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5119-2014</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="pct"/>
+            <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="759A17B0" w14:textId="501B6073" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...12 lines deleted...]
-              <w:t>27.90/22.000</w:t>
+          <w:p w14:paraId="74BFB13E" w14:textId="40D63476" w:rsidR="00B9000F" w:rsidRPr="000A773D" w:rsidRDefault="00584860" w:rsidP="00B9000F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>222310, Минская область, г.Молодечно, ул.В.Гостинец, 60-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3EDFC923" w14:textId="77777777" w:rsidR="00584860" w:rsidRDefault="00584860">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="af3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="821"/>
+        <w:gridCol w:w="2105"/>
+        <w:gridCol w:w="2539"/>
+        <w:gridCol w:w="2236"/>
+        <w:gridCol w:w="2236"/>
+        <w:gridCol w:w="2057"/>
+        <w:gridCol w:w="2566"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00584860" w:rsidRPr="005C1339" w14:paraId="74E80C68" w14:textId="77777777" w:rsidTr="00B9000F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC29645" w14:textId="25B57F42" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.1***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
+            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="338BA8B5" w14:textId="454FF145" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
+          <w:p w14:paraId="56E09168" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF56E6">
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Заземляющие устройства</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="570B9F2B" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
+            <w:tcW w:w="2539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26E7C793" w14:textId="0319888E" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
+          <w:p w14:paraId="73E6271C" w14:textId="00372E3C" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-38" w:right="-80"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF56E6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ТКП 181-2023</w:t>
-[...84 lines deleted...]
-            </w:pPr>
+              <w:t>27.90/22.000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="pct"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53E92EE8" w14:textId="68FB37B4" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...44 lines deleted...]
-              <w:t>2.2***</w:t>
+          <w:p w14:paraId="5F774BFD" w14:textId="5FF5530A" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Измерение сопротивления грунта и заземляющих устройств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
-            <w:vMerge/>
+            <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5F5B9A" w14:textId="1BEFD16B" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...1 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="617F9D05" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 181-2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B7B0BD" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Б.29.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D044063" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 339-20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07270E61" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.4.4.28.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EAB1B9F" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="pct"/>
+            <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E49EEB3" w14:textId="1B9274EC" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...12 lines deleted...]
-              <w:t>27.90/22.000</w:t>
+          <w:p w14:paraId="054FA67D" w14:textId="005F4EBF" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.Мн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5118-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
+            <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35571501" w14:textId="7DE7E86F" w:rsidR="00CF3731" w:rsidRPr="00A21949" w:rsidRDefault="00724C0C" w:rsidP="00A21949">
-[...26 lines deleted...]
-              <w:t>заземляемыми элементами</w:t>
+          <w:p w14:paraId="5BB2C979" w14:textId="0DAF4E88" w:rsidR="00584860" w:rsidRPr="000A773D" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-145"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">222310, Минская область, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Молодечно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ул.В.Гостинец</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 60-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00584860" w:rsidRPr="005C1339" w14:paraId="09936DA9" w14:textId="77777777" w:rsidTr="00B9000F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C44DA45" w14:textId="635CAF01" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.2***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
+            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70926033" w14:textId="4ADEBD77" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...99 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="38766155" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="pct"/>
+            <w:tcW w:w="2539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34BC4D68" w14:textId="2F2FAC97" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...51 lines deleted...]
-              <w:t>***</w:t>
+          <w:p w14:paraId="3080D2AC" w14:textId="75B2AD5A" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D59B436" w14:textId="77B62DD7" w:rsidR="00695F54" w:rsidRPr="00BF56E6" w:rsidRDefault="00695F54" w:rsidP="00BF56E6">
-[...12 lines deleted...]
-              <w:t>Заземляющие устройства</w:t>
+          <w:p w14:paraId="591ECD53" w14:textId="62B144D0" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Проверка соединений заземлителей с заземляемыми элементами с измерением переходного сопротивления заземлителей с заземляемыми элементами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="pct"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0563534A" w14:textId="230986BF" w:rsidR="00695F54" w:rsidRPr="00BF56E6" w:rsidRDefault="00695F54" w:rsidP="00BF56E6">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="45A9C7CA" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 181-2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D625D43" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Б.29.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61A094C0" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 339-20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6877798A" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.п.4.4.28.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DB7D5E0" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
+            <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7EDEED" w14:textId="3F8307C2" w:rsidR="00695F54" w:rsidRPr="00BF56E6" w:rsidRDefault="00695F54" w:rsidP="00BF56E6">
-[...12 lines deleted...]
-              <w:t>Испытание цепи «фаза-нуль» (цепи зануления) в электроустановках до 1000 В с глухим заземлением нейтрали</w:t>
+          <w:p w14:paraId="6094BB5A" w14:textId="4A7EA3A2" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.Мн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5116-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
+            <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20CD6410" w14:textId="622AF48F" w:rsidR="00695F54" w:rsidRPr="00BF56E6" w:rsidRDefault="00695F54" w:rsidP="00BF56E6">
-[...135 lines deleted...]
-              <w:t>п.413.1.3-п.413.1.4</w:t>
+          <w:p w14:paraId="44E468C0" w14:textId="196463D7" w:rsidR="00584860" w:rsidRPr="000A773D" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-145"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">222310, Минская область, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Молодечно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ул.В.Гостинец</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 60-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00584860" w:rsidRPr="005C1339" w14:paraId="18DDBC21" w14:textId="77777777" w:rsidTr="00B9000F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AAD63E6" w14:textId="0124A9B6" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.3***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="pct"/>
+            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="17AB3902" w14:textId="088693E6" w:rsidR="00695F54" w:rsidRPr="00BF56E6" w:rsidRDefault="00695F54" w:rsidP="00BF56E6">
-[...45 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="18DE702F" w14:textId="528713E2" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F56BD53" w14:textId="77777777" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
+          <w:p w14:paraId="288277B1" w14:textId="76495D95" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-38" w:right="-80"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF56E6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Устройства защитного отключения</w:t>
-[...45 lines deleted...]
-              <w:t>В</w:t>
+              <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="pct"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58D682AA" w14:textId="47E239BA" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...12 lines deleted...]
-              <w:t>27.90/22.000</w:t>
+          <w:p w14:paraId="3036991E" w14:textId="77982293" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Испытание цепи «фаза-нуль» (цепи зануления) в электроустановках до 1000 В с глухим заземлением нейтрали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="385FA619" w14:textId="4CCD6F02" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...14 lines deleted...]
-              <w:t>Сопротивление изоляции, проверка работоспособности УЗО</w:t>
+          <w:p w14:paraId="22734E93" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 181-2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C9A29E8" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Приложение Б</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01466E38" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.п.Б.27.3,Б29.8 ТКП 339-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05FF1205" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.4.4.28.5,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2562FBB9" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30331.3-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="399CE93E" w14:textId="615FA621" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.413.1.3-п.413.1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
+            <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="002882C9" w14:textId="1236FBA8" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...72 lines deleted...]
-              <w:ind w:left="-38" w:right="-80"/>
+          <w:p w14:paraId="53ACC517" w14:textId="2D752A33" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF56E6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Приложенин</w:t>
+              <w:t>МВИ.Мн</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BF56E6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Г; </w:t>
-[...103 lines deleted...]
-              <w:t>п.413.1.3.3</w:t>
+              <w:t xml:space="preserve"> 5117-2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="pct"/>
+            <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="227CF140" w14:textId="01CF27CA" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2611EDD5" w14:textId="1358709A" w:rsidR="00584860" w:rsidRPr="000A773D" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-145"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">222310, Минская область, </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF56E6">
-[...4 lines deleted...]
-              <w:t>МВИ.Мн</w:t>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Молодечно</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BF56E6">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> 5179-2015</w:t>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ул.В.Гостинец</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 60-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00724C0C" w14:paraId="2C8DC212" w14:textId="77777777" w:rsidTr="00BF56E6">
+    </w:tbl>
+    <w:p w14:paraId="392EDF71" w14:textId="77777777" w:rsidR="00584860" w:rsidRDefault="00584860">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="af3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="821"/>
+        <w:gridCol w:w="2105"/>
+        <w:gridCol w:w="2539"/>
+        <w:gridCol w:w="2236"/>
+        <w:gridCol w:w="2236"/>
+        <w:gridCol w:w="2057"/>
+        <w:gridCol w:w="2566"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00584860" w:rsidRPr="005C1339" w14:paraId="63499AD1" w14:textId="77777777" w:rsidTr="00B9000F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="415" w:type="pct"/>
+            <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69240FF8" w14:textId="171CA4D7" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...12 lines deleted...]
-              <w:t>3.2***</w:t>
+          <w:p w14:paraId="3548144B" w14:textId="54E6E6BE" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.1***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
-            <w:vMerge/>
+            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="27858BEA" w14:textId="77777777" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4809346A" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Устройства защитного отключения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293F59BD" w14:textId="242CB3AE" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(УЗО-Д) в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>электроустанов-ках</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до 1000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="pct"/>
+            <w:tcW w:w="2539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49555C49" w14:textId="4F273F4D" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...1 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="7E626EFD" w14:textId="61F5E6A3" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF56E6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC232E9" w14:textId="2FB45A84" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...1 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="2148DD1E" w14:textId="319DDF8C" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF56E6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Отключающий дифференциальный ток.</w:t>
+              <w:t>Сопротивление изоляции, проверка работоспособности УЗО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35013B37" w14:textId="5DFF77E7" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
+          <w:p w14:paraId="1095B9A8" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-38" w:right="-80"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF56E6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП 181-2023, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B498ED7" w14:textId="77777777" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
+          <w:p w14:paraId="5B00138F" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-38" w:right="-80"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF56E6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> В.4.61.4</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1FF98A20" w14:textId="77777777" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
+              <w:t>п.В.2.3.13 В.4.61.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CFB3143" w14:textId="77777777" w:rsidR="00584860" w:rsidRDefault="00584860" w:rsidP="00584860">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-38" w:right="-80"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF56E6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП 339-2022 п.4.4.26.7 г); </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4334B40F" w14:textId="77777777" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
+              <w:t xml:space="preserve">ТКП 45-4.04-149-2009 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B9DA8CA" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-38" w:right="-80"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF56E6">
-[...7 lines deleted...]
-          <w:p w14:paraId="57EC7366" w14:textId="77777777" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Приложенин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A6111DE" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-38" w:right="-80"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF56E6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">50807-2003 </w:t>
-[...40 lines deleted...]
-              <w:t>п.16.3.8</w:t>
+              <w:t>СТБ ГОСТ Р</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68F74C3C" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>50807-2003 п.5.3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72348AC9" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30339-95 п.4.2.6, 4.2.9, 4.3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64BD3DEC" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30331.3-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03578F76" w14:textId="4AFD7F25" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.413.1.3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="pct"/>
+            <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14702024" w14:textId="06E9F469" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...1 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="512740E3" w14:textId="7A03844E" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF56E6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.Мн</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BF56E6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5179-2015</w:t>
-            </w:r>
-[...21 lines deleted...]
-              <w:t>3.3***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
-            <w:vMerge/>
+            <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="698687DF" w14:textId="77777777" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="69F125F2" w14:textId="42E46EF4" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-145"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">222310, Минская область, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Молодечно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ул.В.Гостинец</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 60-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00584860" w:rsidRPr="005C1339" w14:paraId="5AB0B86F" w14:textId="77777777" w:rsidTr="00B9000F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AC2394" w14:textId="73F7AAAE" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.2***</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="pct"/>
+            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6917558B" w14:textId="62205167" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="67DDED35" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
+            <w:tcW w:w="2539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F39A60A" w14:textId="0CDFCADE" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...14 lines deleted...]
-              <w:t>Время отключения.</w:t>
+          <w:p w14:paraId="47E2019D" w14:textId="7F5BC945" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00765017" w14:textId="067B269C" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...106 lines deleted...]
-              <w:t>50807-2003 п.5.14;</w:t>
+          <w:p w14:paraId="4464CB70" w14:textId="7F456A34" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Отключающий дифференциальный ток.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="pct"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D59EA45" w14:textId="456485A9" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...44 lines deleted...]
-              <w:t>3.4***</w:t>
+          <w:p w14:paraId="25083CC3" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 181-2023, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="480FBFA9" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.4.61.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F38806D" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 339-2022 п.4.4.26.7 г); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55A39AC1" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ГОСТ Р</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0074D10F" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50807-2003 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.5.3,,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.5.4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69DD54A3" w14:textId="1C84D1FE" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СН 4.04.01-2019, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.16.3.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="pct"/>
-            <w:vMerge/>
+            <w:tcW w:w="2057" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F2E5D64" w14:textId="77777777" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6B04DFF5" w14:textId="2E78B0D4" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.Мн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5179-2015</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="pct"/>
+            <w:tcW w:w="2566" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30C1D484" w14:textId="1271766F" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...12 lines deleted...]
-              <w:t>27.90/22.000</w:t>
+          <w:p w14:paraId="3510A5AD" w14:textId="50816A85" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-145"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">222310, Минская область, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Молодечно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ул.В.Гостинец</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 60-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00584860" w:rsidRPr="005C1339" w14:paraId="62F8B5FA" w14:textId="77777777" w:rsidTr="00B9000F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="630E2401" w14:textId="672472CB" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.3***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
+            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1702AA4A" w14:textId="25D93BBF" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="308825E3" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="968" w:type="pct"/>
+            <w:tcW w:w="2539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19D5C370" w14:textId="1CCFA761" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
+          <w:p w14:paraId="7222420A" w14:textId="7C54B9A9" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-38" w:right="-80"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...54 lines deleted...]
-            <w:bookmarkEnd w:id="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/22.000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1086" w:type="pct"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4569B3" w14:textId="4138412D" w:rsidR="00724C0C" w:rsidRPr="00BF56E6" w:rsidRDefault="00724C0C" w:rsidP="00BF56E6">
-[...1 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="274C6BE6" w14:textId="59637DBB" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Время отключения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DB5A28" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 181-2023 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="721E8798" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.4.61.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1844D4F9" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 339-2022 п.4.4.26.7 д);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23AB0696" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ГОСТ Р</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39D4308B" w14:textId="73286FD2" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>50807-2003 п.5.14;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C57241B" w14:textId="7156C87E" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF56E6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.Мн</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BF56E6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5179-2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2566" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5610F0F4" w14:textId="7ECA57CE" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-145"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">222310, Минская область, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Молодечно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ул.В.Гостинец</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 60-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00584860" w:rsidRPr="005C1339" w14:paraId="353CBF15" w14:textId="77777777" w:rsidTr="00B9000F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1735041C" w14:textId="295677B2" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.4***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2105" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67EB6423" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6D74DF" w14:textId="753AAD1F" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2966E8" w14:textId="671066B6" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ток утечки защищаемой электроустановки.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B41360C" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk57710779"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 181-2023 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FC353B6" w14:textId="77777777" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.4.61.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="355D883B" w14:textId="536F2F94" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-38" w:right="-80"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>СН 4.04.01-2019, п.16.3.7</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="604010E1" w14:textId="6B811F06" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.Мн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BF56E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5179-2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2566" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D47297" w14:textId="33977817" w:rsidR="00584860" w:rsidRPr="00BF56E6" w:rsidRDefault="00584860" w:rsidP="00584860">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-145"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">222310, Минская область, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>г.Молодечно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ул.В.Гостинец</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00584860">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 60-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18B5D4FC" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRDefault="00A7420A" w:rsidP="00A7420A">
-[...1 lines deleted...]
-        <w:pStyle w:val="af6"/>
+    <w:p w14:paraId="09992394" w14:textId="77777777" w:rsidR="00205757" w:rsidRPr="005C1339" w:rsidRDefault="00205757" w:rsidP="00C35CF2">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="FontStyle37"/>
-[...2 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12B88571" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00605AD3" w:rsidRDefault="00A7420A" w:rsidP="00A7420A">
+    <w:p w14:paraId="7B387CF0" w14:textId="77777777" w:rsidR="0032226B" w:rsidRDefault="0032226B" w:rsidP="0032226B">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00605AD3">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Примечание: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE3F4E0" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRPr="00605AD3" w:rsidRDefault="00A7420A" w:rsidP="00A7420A">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00605AD3">
+    <w:p w14:paraId="7CEBD720" w14:textId="79E0710D" w:rsidR="008C6194" w:rsidRPr="00C35CF2" w:rsidRDefault="0032226B" w:rsidP="0032226B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>* – деятельность осуществляется непосредственно в ООС;</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>* – осуществление деятельности непосредственно в месте(ах) осуществления деятельности заявителя на аккредитацию (аккредитованного субъекта)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64043B3F" w14:textId="77777777" w:rsidR="00A7420A" w:rsidRDefault="00A7420A" w:rsidP="00A7420A">
-[...167 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:sectPr w:rsidR="008C6194" w:rsidRPr="00C35CF2" w:rsidSect="00306EC9">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E80F5C2" w14:textId="77777777" w:rsidR="00365B0A" w:rsidRDefault="00365B0A" w:rsidP="0011070C">
+    <w:p w14:paraId="5AA78482" w14:textId="77777777" w:rsidR="00565738" w:rsidRDefault="00565738" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23A5A34F" w14:textId="77777777" w:rsidR="00365B0A" w:rsidRDefault="00365B0A" w:rsidP="0011070C">
+    <w:p w14:paraId="1BD0BB89" w14:textId="77777777" w:rsidR="00565738" w:rsidRDefault="00565738" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3853,897 +3574,1144 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRomanPSMT">
-[...7 lines deleted...]
-  </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...215 lines deleted...]
-  <w:p w14:paraId="074D6CCA" w14:textId="77777777" w:rsidR="00CA53E3" w:rsidRPr="005128B2" w:rsidRDefault="00CA53E3">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="39E959AA" w14:textId="77777777" w:rsidR="00B84891" w:rsidRDefault="00B84891">
     <w:pPr>
       <w:pStyle w:val="a9"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="4855" w:type="pct"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3336"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1726"/>
+      <w:gridCol w:w="12873"/>
+      <w:gridCol w:w="1697"/>
     </w:tblGrid>
-    <w:tr w:rsidR="005D5C7B" w:rsidRPr="00460ECA" w14:paraId="286D1B1A" w14:textId="77777777" w:rsidTr="00B453D4">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3336" w:type="dxa"/>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="2AAB7A30" w14:textId="77777777" w:rsidR="005D5C7B" w:rsidRPr="00B453D4" w:rsidRDefault="005D5C7B" w:rsidP="005D5C7B">
+        <w:p w14:paraId="10D1EC50" w14:textId="6B97AF5B" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="606363C5" w14:textId="69F32889" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00B84891" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r w:rsidRPr="00B84891">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>__________________________</w:t>
+            <w:t xml:space="preserve">Часть № </w:t>
           </w:r>
-        </w:p>
-[...2 lines deleted...]
-            <w:pStyle w:val="61"/>
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B84891">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>подпись ведущего эксперта по аккредитации</w:t>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 14.11.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4381" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:hideMark/>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="1844891503"/>
-[...8 lines deleted...]
-            </w:date>
+            <w:id w:val="465553495"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="0B0F5A76" w14:textId="58F410F8" w:rsidR="005D5C7B" w:rsidRPr="00CC669F" w:rsidRDefault="00B50D48" w:rsidP="00BF56E6">
-[...5 lines deleted...]
-                <w:jc w:val="center"/>
+            <w:sdt>
+              <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="ArialMT"/>
-                  <w:lang w:val="ru-RU"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-              </w:pPr>
-[...14 lines deleted...]
-            </w:p>
+                <w:id w:val="496157032"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="5FF76AEF" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
           </w:sdtContent>
         </w:sdt>
-        <w:p w14:paraId="670E073A" w14:textId="77777777" w:rsidR="005D5C7B" w:rsidRPr="00B453D4" w:rsidRDefault="005D5C7B" w:rsidP="002667A7">
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="36E1A8D4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12873"/>
+      <w:gridCol w:w="1697"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="00016DBB">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="7AF49EE3" w14:textId="219E7798" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="158054DE" w14:textId="27F8B7E6" w:rsidR="00306EC9" w:rsidRPr="00B84891" w:rsidRDefault="00B84891" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
-            <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r w:rsidRPr="00B84891">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>дата принятия решения</w:t>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 14.11.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1751" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:hideMark/>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="20383C46" w14:textId="77777777" w:rsidR="005D5C7B" w:rsidRPr="00CC669F" w:rsidRDefault="005D5C7B" w:rsidP="005D5C7B">
-[...3 lines deleted...]
-            <w:jc w:val="right"/>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-[...60 lines deleted...]
-        </w:p>
+            <w:id w:val="-1803228776"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1769616900"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="7744796C" w14:textId="1F018242" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="7CB58DD5" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00CC094B" w:rsidRDefault="00CC094B" w:rsidP="002667A7">
+  <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:right="0" w:firstLine="0"/>
+      <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="591E5862" w14:textId="77777777" w:rsidR="00365B0A" w:rsidRDefault="00365B0A" w:rsidP="0011070C">
+    <w:p w14:paraId="4357F502" w14:textId="77777777" w:rsidR="00565738" w:rsidRDefault="00565738" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12DAD6BE" w14:textId="77777777" w:rsidR="00365B0A" w:rsidRDefault="00365B0A" w:rsidP="0011070C">
+    <w:p w14:paraId="7A8F7919" w14:textId="77777777" w:rsidR="00565738" w:rsidRDefault="00565738" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...140 lines deleted...]
-  <w:p w14:paraId="5D25A50D" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="00CC094B" w:rsidRDefault="00B53AEA">
+  <w:p w14:paraId="47BF3195" w14:textId="77777777" w:rsidR="00B84891" w:rsidRDefault="00B84891">
     <w:pPr>
       <w:pStyle w:val="a7"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9683" w:type="dxa"/>
-      <w:tblInd w:w="-158" w:type="dxa"/>
+      <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="868"/>
-      <w:gridCol w:w="8815"/>
+      <w:gridCol w:w="833"/>
+      <w:gridCol w:w="11495"/>
+      <w:gridCol w:w="2268"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00CC094B" w:rsidRPr="00804957" w14:paraId="2707FCDF" w14:textId="77777777" w:rsidTr="00683923">
+    <w:tr w:rsidR="008C6194" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="00E40ACC">
       <w:trPr>
-        <w:trHeight w:val="301"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="868" w:type="dxa"/>
+          <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
-            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="55617399" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00B453D4" w:rsidRDefault="00CC094B" w:rsidP="00CC094B">
+        <w:p w14:paraId="11B6B75F" w14:textId="575ED17E" w:rsidR="008C6194" w:rsidRPr="00B84891" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
-            <w:pStyle w:val="27"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r w:rsidRPr="00B84891">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:drawing>
-[...46 lines deleted...]
-            </w:drawing>
+            <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="8815" w:type="dxa"/>
+          <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
-            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="169C9DA2" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00B453D4" w:rsidRDefault="00CC094B" w:rsidP="00CC094B">
+        <w:p w14:paraId="29A581FE" w14:textId="3067082E" w:rsidR="008C6194" w:rsidRPr="00B84891" w:rsidRDefault="00787729" w:rsidP="008C6194">
           <w:pPr>
-            <w:pStyle w:val="27"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r w:rsidRPr="00B84891">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>НАЦИОНАЛЬНАЯ СИСТЕМА АККРЕДИТАЦИИ РЕСПУБЛИКИ БЕЛАРУСЬ</w:t>
+            <w:t>О</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>писани</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="11581CA8" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00B453D4" w:rsidRDefault="00CC094B" w:rsidP="00CC094B">
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2268" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4D78B5E1" w14:textId="3FBA8509" w:rsidR="008C6194" w:rsidRPr="00B84891" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
-            <w:pStyle w:val="27"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r w:rsidRPr="00B84891">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r w:rsidR="00205757" w:rsidRPr="00B84891">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00584860" w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>2.4716</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="787CD0D9" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRDefault="00CC094B">
+  <w:p w14:paraId="143D9474" w14:textId="77777777" w:rsidR="00932E74" w:rsidRPr="00932E74" w:rsidRDefault="00932E74" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12611"/>
+      <w:gridCol w:w="1985"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00B84891" w14:paraId="3B5F06FB" w14:textId="77777777" w:rsidTr="00B84891">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12611" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="3B348049" w14:textId="6FD1EC89" w:rsidR="00B84891" w:rsidRPr="00B84891" w:rsidRDefault="00B84891" w:rsidP="00B84891">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Частно</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> предприяти</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> по оказанию услуг «</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Лапс</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>-Д»</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>лаборатори</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>я</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> электрофизических измерений</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1985" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="682A572B" w14:textId="6AD22D7D" w:rsidR="00B84891" w:rsidRPr="00B84891" w:rsidRDefault="00B84891" w:rsidP="00B84891">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B84891">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2.4716</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="7B2A4618" w14:textId="52EE78D5" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="11340"/>
+      </w:tabs>
+      <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
@@ -6118,338 +6086,421 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="676007098">
+  <w:num w:numId="1" w16cid:durableId="118227526">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2060977805">
+  <w:num w:numId="2" w16cid:durableId="1407990886">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="335160422">
+  <w:num w:numId="3" w16cid:durableId="804740616">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1476140582">
+  <w:num w:numId="4" w16cid:durableId="1919289671">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1085421652">
+  <w:num w:numId="5" w16cid:durableId="1545555331">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1270312099">
+  <w:num w:numId="6" w16cid:durableId="2042171166">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="397704940">
+  <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1432896324">
+  <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="321082996">
+  <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="226917091">
+  <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="758791584">
+  <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="930698046">
+  <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
+    <w:rsid w:val="00017C02"/>
     <w:rsid w:val="00022A72"/>
-    <w:rsid w:val="0005414E"/>
+    <w:rsid w:val="00024E49"/>
+    <w:rsid w:val="0003485E"/>
+    <w:rsid w:val="00045350"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
-    <w:rsid w:val="00077496"/>
     <w:rsid w:val="00090EA2"/>
+    <w:rsid w:val="000A773D"/>
     <w:rsid w:val="000D49BB"/>
-    <w:rsid w:val="000D5B01"/>
     <w:rsid w:val="000E2802"/>
-    <w:rsid w:val="000F535C"/>
+    <w:rsid w:val="00101DD1"/>
     <w:rsid w:val="0011070C"/>
-    <w:rsid w:val="00114F4B"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
+    <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
+    <w:rsid w:val="00140AA3"/>
+    <w:rsid w:val="00155308"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
-    <w:rsid w:val="001912BD"/>
+    <w:rsid w:val="00171E16"/>
+    <w:rsid w:val="001922AE"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
-    <w:rsid w:val="001A31BA"/>
     <w:rsid w:val="001A4BEA"/>
+    <w:rsid w:val="001A6951"/>
+    <w:rsid w:val="001A7AD9"/>
+    <w:rsid w:val="001B0E36"/>
+    <w:rsid w:val="001B4F1F"/>
+    <w:rsid w:val="001C00C3"/>
+    <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
+    <w:rsid w:val="00205757"/>
+    <w:rsid w:val="00215923"/>
+    <w:rsid w:val="00222A33"/>
+    <w:rsid w:val="0023141F"/>
+    <w:rsid w:val="00234D2F"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
+    <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
-    <w:rsid w:val="002925F9"/>
-    <w:rsid w:val="002F19AB"/>
+    <w:rsid w:val="00290C8A"/>
+    <w:rsid w:val="002C3708"/>
+    <w:rsid w:val="002D7919"/>
+    <w:rsid w:val="002D7F51"/>
+    <w:rsid w:val="002E06C4"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
+    <w:rsid w:val="00306EC9"/>
+    <w:rsid w:val="00307B6F"/>
     <w:rsid w:val="0031023B"/>
+    <w:rsid w:val="00320A2E"/>
+    <w:rsid w:val="0032226B"/>
+    <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
-    <w:rsid w:val="00356D92"/>
-    <w:rsid w:val="00365B0A"/>
+    <w:rsid w:val="00351B7B"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
+    <w:rsid w:val="00387A3B"/>
     <w:rsid w:val="003A10A8"/>
+    <w:rsid w:val="003A7C1A"/>
+    <w:rsid w:val="003B56DD"/>
     <w:rsid w:val="003C130A"/>
+    <w:rsid w:val="003C3BB6"/>
+    <w:rsid w:val="003C7435"/>
+    <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
-    <w:rsid w:val="003F3413"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
-    <w:rsid w:val="004030B9"/>
-    <w:rsid w:val="00412EE1"/>
+    <w:rsid w:val="004132C5"/>
     <w:rsid w:val="00437E07"/>
-    <w:rsid w:val="00457C9E"/>
-    <w:rsid w:val="00466E98"/>
+    <w:rsid w:val="00474E7B"/>
+    <w:rsid w:val="00484EBA"/>
     <w:rsid w:val="004A5E4C"/>
-    <w:rsid w:val="004B31E2"/>
-    <w:rsid w:val="004B4737"/>
     <w:rsid w:val="004C53CA"/>
-    <w:rsid w:val="004D2359"/>
-    <w:rsid w:val="004E4499"/>
+    <w:rsid w:val="004E4DCC"/>
+    <w:rsid w:val="004E5027"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
+    <w:rsid w:val="00500F5A"/>
+    <w:rsid w:val="00504C23"/>
     <w:rsid w:val="00507CCF"/>
-    <w:rsid w:val="005114BC"/>
-    <w:rsid w:val="00527F26"/>
+    <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
+    <w:rsid w:val="00565738"/>
+    <w:rsid w:val="00584860"/>
+    <w:rsid w:val="00590C2E"/>
+    <w:rsid w:val="005914A7"/>
     <w:rsid w:val="00592241"/>
-    <w:rsid w:val="005A4E4B"/>
+    <w:rsid w:val="005C1339"/>
     <w:rsid w:val="005D5C7B"/>
+    <w:rsid w:val="005D772C"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
-    <w:rsid w:val="00630BD9"/>
-    <w:rsid w:val="00642140"/>
+    <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00645468"/>
-    <w:rsid w:val="00656EE2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00673CF0"/>
+    <w:rsid w:val="00656D60"/>
+    <w:rsid w:val="00660A31"/>
     <w:rsid w:val="006762B3"/>
-    <w:rsid w:val="00683923"/>
     <w:rsid w:val="006938AF"/>
-    <w:rsid w:val="00695F54"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
-    <w:rsid w:val="00712175"/>
-    <w:rsid w:val="00724C0C"/>
+    <w:rsid w:val="006F0EAC"/>
+    <w:rsid w:val="006F60B2"/>
+    <w:rsid w:val="00701135"/>
+    <w:rsid w:val="0070130C"/>
+    <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
+    <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
+    <w:rsid w:val="00734619"/>
+    <w:rsid w:val="007414A0"/>
     <w:rsid w:val="00741FBB"/>
+    <w:rsid w:val="00745BAB"/>
     <w:rsid w:val="00750565"/>
+    <w:rsid w:val="007624CE"/>
+    <w:rsid w:val="00787729"/>
+    <w:rsid w:val="00796C65"/>
+    <w:rsid w:val="007A14F9"/>
+    <w:rsid w:val="007B18C1"/>
     <w:rsid w:val="007B3671"/>
-    <w:rsid w:val="007E210E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007E7256"/>
     <w:rsid w:val="007F5916"/>
+    <w:rsid w:val="007F5E45"/>
+    <w:rsid w:val="00804039"/>
     <w:rsid w:val="00805C5D"/>
-    <w:rsid w:val="00834A57"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00876AF0"/>
+    <w:rsid w:val="008173CA"/>
+    <w:rsid w:val="00822BBD"/>
+    <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
-    <w:rsid w:val="008B32D0"/>
+    <w:rsid w:val="008A392B"/>
+    <w:rsid w:val="008A42BC"/>
+    <w:rsid w:val="008B4081"/>
     <w:rsid w:val="008B5528"/>
-    <w:rsid w:val="008D7BD2"/>
+    <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
-    <w:rsid w:val="008F66CD"/>
     <w:rsid w:val="00916038"/>
+    <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
-    <w:rsid w:val="00934119"/>
+    <w:rsid w:val="00932E74"/>
+    <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
-    <w:rsid w:val="00952A14"/>
+    <w:rsid w:val="00952883"/>
     <w:rsid w:val="0095347E"/>
-    <w:rsid w:val="00993132"/>
+    <w:rsid w:val="009612EB"/>
+    <w:rsid w:val="00961EEC"/>
+    <w:rsid w:val="009910C0"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
+    <w:rsid w:val="009B0BE5"/>
+    <w:rsid w:val="009B2E59"/>
+    <w:rsid w:val="009C0DA6"/>
     <w:rsid w:val="009D5A57"/>
-    <w:rsid w:val="009E4075"/>
+    <w:rsid w:val="009E0260"/>
+    <w:rsid w:val="009E2466"/>
     <w:rsid w:val="009E74C3"/>
+    <w:rsid w:val="009F593E"/>
     <w:rsid w:val="009F7389"/>
+    <w:rsid w:val="009F7BCE"/>
     <w:rsid w:val="00A0063E"/>
-    <w:rsid w:val="00A21949"/>
+    <w:rsid w:val="00A13A71"/>
+    <w:rsid w:val="00A16715"/>
+    <w:rsid w:val="00A26103"/>
+    <w:rsid w:val="00A47AE4"/>
     <w:rsid w:val="00A47C62"/>
-    <w:rsid w:val="00A7420A"/>
+    <w:rsid w:val="00A54A7F"/>
+    <w:rsid w:val="00A571EF"/>
+    <w:rsid w:val="00A70CA6"/>
+    <w:rsid w:val="00A73BA0"/>
+    <w:rsid w:val="00A747A8"/>
     <w:rsid w:val="00A755C7"/>
-    <w:rsid w:val="00AB0EA7"/>
+    <w:rsid w:val="00A7735D"/>
+    <w:rsid w:val="00A85647"/>
+    <w:rsid w:val="00AB1825"/>
+    <w:rsid w:val="00AB39EA"/>
     <w:rsid w:val="00AD4B7A"/>
-    <w:rsid w:val="00B01DA5"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
-    <w:rsid w:val="00B371B5"/>
+    <w:rsid w:val="00B40F2E"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
-    <w:rsid w:val="00B50D48"/>
     <w:rsid w:val="00B53AEA"/>
-    <w:rsid w:val="00B639CF"/>
+    <w:rsid w:val="00B66F50"/>
+    <w:rsid w:val="00B83084"/>
+    <w:rsid w:val="00B84891"/>
+    <w:rsid w:val="00B9000F"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
-    <w:rsid w:val="00BB7AAD"/>
+    <w:rsid w:val="00BC37FC"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
-    <w:rsid w:val="00BF56E6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C4751C"/>
+    <w:rsid w:val="00BD0746"/>
+    <w:rsid w:val="00C06729"/>
+    <w:rsid w:val="00C138B4"/>
+    <w:rsid w:val="00C13D62"/>
+    <w:rsid w:val="00C35CF2"/>
+    <w:rsid w:val="00C3769E"/>
+    <w:rsid w:val="00C4782B"/>
+    <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
-    <w:rsid w:val="00C6437A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C80BF5"/>
+    <w:rsid w:val="00C66E30"/>
+    <w:rsid w:val="00C85CBC"/>
+    <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
+    <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
+    <w:rsid w:val="00CA13D5"/>
     <w:rsid w:val="00CA3473"/>
+    <w:rsid w:val="00CA3BE4"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
-    <w:rsid w:val="00CC669F"/>
-    <w:rsid w:val="00CF3731"/>
     <w:rsid w:val="00CF4334"/>
-    <w:rsid w:val="00D2438B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D84383"/>
+    <w:rsid w:val="00D10C95"/>
+    <w:rsid w:val="00D41FE9"/>
+    <w:rsid w:val="00D56371"/>
+    <w:rsid w:val="00D56E60"/>
+    <w:rsid w:val="00D715A8"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
-    <w:rsid w:val="00DB4A98"/>
-    <w:rsid w:val="00DD3C60"/>
+    <w:rsid w:val="00DB21E1"/>
+    <w:rsid w:val="00DB223A"/>
+    <w:rsid w:val="00DB7FF2"/>
+    <w:rsid w:val="00DC6762"/>
+    <w:rsid w:val="00DD4EA5"/>
+    <w:rsid w:val="00DD6115"/>
     <w:rsid w:val="00DE6F93"/>
-    <w:rsid w:val="00DF4514"/>
+    <w:rsid w:val="00DF6F66"/>
     <w:rsid w:val="00DF7DAB"/>
+    <w:rsid w:val="00E136D0"/>
+    <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00E162E5"/>
+    <w:rsid w:val="00E40ACC"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
+    <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
+    <w:rsid w:val="00EA244F"/>
     <w:rsid w:val="00EC615C"/>
+    <w:rsid w:val="00EC697E"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
+    <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
+    <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
-    <w:rsid w:val="00EF6ABF"/>
-    <w:rsid w:val="00F36A9F"/>
+    <w:rsid w:val="00EF5576"/>
+    <w:rsid w:val="00F123D5"/>
+    <w:rsid w:val="00F40268"/>
     <w:rsid w:val="00F47F4D"/>
-    <w:rsid w:val="00F64A4B"/>
+    <w:rsid w:val="00F65406"/>
     <w:rsid w:val="00F8255B"/>
+    <w:rsid w:val="00F86826"/>
     <w:rsid w:val="00F86DE9"/>
-    <w:rsid w:val="00F874A1"/>
-    <w:rsid w:val="00FA6CB5"/>
+    <w:rsid w:val="00FB0B1A"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
+    <w:rsid w:val="00FC4840"/>
+    <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
+    <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="487A758C"/>
+  <w14:docId w14:val="4A7BE4CE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6577,51 +6628,50 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7496,50 +7546,51 @@
     <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid w:val="0"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af2">
     <w:name w:val="Текст Знак"/>
     <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="af3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="af5">
@@ -7973,80 +8024,85 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
     <w:name w:val="Без интервала6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006938AF"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="39">
     <w:name w:val="Стиль3"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="009E4075"/>
+    <w:rsid w:val="00796C65"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
-[...1 lines deleted...]
-    <w:rsid w:val="00DD3C60"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle23">
+    <w:name w:val="Font Style23"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BD0746"/>
     <w:rPr>
-      <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:hint="default"/>
-[...6 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff0">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DD3C60"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0023141F"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="413" w:lineRule="exact"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="114981879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="191118796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -8075,1047 +8131,87 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1031615714">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1174415890">
-[...50 lines deleted...]
-    </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1 lines deleted...]
-</file>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
-<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...905 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9389,70 +8485,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2303</Characters>
+  <Pages>3</Pages>
+  <Words>405</Words>
+  <Characters>2311</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2702</CharactersWithSpaces>
+  <CharactersWithSpaces>2711</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>