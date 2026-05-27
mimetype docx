--- v0 (2025-12-04)
+++ v1 (2026-05-27)
@@ -1,4844 +1,3401 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...448 lines deleted...]
-        <w:tblW w:w="9731" w:type="dxa"/>
+    <w:p w14:paraId="2F92D245" w14:textId="77777777" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
-[...217 lines deleted...]
-        <w:pStyle w:val="af6"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
+      <w:r w:rsidRPr="00F803A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>ОПИСАНИ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56EB5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Е </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F803A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="18C9C9CB" w14:textId="77777777" w:rsidR="007D0A5D" w:rsidRPr="00C35CF2" w:rsidRDefault="007D0A5D" w:rsidP="00C35CF2">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="FontStyle37"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9785" w:type="dxa"/>
-        <w:tblInd w:w="-131" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="552"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2004"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="2024"/>
+        <w:gridCol w:w="1238"/>
+        <w:gridCol w:w="2825"/>
+        <w:gridCol w:w="2548"/>
+        <w:gridCol w:w="2641"/>
+        <w:gridCol w:w="2434"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00552FE5" w:rsidRPr="00B20F86" w14:paraId="339EF21B" w14:textId="77777777" w:rsidTr="004F5EA6">
+      <w:tr w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w14:paraId="53BDE202" w14:textId="77777777" w:rsidTr="007D0A5D">
         <w:trPr>
-          <w:trHeight w:val="2421"/>
+          <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcW w:w="292" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27837A94" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
-[...5 lines deleted...]
-              <w:spacing w:line="280" w:lineRule="exact"/>
+          <w:p w14:paraId="104F2B1E" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...11 lines deleted...]
-              <w:t>№ п/п</w:t>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="695" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4731811C" w14:textId="7264A4A1" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00196A6F">
-[...5 lines deleted...]
-              <w:spacing w:line="280" w:lineRule="exact"/>
+          <w:p w14:paraId="4835E47B" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29B1A34C" w14:textId="1A0CA110" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00196A6F">
+          <w:p w14:paraId="568B2091" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-              <w:t>Код</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Код </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="970" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45E1724A" w14:textId="77777777" w:rsidR="004F5EA6" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
-[...5 lines deleted...]
-              <w:spacing w:line="280" w:lineRule="exact"/>
+          <w:p w14:paraId="326D4B5E" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...76 lines deleted...]
-              <w:t>параметры)</w:t>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="875" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="251BEF99" w14:textId="77777777" w:rsidR="004F5EA6" w:rsidRDefault="00552FE5" w:rsidP="00245FA5">
-[...6 lines deleted...]
-              <w:ind w:left="-57" w:right="-57"/>
+          <w:p w14:paraId="25F1362F" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...56 lines deleted...]
-              <w:t>устанавливающего требования к объекту</w:t>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2004" w:type="dxa"/>
+            <w:tcW w:w="907" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31B8652B" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00B67028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обозначение документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD6EFB0" w14:textId="77777777" w:rsidR="004F5EA6" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
-[...5 lines deleted...]
-              <w:spacing w:line="280" w:lineRule="exact"/>
+          <w:p w14:paraId="0A0DF007" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...142 lines deleted...]
-              <w:t>отбора образцов</w:t>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73BAC142" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00552FE5">
+    <w:p w14:paraId="369439AC" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00B67028" w:rsidRDefault="00B67028" w:rsidP="00B67028">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5085" w:type="pct"/>
-        <w:tblInd w:w="-131" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="552"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2011"/>
+        <w:gridCol w:w="847"/>
+        <w:gridCol w:w="1986"/>
+        <w:gridCol w:w="1270"/>
+        <w:gridCol w:w="2833"/>
+        <w:gridCol w:w="2557"/>
+        <w:gridCol w:w="2630"/>
+        <w:gridCol w:w="2437"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00552FE5" w:rsidRPr="00B20F86" w14:paraId="1AA8B9FF" w14:textId="77777777" w:rsidTr="004F5EA6">
+      <w:tr w:rsidR="00064F64" w14:paraId="602E651F" w14:textId="77777777" w:rsidTr="004248B1">
         <w:trPr>
-          <w:trHeight w:val="266"/>
+          <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="552" w:type="dxa"/>
+            <w:tcW w:w="291" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E94FDCE" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
-[...6 lines deleted...]
-              <w:ind w:left="142"/>
+          <w:p w14:paraId="6F75583E" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00582A8F" w:rsidRDefault="00E65BEC">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14D9B95B" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
-[...6 lines deleted...]
-              <w:ind w:left="142"/>
+          <w:p w14:paraId="03C73DC9" w14:textId="77777777" w:rsidR="00064F64" w:rsidRDefault="00E65BEC">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="436" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA892A6" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
-[...6 lines deleted...]
-              <w:ind w:left="142"/>
+          <w:p w14:paraId="0D99F3DB" w14:textId="77777777" w:rsidR="00064F64" w:rsidRDefault="00E65BEC">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="973" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="010EEC29" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
-[...6 lines deleted...]
-              <w:ind w:left="142"/>
+          <w:p w14:paraId="662CD5FF" w14:textId="77777777" w:rsidR="00064F64" w:rsidRDefault="00E65BEC">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34868C21" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
-[...6 lines deleted...]
-              <w:ind w:left="142"/>
+          <w:p w14:paraId="611A95BD" w14:textId="77777777" w:rsidR="00064F64" w:rsidRDefault="00E65BEC" w:rsidP="004248B1">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:tcW w:w="903" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28BAA06A" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
-[...6 lines deleted...]
-              <w:ind w:left="142"/>
+          <w:p w14:paraId="53EF6866" w14:textId="77777777" w:rsidR="00064F64" w:rsidRDefault="00E65BEC">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B20F86">
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2284EABF" w14:textId="77777777" w:rsidR="00064F64" w:rsidRDefault="00E65BEC">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:t>6</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D6B78" w:rsidRPr="00B20F86" w14:paraId="11619CE3" w14:textId="77777777" w:rsidTr="00DE0AD7">
+      <w:tr w:rsidR="0060071D" w14:paraId="1C13C5CA" w14:textId="77777777" w:rsidTr="00014DAC">
         <w:trPr>
-          <w:trHeight w:val="277"/>
+          <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9792" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="291" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55F41F4C" w14:textId="532DB87E" w:rsidR="007D6B78" w:rsidRPr="00DD4EA5" w:rsidRDefault="001349DB" w:rsidP="007D6B78">
-[...56 lines deleted...]
-          <w:p w14:paraId="3FBBF307" w14:textId="77777777" w:rsidR="001349DB" w:rsidRDefault="001349DB" w:rsidP="001349DB">
+          <w:p w14:paraId="73B83B58" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="0060071D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001349DB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C4363B0" w14:textId="6DD5D792" w:rsidR="001349DB" w:rsidRPr="001349DB" w:rsidRDefault="001349DB" w:rsidP="001349DB">
-[...4 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+          <w:p w14:paraId="7E407296" w14:textId="7DC99008" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
-              <w:textAlignment w:val="baseline"/>
-              <w:rPr>
+              <w:rPr>
+                <w:smallCaps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="682" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2231F771" w14:textId="77777777" w:rsidR="004F5EA6" w:rsidRDefault="001349DB" w:rsidP="001349DB">
-[...7 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+          <w:p w14:paraId="38097249" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:ind w:left="-113"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001349DB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Мосты и </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00543D85" w14:textId="4CD4FE70" w:rsidR="001349DB" w:rsidRPr="001349DB" w:rsidRDefault="001349DB" w:rsidP="001349DB">
-[...7 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+          <w:p w14:paraId="0978E73F" w14:textId="5D722DEA" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="-113"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001349DB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">путепроводы, </w:t>
             </w:r>
             <w:r w:rsidRPr="001349DB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>водопропускные трубы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="436" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="182883C8" w14:textId="77777777" w:rsidR="001349DB" w:rsidRPr="001349DB" w:rsidRDefault="001349DB" w:rsidP="001349DB">
-[...1461 lines deleted...]
-          <w:p w14:paraId="34B45344" w14:textId="15CBDEFA" w:rsidR="004F5EA6" w:rsidRPr="001349DB" w:rsidRDefault="004F5EA6" w:rsidP="004F5EA6">
+          <w:p w14:paraId="64CDB843" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20F86">
-[...14 lines deleted...]
-          <w:p w14:paraId="04EB1573" w14:textId="4935ED11" w:rsidR="004F5EA6" w:rsidRPr="001349DB" w:rsidRDefault="004F5EA6" w:rsidP="004F5EA6">
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>42.13/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4322BF2D" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20F86">
-[...14 lines deleted...]
-          <w:p w14:paraId="49A283AA" w14:textId="34D4939F" w:rsidR="004F5EA6" w:rsidRPr="001349DB" w:rsidRDefault="004F5EA6" w:rsidP="004F5EA6">
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.061</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="270CFD36" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20F86">
-[...6 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>42.91/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E4C0E03" w14:textId="385ACE9E" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:ind w:hanging="16"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA1F502" w14:textId="5A300A8F" w:rsidR="004F5EA6" w:rsidRPr="001349DB" w:rsidRDefault="004F5EA6" w:rsidP="004F5EA6">
+          <w:p w14:paraId="217F0545" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Линейные размеры:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F9DAB8" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- длина;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C489698" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- ширина;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77C5FF36" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- высота;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01DCAB17" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- прогиб;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46C276C9" w14:textId="099C3733" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-99" w:right="-124"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- уклон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F8788F" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="004F5EA6" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F5EA6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СП 3.03.05-2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B35BFCB" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="004F5EA6" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F5EA6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СП 3.03.02-2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="080BB148" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F5EA6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СН 3.03.01-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="439CC53D" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 2516–20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="704783D5" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>раздел 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="029977F2" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="549B323D" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">документация на </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D53D3DD" w14:textId="450F4557" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>продукцию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CED6AF8" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 227–2018 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B2D8734" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.5.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CA8D14D" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="004F5EA6" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F5EA6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СП 3.03.06-2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="137230BF" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F5EA6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Приложение А</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EC4C497" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.0–85</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DB686FB" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.1–89</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F38CC5" w14:textId="5E6538E1" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:ind w:left="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.2-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="316C1FFC" w14:textId="21FF3C62" w:rsidR="0060071D" w:rsidRPr="00DE42B2" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:ind w:left="-49"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00014DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пер. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00014DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Домашевский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00014DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 11, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0060071D" w14:paraId="7033C8D6" w14:textId="77777777" w:rsidTr="00014DAC">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27854A29" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C63E808" w14:textId="3F7AD160" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC93A85" w14:textId="56240283" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Конструкции и изделия бетонные и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>железобетонные сборные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1B00E5" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20F86">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25D6E253" w14:textId="79FE45B4" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:ind w:hanging="16"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2011" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32414F47" w14:textId="0011FAF3" w:rsidR="004F5EA6" w:rsidRPr="001349DB" w:rsidRDefault="004F5EA6" w:rsidP="004F5EA6">
+          <w:p w14:paraId="48FE4897" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Линейные размеры:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E33A801" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- длина;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EC11323" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- ширина;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="500831AE" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- высота</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB5541B" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-99" w:right="-124"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F2349D" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 45–5.03–97–2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71D92F71" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СН 3.03.01-2019 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33FDFC09" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F5EA6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13015.0–83</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31BAB405" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 13015.1–81</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6298F9FB" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21BB0E0B" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">документация на </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20167924" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>продукцию</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A68745D" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-99" w:right="-124"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F1A99D" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.0–85</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0444E47D" w14:textId="6904AA99" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:ind w:left="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.1-89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FE3493" w14:textId="6DF02FB0" w:rsidR="0060071D" w:rsidRPr="00DE42B2" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:ind w:left="-49"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00014DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пер. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00014DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Домашевский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00014DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 11, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0060071D" w14:paraId="10F40E09" w14:textId="77777777" w:rsidTr="00014DAC">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="225A1582" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4928B705" w14:textId="74F7D432" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A02249E" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6294764D" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20F86">
-[...31 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="001349DB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2.3</w:t>
-[...20 lines deleted...]
-              <w:t>***</w:t>
+              <w:t>23.61/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F438727" w14:textId="748B56CA" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:ind w:hanging="16"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="973" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28C9B373" w14:textId="3E2970EE" w:rsidR="004F5EA6" w:rsidRPr="001349DB" w:rsidRDefault="004F5EA6" w:rsidP="004F5EA6">
+          <w:p w14:paraId="32BCC239" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="0060071D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001349DB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Конструкции и изделия бетонные и </w:t>
-[...15 lines deleted...]
-          <w:p w14:paraId="67F69967" w14:textId="77777777" w:rsidR="004F5EA6" w:rsidRPr="001349DB" w:rsidRDefault="004F5EA6" w:rsidP="004F5EA6">
+              <w:t xml:space="preserve">Внешний вид, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E73C107" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="0060071D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001349DB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>23.61/</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5CF60191" w14:textId="7A67E42C" w:rsidR="004F5EA6" w:rsidRPr="001349DB" w:rsidRDefault="004F5EA6" w:rsidP="004F5EA6">
+              <w:t>качество поверхности</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09C0E57D" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="0060071D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001349DB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>29.061</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="15CC75CA" w14:textId="77777777" w:rsidR="004F5EA6" w:rsidRDefault="004F5EA6" w:rsidP="004F5EA6">
+              <w:t xml:space="preserve">(категория бетонной </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CA4E77D" w14:textId="0E3E8473" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001349DB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ширина раскрытия </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="34AB284B" w14:textId="77777777" w:rsidR="004F5EA6" w:rsidRDefault="004F5EA6" w:rsidP="004F5EA6">
+              <w:t>поверхности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D519E39" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-99" w:right="-124"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06ABB98D" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="0060071D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001349DB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">технологических </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="64A6F9C1" w14:textId="5FCF743D" w:rsidR="004F5EA6" w:rsidRPr="001349DB" w:rsidRDefault="004F5EA6" w:rsidP="004F5EA6">
+              <w:t>ГОСТ 26433.0–85</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F2FB530" w14:textId="04FA0F3F" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:ind w:left="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 26433.1-89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6446F363" w14:textId="32626368" w:rsidR="0060071D" w:rsidRPr="00DE42B2" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:ind w:left="-49"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00014DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пер. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00014DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Домашевский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00014DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 11, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0060071D" w14:paraId="1926E3B4" w14:textId="77777777" w:rsidTr="00014DAC">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="291" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E69B2EF" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="00014DAC">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EDA2B94" w14:textId="48025FAD" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="00014DAC">
+            <w:pPr>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:rPr>
+                <w:smallCaps/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="682" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12C6C5B4" w14:textId="3FE31836" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="00014DAC">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="676F5647" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="00014DAC">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-57" w:right="-57"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23.61/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E9B4475" w14:textId="354DC0BA" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="00014DAC">
+            <w:pPr>
+              <w:ind w:hanging="16"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.061</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E77EBC" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="00014DAC">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001349DB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>трещин</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="123D6BCD" w14:textId="77777777" w:rsidR="004F5EA6" w:rsidRPr="001349DB" w:rsidRDefault="004F5EA6" w:rsidP="004F5EA6">
+              <w:t xml:space="preserve">Ширина раскрытия </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F599A3" w14:textId="77777777" w:rsidR="0060071D" w:rsidRDefault="0060071D" w:rsidP="00014DAC">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001349DB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ТКП 45–5.03–97–2009</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="595D4E78" w14:textId="77777777" w:rsidR="004F5EA6" w:rsidRPr="001349DB" w:rsidRDefault="004F5EA6" w:rsidP="004F5EA6">
+              <w:t xml:space="preserve">технологических </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="559E33F0" w14:textId="3A13C38E" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="00014DAC">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-99" w:right="-124"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001349DB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>трещин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="313B6CB5" w14:textId="1FE5F4CE" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="00014DAC">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="-99" w:right="-124"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69FD2300" w14:textId="77777777" w:rsidR="0060071D" w:rsidRPr="001349DB" w:rsidRDefault="0060071D" w:rsidP="00014DAC">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001349DB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">СН 3.03.01-2019 </w:t>
-[...32 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:t>ГОСТ 26433.0–85</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FC63285" w14:textId="2F34A991" w:rsidR="0060071D" w:rsidRPr="007551AA" w:rsidRDefault="0060071D" w:rsidP="00014DAC">
+            <w:pPr>
+              <w:ind w:left="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001349DB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ГОСТ 13015.1–81</w:t>
-[...65 lines deleted...]
-              <w:t>продукцию</w:t>
+              <w:t>ГОСТ 26433.1-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2011" w:type="dxa"/>
+            <w:tcW w:w="837" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45717622" w14:textId="0B036E8A" w:rsidR="004F5EA6" w:rsidRPr="001349DB" w:rsidRDefault="004F5EA6" w:rsidP="004F5EA6">
-[...40 lines deleted...]
-              <w:t>ГОСТ 26433.1-89</w:t>
+          <w:p w14:paraId="018CFF32" w14:textId="038C58FD" w:rsidR="0060071D" w:rsidRPr="00DE42B2" w:rsidRDefault="0060071D" w:rsidP="0060071D">
+            <w:pPr>
+              <w:ind w:left="-49"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00014DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пер. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00014DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Домашевский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00014DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, 11, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1ADC7C9A" w14:textId="319A30CD" w:rsidR="009E74C3" w:rsidRDefault="009E74C3" w:rsidP="004F5EA6">
-[...1 lines deleted...]
-        <w:pStyle w:val="af6"/>
+    <w:p w14:paraId="477158CA" w14:textId="77777777" w:rsidR="004279AB" w:rsidRDefault="004279AB">
+      <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="FontStyle37"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64B240B2" w14:textId="77777777" w:rsidR="00374A27" w:rsidRPr="00605AD3" w:rsidRDefault="00374A27" w:rsidP="00374A27">
+    <w:p w14:paraId="7B84167B" w14:textId="77777777" w:rsidR="00911AEA" w:rsidRPr="004279AB" w:rsidRDefault="00911AEA">
       <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00605AD3">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2568D68A" w14:textId="77777777" w:rsidR="00374A27" w:rsidRPr="00605AD3" w:rsidRDefault="00374A27" w:rsidP="00374A27">
-[...264 lines deleted...]
-    <w:sectPr w:rsidR="0056070B" w:rsidRPr="00CC094B" w:rsidSect="00796C65">
+    <w:sectPr w:rsidR="00911AEA" w:rsidRPr="004279AB" w:rsidSect="00306EC9">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="571A40F7" w14:textId="77777777" w:rsidR="00D93DFF" w:rsidRDefault="00D93DFF" w:rsidP="0011070C">
+    <w:p w14:paraId="7C7B6F54" w14:textId="77777777" w:rsidR="002A0A05" w:rsidRDefault="002A0A05" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="686E75C3" w14:textId="77777777" w:rsidR="00D93DFF" w:rsidRDefault="00D93DFF" w:rsidP="0011070C">
+    <w:p w14:paraId="6B3F5013" w14:textId="77777777" w:rsidR="002A0A05" w:rsidRDefault="002A0A05" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="4855" w:type="pct"/>
-      <w:tblInd w:w="-142" w:type="dxa"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3400"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1781"/>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002667A7" w:rsidRPr="00460ECA" w14:paraId="5950A3D5" w14:textId="77777777" w:rsidTr="00C62C68">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="3C9E13EB" w14:textId="77777777" w:rsidTr="001F0D52">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3402" w:type="dxa"/>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="28040386" w14:textId="4C5FC26A" w:rsidR="002667A7" w:rsidRPr="00B453D4" w:rsidRDefault="002667A7" w:rsidP="002667A7">
+        <w:p w14:paraId="4886DA21" w14:textId="4282284C" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00E65BEC" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r w:rsidRPr="00E65BEC">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
-            <w:t>__________________________</w:t>
+            <w:t xml:space="preserve">Часть № 2. Дата принятия решения по аккредитации: </w:t>
           </w:r>
-        </w:p>
-[...2 lines deleted...]
-            <w:pStyle w:val="61"/>
+          <w:r w:rsidR="00014DAC">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+            <w:t>31</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E65BEC">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
-            <w:t>подпись ведущего эксперта по аккредитации</w:t>
+            <w:t>.1</w:t>
+          </w:r>
+          <w:r w:rsidR="00014DAC">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E65BEC">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+            <w:t>.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4253" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:hideMark/>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="-1764913121"/>
-[...8 lines deleted...]
-            </w:date>
+            <w:id w:val="465553495"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="74A3B532" w14:textId="5212F5F8" w:rsidR="002667A7" w:rsidRPr="00B453D4" w:rsidRDefault="00712E2F" w:rsidP="002667A7">
-[...2 lines deleted...]
-                <w:jc w:val="center"/>
+            <w:sdt>
+              <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="ArialMT"/>
-[...2 lines deleted...]
-                  <w:lang w:val="ru-RU"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-              </w:pPr>
-[...16 lines deleted...]
-            </w:p>
+                <w:id w:val="496157032"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="786B04A5" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
           </w:sdtContent>
         </w:sdt>
-        <w:p w14:paraId="476B41EA" w14:textId="0541DAED" w:rsidR="002667A7" w:rsidRPr="00B453D4" w:rsidRDefault="002667A7" w:rsidP="00374A27">
-[...93 lines deleted...]
-        </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="3629D807" w14:textId="77777777" w:rsidR="00CA53E3" w:rsidRPr="005128B2" w:rsidRDefault="00CA53E3">
+  <w:p w14:paraId="176F0074" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="4855" w:type="pct"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3336"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1721"/>
+      <w:gridCol w:w="12872"/>
+      <w:gridCol w:w="1698"/>
     </w:tblGrid>
-    <w:tr w:rsidR="005D5C7B" w:rsidRPr="007624CE" w14:paraId="026ADD8F" w14:textId="77777777" w:rsidTr="00B453D4">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="7E4DB681" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3336" w:type="dxa"/>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5264557C" w14:textId="1E803FEE" w:rsidR="005D5C7B" w:rsidRPr="00B453D4" w:rsidRDefault="005D5C7B" w:rsidP="005D5C7B">
+        <w:p w14:paraId="72A7375F" w14:textId="24574543" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00E65BEC" w:rsidP="00D67756">
           <w:pPr>
-            <w:pStyle w:val="61"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r w:rsidRPr="00E65BEC">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>__________________________</w:t>
+            <w:t xml:space="preserve">Часть № </w:t>
           </w:r>
-        </w:p>
-[...2 lines deleted...]
-            <w:pStyle w:val="61"/>
+          <w:r w:rsidR="007601B4">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E65BEC">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>подпись ведущего эксперта по аккредитации</w:t>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="0060071D">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>06</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.1</w:t>
+          </w:r>
+          <w:r w:rsidR="0060071D">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4381" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:hideMark/>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="1844891503"/>
-[...8 lines deleted...]
-            </w:date>
+            <w:id w:val="-1803228776"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="357AEEA2" w14:textId="6FAD98D4" w:rsidR="005D5C7B" w:rsidRPr="007624CE" w:rsidRDefault="00712E2F" w:rsidP="005D5C7B">
-[...2 lines deleted...]
-                <w:jc w:val="center"/>
+            <w:sdt>
+              <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="ArialMT"/>
-                  <w:lang w:val="ru-RU"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-              </w:pPr>
-[...16 lines deleted...]
-            </w:p>
+                <w:id w:val="-1769616900"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="140426B5" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
           </w:sdtContent>
         </w:sdt>
-        <w:p w14:paraId="4B347AC2" w14:textId="109B3E5E" w:rsidR="005D5C7B" w:rsidRPr="00B453D4" w:rsidRDefault="005D5C7B" w:rsidP="002667A7">
-[...96 lines deleted...]
-        </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00CC094B" w:rsidRDefault="00CC094B" w:rsidP="002667A7">
+  <w:p w14:paraId="065F8161" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:right="0" w:firstLine="0"/>
+      <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="204BE226" w14:textId="77777777" w:rsidR="00D93DFF" w:rsidRDefault="00D93DFF" w:rsidP="0011070C">
+    <w:p w14:paraId="107DC740" w14:textId="77777777" w:rsidR="002A0A05" w:rsidRDefault="002A0A05" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D7764B5" w14:textId="77777777" w:rsidR="00D93DFF" w:rsidRDefault="00D93DFF" w:rsidP="0011070C">
+    <w:p w14:paraId="094E6DB8" w14:textId="77777777" w:rsidR="002A0A05" w:rsidRDefault="002A0A05" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="5000" w:type="pct"/>
-      <w:tblInd w:w="-71" w:type="dxa"/>
+      <w:tblW w:w="14454" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...2 lines deleted...]
-      </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="742"/>
-      <w:gridCol w:w="8896"/>
+      <w:gridCol w:w="833"/>
+      <w:gridCol w:w="11353"/>
+      <w:gridCol w:w="2268"/>
     </w:tblGrid>
-    <w:tr w:rsidR="006938AF" w:rsidRPr="00D337DC" w14:paraId="3804E551" w14:textId="77777777" w:rsidTr="002020E1">
+    <w:tr w:rsidR="008C6194" w:rsidRPr="00E65BEC" w14:paraId="3AA047D2" w14:textId="77777777" w:rsidTr="00E65BEC">
       <w:trPr>
-        <w:trHeight w:val="752"/>
-        <w:tblHeader/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="380" w:type="pct"/>
+          <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
-            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="45F8B739" w14:textId="77777777" w:rsidR="006938AF" w:rsidRPr="00B453D4" w:rsidRDefault="006938AF" w:rsidP="006938AF">
+        <w:p w14:paraId="65630A32" w14:textId="0A84DA3F" w:rsidR="008C6194" w:rsidRPr="00E65BEC" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
-            <w:overflowPunct w:val="0"/>
-[...3 lines deleted...]
-            <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
             <w:rPr>
-              <w:noProof/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11353" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="238B058B" w14:textId="25B56739" w:rsidR="008C6194" w:rsidRPr="00E65BEC" w:rsidRDefault="004279AB" w:rsidP="008C6194">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
             <w:rPr>
-              <w:noProof/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:drawing>
-[...46 lines deleted...]
-            </w:drawing>
+          </w:pPr>
+          <w:r w:rsidRPr="00E65BEC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>О</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00E65BEC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>писани</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E65BEC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00E65BEC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4620" w:type="pct"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="2268" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7199E576" w14:textId="719FB941" w:rsidR="006938AF" w:rsidRPr="00B453D4" w:rsidRDefault="006938AF" w:rsidP="006938AF">
+        <w:p w14:paraId="2760761F" w14:textId="539A64E1" w:rsidR="008C6194" w:rsidRPr="00911AEA" w:rsidRDefault="007E6E0A" w:rsidP="008C6194">
           <w:pPr>
-            <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-            <w:adjustRightInd w:val="0"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r w:rsidRPr="00E65BEC">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Приложение № 1 к аттестату аккредитации </w:t>
+            <w:t xml:space="preserve">BY/112 </w:t>
           </w:r>
-          <w:r w:rsidR="0070130C" w:rsidRPr="0070130C">
+          <w:r w:rsidR="00014DAC">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">№ BY/112 </w:t>
+            <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="001349DB">
+          <w:r w:rsidRPr="00E65BEC">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>1.0383</w:t>
+            <w:t>.0</w:t>
+          </w:r>
+          <w:r w:rsidR="00911AEA">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidR="00014DAC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>83</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="00CC094B" w:rsidRDefault="00B53AEA">
+  <w:p w14:paraId="31F024D9" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9986" w:type="dxa"/>
-      <w:tblInd w:w="-158" w:type="dxa"/>
+      <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="896"/>
-      <w:gridCol w:w="9090"/>
+      <w:gridCol w:w="12044"/>
+      <w:gridCol w:w="2552"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00CC094B" w:rsidRPr="00804957" w14:paraId="00A6030A" w14:textId="77777777" w:rsidTr="00E74355">
+    <w:tr w:rsidR="00E65BEC" w14:paraId="066A74B5" w14:textId="77777777" w:rsidTr="007601B4">
       <w:trPr>
-        <w:trHeight w:val="277"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="896" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="12044" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="519E951A" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00B453D4" w:rsidRDefault="00CC094B" w:rsidP="00CC094B">
+        <w:p w14:paraId="12C48960" w14:textId="4CCB858E" w:rsidR="00E65BEC" w:rsidRPr="002317A4" w:rsidRDefault="00014DAC" w:rsidP="00E65BEC">
           <w:pPr>
-            <w:pStyle w:val="27"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:left="-20" w:right="-292" w:firstLine="0"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:bookmarkStart w:id="1" w:name="_Hlk216168479"/>
+          <w:r w:rsidRPr="00014DAC">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:drawing>
-[...46 lines deleted...]
-            </w:drawing>
+            <w:t>Республиканское унитарное предприятие "Белорусский дорожный инженерно-технический центр"</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00014DAC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>отдел диагностики мостов</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9090" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="2552" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4BCAEB60" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00B453D4" w:rsidRDefault="00CC094B" w:rsidP="00CC094B">
+        <w:p w14:paraId="18D6E060" w14:textId="61DB0D58" w:rsidR="00E65BEC" w:rsidRPr="00E65BEC" w:rsidRDefault="00E65BEC" w:rsidP="00E65BEC">
           <w:pPr>
-            <w:pStyle w:val="27"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r w:rsidRPr="002317A4">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00014DAC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>.0</w:t>
+          </w:r>
+          <w:r w:rsidR="00911AEA">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidR="00014DAC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>83</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
+    <w:bookmarkEnd w:id="1"/>
   </w:tbl>
-  <w:p w14:paraId="7B2A4618" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRDefault="00CC094B">
+  <w:p w14:paraId="49C0CD3F" w14:textId="30B10975" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="11340"/>
+      </w:tabs>
+      <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
@@ -6257,278 +4814,312 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
+    <w:rsid w:val="00014DAC"/>
     <w:rsid w:val="00022A72"/>
-    <w:rsid w:val="00030B96"/>
-    <w:rsid w:val="00043B1F"/>
+    <w:rsid w:val="00024E49"/>
     <w:rsid w:val="000643A6"/>
+    <w:rsid w:val="00064F64"/>
     <w:rsid w:val="00067FEC"/>
+    <w:rsid w:val="0007366F"/>
     <w:rsid w:val="00090EA2"/>
+    <w:rsid w:val="0009191C"/>
+    <w:rsid w:val="000C4DD9"/>
+    <w:rsid w:val="000C60B0"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
-    <w:rsid w:val="001349DB"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
-    <w:rsid w:val="00196A6F"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
+    <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
-    <w:rsid w:val="00245FA5"/>
+    <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002505FA"/>
-    <w:rsid w:val="00255B27"/>
     <w:rsid w:val="002667A7"/>
+    <w:rsid w:val="00277DC8"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
+    <w:rsid w:val="002A0A05"/>
     <w:rsid w:val="002C3708"/>
+    <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
+    <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
+    <w:rsid w:val="0037408B"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
+    <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
-    <w:rsid w:val="003E1151"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
+    <w:rsid w:val="004248B1"/>
+    <w:rsid w:val="004279AB"/>
     <w:rsid w:val="00437E07"/>
+    <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
-    <w:rsid w:val="004F5EA6"/>
+    <w:rsid w:val="00500F5A"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
+    <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
-    <w:rsid w:val="005C2F56"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
+    <w:rsid w:val="0060071D"/>
+    <w:rsid w:val="00604DAD"/>
+    <w:rsid w:val="006277D7"/>
+    <w:rsid w:val="006427FF"/>
     <w:rsid w:val="00645468"/>
-    <w:rsid w:val="0067140C"/>
+    <w:rsid w:val="00660E39"/>
     <w:rsid w:val="006762B3"/>
-    <w:rsid w:val="0067681C"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
-    <w:rsid w:val="00712E2F"/>
+    <w:rsid w:val="00703BB4"/>
+    <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
+    <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
-    <w:rsid w:val="007540A6"/>
+    <w:rsid w:val="007601B4"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
-    <w:rsid w:val="007D6B78"/>
-    <w:rsid w:val="007E1C5C"/>
+    <w:rsid w:val="007D0A5D"/>
+    <w:rsid w:val="007D0D0C"/>
+    <w:rsid w:val="007E6E0A"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
-    <w:rsid w:val="008470FC"/>
+    <w:rsid w:val="00852622"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
+    <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008B5528"/>
-    <w:rsid w:val="008D72CF"/>
+    <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
+    <w:rsid w:val="009116FC"/>
+    <w:rsid w:val="00911AEA"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
+    <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
+    <w:rsid w:val="009A4510"/>
+    <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
+    <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
+    <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
+    <w:rsid w:val="00A97717"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
+    <w:rsid w:val="00B67028"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
+    <w:rsid w:val="00BC186A"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
-    <w:rsid w:val="00C23E93"/>
-    <w:rsid w:val="00C32DB6"/>
+    <w:rsid w:val="00C35CF2"/>
+    <w:rsid w:val="00C37284"/>
     <w:rsid w:val="00C3769E"/>
+    <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
+    <w:rsid w:val="00C66EAD"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
+    <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
-    <w:rsid w:val="00CA1E62"/>
+    <w:rsid w:val="00CA2E70"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
-    <w:rsid w:val="00D00B81"/>
     <w:rsid w:val="00D10C95"/>
-    <w:rsid w:val="00D2409A"/>
-    <w:rsid w:val="00D471AD"/>
+    <w:rsid w:val="00D11CE9"/>
+    <w:rsid w:val="00D32E61"/>
     <w:rsid w:val="00D56371"/>
-    <w:rsid w:val="00D6795D"/>
-    <w:rsid w:val="00D73873"/>
+    <w:rsid w:val="00D67756"/>
     <w:rsid w:val="00D876E6"/>
-    <w:rsid w:val="00D93DFF"/>
-    <w:rsid w:val="00DA419A"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
+    <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
+    <w:rsid w:val="00DE42B2"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E5357F"/>
+    <w:rsid w:val="00E65BEC"/>
     <w:rsid w:val="00E750F5"/>
-    <w:rsid w:val="00E84F69"/>
+    <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
+    <w:rsid w:val="00EB295B"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
+    <w:rsid w:val="00EF43EE"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F47F4D"/>
+    <w:rsid w:val="00F56EB5"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
-    <w:rsid w:val="00FA58B2"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
+    <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4A7BE4CE"/>
+  <w14:docId w14:val="4C860717"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8058,68 +6649,50 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006938AF"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="39">
     <w:name w:val="Стиль3"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00796C65"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
-[...16 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="114981879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="191118796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -8168,847 +6741,61 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
-</file>
-[...784 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9282,70 +7069,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1699</Characters>
+  <Pages>1</Pages>
+  <Words>202</Words>
+  <Characters>1158</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1993</CharactersWithSpaces>
+  <CharactersWithSpaces>1358</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>