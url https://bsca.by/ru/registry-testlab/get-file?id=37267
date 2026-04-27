--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -1,6588 +1,6242 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="4E888FBD" w14:textId="0DE66DD4" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
+      <w:r w:rsidRPr="00F803A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>ОПИСАНИ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E469EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F803A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="42EEAF35" w14:textId="77777777" w:rsidR="007D0A5D" w:rsidRPr="008B7D23" w:rsidRDefault="007D0A5D" w:rsidP="00C35CF2">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="12264" w:type="dxa"/>
+        <w:tblW w:w="5047" w:type="pct"/>
+        <w:tblInd w:w="-136" w:type="dxa"/>
         <w:tblBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6771"/>
-        <w:gridCol w:w="5493"/>
+        <w:gridCol w:w="633"/>
+        <w:gridCol w:w="2281"/>
+        <w:gridCol w:w="1289"/>
+        <w:gridCol w:w="2602"/>
+        <w:gridCol w:w="3259"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="2102"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E949E2" w:rsidRPr="0074317B" w14:paraId="4CA52D09" w14:textId="77777777" w:rsidTr="00774346">
+      <w:tr w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w14:paraId="5C49EA4D" w14:textId="77777777" w:rsidTr="006C7D25">
         <w:trPr>
-          <w:trHeight w:val="2484"/>
+          <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6771" w:type="dxa"/>
-[...25 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="215" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...191 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59C46BCE" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
-            <w:r w:rsidR="007D2013">
-[...111 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56688E60" w14:textId="77777777" w:rsidR="009059CA" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F6898B9" w14:textId="02ECEDB9" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB7D7B5" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Код </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="884" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09DB272E" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование характеристики (показатель, параметры)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1107" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="231047BC" w14:textId="77777777" w:rsidR="00612478" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обозначение документа, устанавливающего требования </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="377ABCD2" w14:textId="58F3FBD0" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>к объекту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4680DEE6" w14:textId="77777777" w:rsidR="00612478" w:rsidRDefault="00C35CF2" w:rsidP="00B67028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обозначение документа, устанавливающего метод исследований (испытаний) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AAA8519" w14:textId="211BE730" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00B67028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>и измерений, в том числе правила отбора образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="714" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC114DA" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77BD9C5D" w14:textId="77777777" w:rsidR="0074317B" w:rsidRDefault="0074317B" w:rsidP="0074317B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ab"/>
+    <w:p w14:paraId="1AAE7699" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00B67028" w:rsidRDefault="00B67028" w:rsidP="00B67028">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
-[...86 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...105 lines deleted...]
-        <w:tblInd w:w="534" w:type="dxa"/>
+        <w:tblW w:w="4985" w:type="pct"/>
+        <w:tblInd w:w="-32" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="00AF" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="708"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="644"/>
+        <w:gridCol w:w="2267"/>
+        <w:gridCol w:w="1288"/>
+        <w:gridCol w:w="2603"/>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="2553"/>
+        <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00774346" w:rsidRPr="00370C06" w14:paraId="101DD4D8" w14:textId="77777777" w:rsidTr="00E04670">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EE132E" w14:paraId="45AB9DC7" w14:textId="77777777" w:rsidTr="006C7D25">
         <w:trPr>
-          <w:cantSplit/>
-[...266 lines deleted...]
-          <w:trHeight w:val="233"/>
+          <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:pStyle w:val="30"/>
+            <w:tcW w:w="218" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32089144" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00582A8F" w:rsidRDefault="001901A3" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB9B4B3" w14:textId="77777777" w:rsidR="00EE132E" w:rsidRDefault="001901A3">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:b/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="437" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2855E616" w14:textId="77777777" w:rsidR="00EE132E" w:rsidRDefault="001901A3">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:b/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="883" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0268902B" w14:textId="77777777" w:rsidR="00EE132E" w:rsidRDefault="001901A3">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:b/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="1106" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="006F819D" w14:textId="77777777" w:rsidR="00EE132E" w:rsidRDefault="001901A3">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:b/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="866" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CC1C28" w14:textId="77777777" w:rsidR="00EE132E" w:rsidRDefault="001901A3">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:b/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41611D3E" w14:textId="77777777" w:rsidR="00EE132E" w:rsidRDefault="001901A3">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D56D00" w:rsidRPr="007B5B53" w14:paraId="1FE02089" w14:textId="77777777">
-[...24 lines deleted...]
-          <w:p w14:paraId="03B708FA" w14:textId="77777777" w:rsidR="00D56D00" w:rsidRPr="00F8291B" w:rsidRDefault="00D56D00" w:rsidP="00D56D00">
+      <w:tr w:rsidR="00A833D1" w:rsidRPr="009435E8" w14:paraId="2F91CD27" w14:textId="77777777" w:rsidTr="006C7D25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D497F6E" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...61 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63D0B55B" w14:textId="3F8040B0" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C561B3" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аппараты, силовые и осветительные сети, вторичные цепи переменного и постоянного тока напряжением до </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58CA4AA2" w14:textId="7C454DC4" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1000 В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C5EC47" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.12/ 22.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C061CB6" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.32/ 22.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2030CA73" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.90/ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="639E1C3D" w14:textId="17728A50" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E76634" w14:textId="62F6BD45" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сопротивление изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1106" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC7FD80" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 181-2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4954D8FD" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.Б.27.1 табл. Б.27.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5715324F" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 339-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6337D6B7" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.4.4.26.1,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70351866" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>табл.4.4.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FF5ECCD" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другая документация, устанавливающая требования к объекту испытаний</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C1E5BD" w14:textId="061AE96D" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="866" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2378B30A" w14:textId="588A561A" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.БР 0025-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="57403503" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Комсомольская, 26, 225409, г. Барановичи, Брестская обл., Беларусь</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10F8B058" w14:textId="6504A4B1" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D56D00" w:rsidRPr="004B67ED" w14:paraId="155A864A" w14:textId="77777777" w:rsidTr="00E04670">
-[...23 lines deleted...]
-          <w:p w14:paraId="744CE6B5" w14:textId="77777777" w:rsidR="00D56D00" w:rsidRPr="004B67ED" w:rsidRDefault="00D56D00" w:rsidP="00D56D00">
+      <w:tr w:rsidR="00A833D1" w:rsidRPr="009435E8" w14:paraId="47252B68" w14:textId="77777777" w:rsidTr="006C7D25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E161749" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B67ED">
-[...8 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="077818F4" w14:textId="363E74C2" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B67ED">
-[...102 lines deleted...]
-          <w:p w14:paraId="48828AB9" w14:textId="77777777" w:rsidR="00D56D00" w:rsidRPr="004B67ED" w:rsidRDefault="00D56D00" w:rsidP="0070614E">
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2561FC91" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40FFD840" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B67ED">
-[...8 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.12/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B231BCC" w14:textId="3217EC63" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="ru-RU"/>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="004B67ED">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:r>
+            <w:tcW w:w="883" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66927967" w14:textId="5AD46356" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Проверка цепи «фаза-нуль» силовых и осветительных сетей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1106" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F3BE20" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 181-2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FDEE644" w14:textId="77777777" w:rsidR="00D56D00" w:rsidRPr="004B67ED" w:rsidRDefault="00D56D00" w:rsidP="00D56D00">
-[...77 lines deleted...]
-            <w:r w:rsidRPr="00116376">
+          <w:p w14:paraId="41D189F9" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пп.Б.27.3, Б.29.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA6DFB7" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30331.3-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02E1232F" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.413.1.3.4, п.413.1.3.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="120F824A" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 339-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78061DE9" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пп.4.4.26.3, 4.4.28.5, 4.3.5.3-4.3.5.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DB65A00" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТНПА и другая документация, устанавливающая требования к объекту испытаний</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61212FDA" w14:textId="77777777" w:rsidR="00A82CB4" w:rsidRPr="004B67ED" w:rsidRDefault="00A82CB4" w:rsidP="0070614E">
-[...58 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1C484168" w14:textId="77777777" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="866" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B01F638" w14:textId="77A76A45" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.МС 0097-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="354F881A" w14:textId="7B3C66C9" w:rsidR="00A833D1" w:rsidRPr="009435E8" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D56D00" w:rsidRPr="004B67ED" w14:paraId="00C27030" w14:textId="77777777" w:rsidTr="00E04670">
-[...758 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="006C7D25" w:rsidRPr="009435E8" w14:paraId="47368BA4" w14:textId="77777777" w:rsidTr="006C7D25">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="790AFF0B" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="0070614E" w:rsidRDefault="00870E96" w:rsidP="008B7781">
+            <w:tcW w:w="218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AC63F2" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A165D80" w14:textId="151201A2" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="570DE1BF" w14:textId="0E30CAC9" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Заземляющие устройства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E03626" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.90/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A9A4BF4" w14:textId="3489FAF7" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6DA130" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сопротивление заземляющих устройств</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C60BB3D" w14:textId="04CD6A0C" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Удельное сопротивление грунта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1106" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="576A01A6" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 181-2023 п.Б.29.4 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18CE10BD" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30339-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3464F322" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 339-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FD03C57" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">пп.4.4.28.6, 4.3, 5.2.7.1, 5.2.7.9 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12A7990B" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СН 4.04.03-2020 п.7.4.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A700C1" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другая документация, устанавливающая требования к объекту испытаний</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45FBE6B5" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="866" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCE7588" w14:textId="1BD4CA13" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.ГР 0013-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B346486" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="00A833D1">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Комсомольская, 26, 225409, г. Барановичи, Брестская обл., Беларусь</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A7FE30E" w14:textId="11BC162C" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="006C7D25">
+            <w:pPr>
+              <w:ind w:left="28" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7D25" w:rsidRPr="009435E8" w14:paraId="2D65BA72" w14:textId="77777777" w:rsidTr="006C7D25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D590C33" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35E736EB" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="0070614E" w:rsidRDefault="00870E96" w:rsidP="008B7781">
-            <w:pPr>
+          <w:p w14:paraId="7EFDBC16" w14:textId="6ED55E71" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070614E">
-[...6 lines deleted...]
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="02329AD5" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="0070614E" w:rsidRDefault="00870E96" w:rsidP="005E0C8E">
-[...16 lines deleted...]
-          <w:p w14:paraId="6A6A9F77" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="0070614E" w:rsidRDefault="00870E96" w:rsidP="0070614E">
+          <w:p w14:paraId="67259199" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="697CF484" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.90/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17747A04" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="0070614E" w:rsidRDefault="00870E96" w:rsidP="0070614E">
-            <w:pPr>
+          <w:p w14:paraId="274F934B" w14:textId="79BD5C44" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...148 lines deleted...]
-            <w:r>
+            <w:tcW w:w="883" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D26FA0" w14:textId="7089A79E" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Проверка соединений заземлителей с заземляемыми элементами с измерением переходного сопротивления контактного соединения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1106" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF04F9B" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 181-2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D71B7E1" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="0070614E" w:rsidRDefault="00870E96" w:rsidP="00A82CB4">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0070614E">
+          <w:p w14:paraId="7D2AED35" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.Б.29.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EA808C1" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="0070614E" w:rsidRDefault="00870E96" w:rsidP="00A82CB4">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0070614E">
+          <w:p w14:paraId="72DB0CDA" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 339-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F64C209" w14:textId="77777777" w:rsidR="00870E96" w:rsidRDefault="00870E96" w:rsidP="00A82CB4">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0070614E">
+          <w:p w14:paraId="5888F81C" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.4.4.28.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="777498A6" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="00A82CB4" w:rsidRDefault="00870E96" w:rsidP="00A82CB4">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A82CB4">
+          <w:p w14:paraId="19A34030" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТНПА и другая документация, устанавливающая требования к объекту испытаний</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F112026" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="0070614E" w:rsidRDefault="00870E96" w:rsidP="00A82CB4">
-[...23 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4E111CA0" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="866" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0183F541" w14:textId="26E22823" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0018-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E646AE5" w14:textId="22F34F42" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="006C7D25">
+            <w:pPr>
+              <w:ind w:left="28" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00870E96" w:rsidRPr="0070614E" w14:paraId="5633550C" w14:textId="77777777" w:rsidTr="00E04670">
-[...23 lines deleted...]
-          <w:p w14:paraId="467CA4B6" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="0070614E" w:rsidRDefault="00870E96" w:rsidP="008B7781">
+      <w:tr w:rsidR="006C7D25" w:rsidRPr="009435E8" w14:paraId="1D396949" w14:textId="77777777" w:rsidTr="006C7D25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2A911E" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36C7BEAC" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="0070614E" w:rsidRDefault="00870E96" w:rsidP="008B7781">
-            <w:pPr>
+          <w:p w14:paraId="52CDB19B" w14:textId="0A9516E8" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070614E">
-[...6 lines deleted...]
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...20 lines deleted...]
-          <w:p w14:paraId="6E9CDF99" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="0070614E" w:rsidRDefault="00870E96" w:rsidP="0070614E">
+          </w:tcPr>
+          <w:p w14:paraId="3823633F" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="381E3CE4" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.90/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="133AF462" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="0070614E" w:rsidRDefault="00870E96" w:rsidP="0070614E">
-            <w:pPr>
+          <w:p w14:paraId="40A33CDB" w14:textId="7B12C4AD" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="883" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="516276A6" w14:textId="1A10167D" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...89 lines deleted...]
-            <w:r>
+              <w:t>Проверка цепи «фаза-нуль» в электроустановках до 1000 В с глухим заземлением нейтрали</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1106" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="763B73C7" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ТКП 181-2023 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30B16B27" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="0070614E" w:rsidRDefault="00870E96" w:rsidP="00A82CB4">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0070614E">
+          <w:p w14:paraId="61D5863D" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.Б.29.8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="216873B6" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="0070614E" w:rsidRDefault="00870E96" w:rsidP="00A82CB4">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0070614E">
+          <w:p w14:paraId="578BB032" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30331.3-95</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F2BDDF7" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="0070614E" w:rsidRDefault="00870E96" w:rsidP="00A82CB4">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0070614E">
+          <w:p w14:paraId="24F3466E" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 339-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10EF2633" w14:textId="77777777" w:rsidR="00870E96" w:rsidRDefault="00870E96" w:rsidP="00A82CB4">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0070614E">
+          <w:p w14:paraId="23E1C2C1" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.4.4.28.5, п.4.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4199215C" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="00A82CB4" w:rsidRDefault="00870E96" w:rsidP="00A82CB4">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A82CB4">
+          <w:p w14:paraId="26F922F5" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТНПА и другая документация, устанавливающая требования к объекту испытаний</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AA18E0E" w14:textId="77777777" w:rsidR="00870E96" w:rsidRPr="0070614E" w:rsidRDefault="00870E96" w:rsidP="00A82CB4">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00A82CB4">
+          <w:p w14:paraId="496E9705" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="866" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A4770E" w14:textId="3EBED75D" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.МС 0097-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A781E90" w14:textId="46D3FD33" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="006C7D25">
+            <w:pPr>
+              <w:ind w:left="28" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00342847" w:rsidRPr="0070614E" w14:paraId="104BEEBD" w14:textId="77777777" w:rsidTr="00E04670">
-[...869 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="006C7D25" w:rsidRPr="009435E8" w14:paraId="43F362F8" w14:textId="77777777" w:rsidTr="006C7D25">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7F55043D" w14:textId="77777777" w:rsidR="00E7044E" w:rsidRPr="0070614E" w:rsidRDefault="00E7044E" w:rsidP="0062429C">
+            <w:tcW w:w="218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A58D3C4" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D3E17A6" w14:textId="149C6D85" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="121E1D04" w14:textId="0DE71D1A" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Силовые кабельные линии напряжением до 1000 В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7654351A" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.32/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="284BD089" w14:textId="17860B4D" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8BE671" w14:textId="0C6C4F55" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сопротивление изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1106" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="322C38DC" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="006C7D25">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 181-2023 п.Б.30.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F204326" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRDefault="006C7D25" w:rsidP="006C7D25">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другая документация, устанавливающая требования к объекту испытаний</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3514729D" w14:textId="658E269D" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="006C7D25">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="866" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7DCAB9" w14:textId="196C34F2" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.БР 0025-2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30D7054F" w14:textId="25519571" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="006C7D25">
+            <w:pPr>
+              <w:ind w:left="28" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7D25" w:rsidRPr="009435E8" w14:paraId="7204C5F5" w14:textId="77777777" w:rsidTr="006C7D25">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6737EE92" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E54296" w14:textId="67C83BE4" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="573851ED" w14:textId="07AE8667" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Устройства защитного отключения (УЗО-Д), управляемые дифференциальным током, типа АС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26ABDE58" w14:textId="4D66D876" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.90</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/ 22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7DA95E" w14:textId="7D8B05CC" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Отключающий дифференциальный ток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1106" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="596A68A1" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="006C7D25">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 181-2023 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="623CDCB3" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="006C7D25">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пп.Б.27.7, В.4.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53EBB4AA" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="006C7D25">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 339-2022 пп.4.4.26.7 (г)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="147EBE58" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="006C7D25">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.7.14, 8.7.15 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D58EE9D" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="006C7D25">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СН 4.04.01-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46659F98" w14:textId="3C83F51F" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="006C7D25">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.16.3.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="412FF4BC" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRDefault="006C7D25" w:rsidP="006C7D25">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другая документация, устанавливающая требования к объекту испытаний</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31D734FF" w14:textId="64058BD6" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="006C7D25">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="866" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2818D6CE" w14:textId="43D278D1" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.БР 0006-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF57134" w14:textId="323C202E" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="006C7D25">
+            <w:pPr>
+              <w:ind w:left="28" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ул. Комсомольская, 26, 225409, г. Барановичи, Брестская обл., Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7D25" w:rsidRPr="009435E8" w14:paraId="4AEEF2B5" w14:textId="77777777" w:rsidTr="006C7D25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="607370DC" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B89DE5" w14:textId="47BD8AAD" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="138E1F81" w14:textId="77AB5B97" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5B4C03" w14:textId="74A49EF7" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-84"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.90</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/ 22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="883" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7FF91E" w14:textId="6A736489" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Время отключения при номинальном напряжении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1106" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E4D0E1" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТКП 181-2023 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="502E4445" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пп.Б.27.7, В.4.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19FDE090" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 339-2022 п.4.4.26.7 (д)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B84A834" w14:textId="448E7D1B" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="00232EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТНПА и другая документация, устанавливающая требования к объекту испытаний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="866" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B357E1F" w14:textId="05509160" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ.БР 0006-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E34640C" w14:textId="0EAA3190" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7D25" w:rsidRPr="009435E8" w14:paraId="3BECE50D" w14:textId="77777777" w:rsidTr="006C7D25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE5C85E" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B909417" w14:textId="77777777" w:rsidR="00E7044E" w:rsidRPr="0070614E" w:rsidRDefault="00E7044E" w:rsidP="0062429C">
-            <w:pPr>
+          <w:p w14:paraId="7219A3DB" w14:textId="50223360" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070614E">
-[...10 lines deleted...]
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:r w:rsidRPr="009435E8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="748E20FA" w14:textId="77777777" w:rsidR="00E7044E" w:rsidRPr="0070614E" w:rsidRDefault="00E7044E" w:rsidP="004B67ED">
-[...13 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="5CAFEF82" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="437" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64843E3E" w14:textId="78081749" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.90</w:t>
             </w:r>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/ 22</w:t>
             </w:r>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00711845">
+            <w:tcW w:w="883" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4054BF91" w14:textId="697239D0" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ток утечки защищаемой линии </w:t>
             </w:r>
-            <w:r w:rsidRPr="00711845">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:rStyle w:val="fontstyle01"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(расчетное значение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A64BCD">
+            <w:tcW w:w="1106" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E20C8C9" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 181-2023</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E62D243" w14:textId="77777777" w:rsidR="00E7044E" w:rsidRPr="00A64BCD" w:rsidRDefault="00E7044E" w:rsidP="00A64BCD">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A64BCD">
+          <w:p w14:paraId="2AC3BA43" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пп.Б.27.7, В.4.65</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30295DE9" w14:textId="77777777" w:rsidR="00E7044E" w:rsidRPr="00A64BCD" w:rsidRDefault="00E7044E" w:rsidP="00A64BCD">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A64BCD">
+          <w:p w14:paraId="31CD5DC1" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СН 4.04.01-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E047A01" w14:textId="77777777" w:rsidR="00E7044E" w:rsidRPr="00A64BCD" w:rsidRDefault="00E7044E" w:rsidP="00A64BCD">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A64BCD">
+          <w:p w14:paraId="2E927E8B" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">п.16.3.7 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CC94158" w14:textId="77777777" w:rsidR="00E7044E" w:rsidRPr="00A64BCD" w:rsidRDefault="00E7044E" w:rsidP="00A64BCD">
+          <w:p w14:paraId="450D74A3" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A64BCD">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 339-2022 п.8.7.14</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FDCA3A9" w14:textId="77777777" w:rsidR="00E7044E" w:rsidRPr="00A64BCD" w:rsidRDefault="00E7044E" w:rsidP="00117F34">
+          <w:p w14:paraId="30405866" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A64BCD">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТНПА и другая документация, устанавливающая требования к объекту испытаний</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E7F6A4E" w14:textId="77777777" w:rsidR="00E7044E" w:rsidRPr="00A64BCD" w:rsidRDefault="00E7044E" w:rsidP="0062429C">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="0070614E">
+          <w:p w14:paraId="0E45FEDC" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="866" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4F07F4" w14:textId="2F8C09F6" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.БР 0006-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28F0E0CD" w14:textId="38763564" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C431B" w:rsidRPr="0070614E" w14:paraId="5CAA3E18" w14:textId="77777777" w:rsidTr="00E04670">
-[...23 lines deleted...]
-          <w:p w14:paraId="3D927132" w14:textId="77777777" w:rsidR="003C431B" w:rsidRPr="0070614E" w:rsidRDefault="00AC73FB" w:rsidP="002617FC">
+      <w:tr w:rsidR="006C7D25" w:rsidRPr="009435E8" w14:paraId="40DF2242" w14:textId="77777777" w:rsidTr="006C7D25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="218" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A66F218" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="360D6C92" w14:textId="77777777" w:rsidR="00A55389" w:rsidRPr="0070614E" w:rsidRDefault="00A55389" w:rsidP="002617FC">
-            <w:pPr>
+          <w:p w14:paraId="64C50301" w14:textId="4A624062" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0070614E">
+            <w:tcW w:w="769" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="751121D7" w14:textId="364CDC40" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Автоматические выключатели до </w:t>
             </w:r>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>00 А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="437" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4C2533" w14:textId="3DAA4543" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-84"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.90</w:t>
             </w:r>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/ 22</w:t>
             </w:r>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7447A119" w14:textId="77777777" w:rsidR="00A55389" w:rsidRPr="0070614E" w:rsidRDefault="00A55389" w:rsidP="00A55389">
+            <w:tcW w:w="883" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="482FF627" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Проверка действия максимальных, минимальных и независимых расцепителей автоматических</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00540A86" w:rsidRPr="0070614E">
+              <w:t>Проверка действия максимальных, минимальных и независимых расцепителей автоматических выключателей</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="730315B3" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0070614E">
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>выключателей</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7AFC23C8" w14:textId="77777777" w:rsidR="003C431B" w:rsidRDefault="00A55389" w:rsidP="00A55389">
+              <w:t>(до 200 А)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D3BE52D" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1106" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58646492" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0070614E">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(до 200 А)</w:t>
-[...19 lines deleted...]
-          <w:p w14:paraId="29E78505" w14:textId="77777777" w:rsidR="00A64BCD" w:rsidRPr="00A64BCD" w:rsidRDefault="00A64BCD" w:rsidP="00A64BCD">
+              <w:t xml:space="preserve">ТКП 339-2022 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E730849" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A64BCD">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТКП 339-2022 </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="31E6DE98" w14:textId="77777777" w:rsidR="00A64BCD" w:rsidRPr="00A64BCD" w:rsidRDefault="00A64BCD" w:rsidP="00A64BCD">
+              <w:t>п.4.4.26.4 (б),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E11AACB" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A64BCD">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п.4.4.26.4 (б),</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="00F63587" w14:textId="77777777" w:rsidR="00A64BCD" w:rsidRPr="00A64BCD" w:rsidRDefault="00A64BCD" w:rsidP="00A64BCD">
+              <w:t>ТКП 181-2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46D1F228" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A64BCD">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ТКП 181-2023</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="00703A63" w14:textId="77777777" w:rsidR="00A64BCD" w:rsidRPr="00A64BCD" w:rsidRDefault="00A64BCD" w:rsidP="00A64BCD">
+              <w:t>пп.Б.27.4, Б.29.8 (б)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F43BC26" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A64BCD">
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>ГОСТ 30331.3-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6495F2EA" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>п</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A64BCD">
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>.Б.27.4</w:t>
-[...92 lines deleted...]
-            <w:r>
+              <w:t>ТНПА и другая документация, устанавливающая требования к объекту испытаний</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DD3CC68" w14:textId="77777777" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="866" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2155A28D" w14:textId="6794F79D" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009435E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0019-2021</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D49BCDB" w14:textId="5BDD2B9D" w:rsidR="006C7D25" w:rsidRPr="009435E8" w:rsidRDefault="006C7D25" w:rsidP="009435E8">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A1CFFD4" w14:textId="77777777" w:rsidR="00540A86" w:rsidRPr="004B67ED" w:rsidRDefault="00540A86" w:rsidP="00540A86">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="009458E3">
+    <w:p w14:paraId="11FE2693" w14:textId="77777777" w:rsidR="008159B5" w:rsidRPr="008159B5" w:rsidRDefault="008159B5" w:rsidP="008159B5">
+      <w:r w:rsidRPr="008159B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3074678C" w14:textId="77777777" w:rsidR="00540A86" w:rsidRPr="009458E3" w:rsidRDefault="00540A86" w:rsidP="00540A86">
-[...18 lines deleted...]
-        <w:t>деятельность осуществляется непосредственно в органе по оценке соответствия (далее – ООС);</w:t>
+    <w:p w14:paraId="5E1A8368" w14:textId="77777777" w:rsidR="008159B5" w:rsidRPr="008159B5" w:rsidRDefault="008159B5" w:rsidP="008159B5">
+      <w:r w:rsidRPr="008159B5">
+        <w:t>** – осуществление деятельности непосредственно в месте(ах) осуществления деятельности заявителя на аккредитацию (аккредитованного субъекта) и за его пределами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...157 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:p w14:paraId="77FF0613" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00CA0750" w:rsidRDefault="00B67028"/>
+    <w:sectPr w:rsidR="00B67028" w:rsidRPr="00CA0750" w:rsidSect="008B7D23">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="817" w:right="567" w:bottom="1134" w:left="1701" w:header="426" w:footer="147" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="272"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="084DBFA6" w14:textId="77777777" w:rsidR="00D30E39" w:rsidRDefault="00D30E39" w:rsidP="00A4073C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7DF95419" w14:textId="77777777" w:rsidR="003C7D7D" w:rsidRDefault="003C7D7D" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A298BE0" w14:textId="77777777" w:rsidR="00D30E39" w:rsidRDefault="00D30E39" w:rsidP="00A4073C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="10F85FC1" w14:textId="77777777" w:rsidR="003C7D7D" w:rsidRDefault="003C7D7D" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72F5EE0E" w14:textId="77777777" w:rsidR="00933868" w:rsidRDefault="00933868"/>
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9956" w:type="dxa"/>
-[...8 lines deleted...]
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3436"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3436"/>
+      <w:gridCol w:w="13063"/>
+      <w:gridCol w:w="1723"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00933868" w:rsidRPr="007772A3" w14:paraId="3A49B79F" w14:textId="77777777" w:rsidTr="00FA3997">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="1E1478E7" w14:textId="77777777" w:rsidTr="001F0D52">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3436" w:type="dxa"/>
+          <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="nil"/>
-[...2 lines deleted...]
-            <w:right w:val="nil"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5FBA7B5B" w14:textId="77777777" w:rsidR="00933868" w:rsidRPr="007772A3" w:rsidRDefault="00933868" w:rsidP="007772A3">
+        <w:p w14:paraId="15E690C6" w14:textId="3A8C218F" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00A833D1" w:rsidP="009435E8">
           <w:pPr>
-            <w:pStyle w:val="ab"/>
-            <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-        </w:p>
-[...3 lines deleted...]
-            <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:r w:rsidRPr="00345C53">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="007772A3">
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>_______________________</w:t>
+            <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="00223902">
+          <w:r w:rsidRPr="00345C53">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>____</w:t>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
           </w:r>
-          <w:r w:rsidRPr="007772A3">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">____ </w:t>
-[...20 lines deleted...]
-            <w:t>эксперта по аккредитации</w:t>
+            <w:t xml:space="preserve"> 06.11.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3084" w:type="dxa"/>
+          <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="nil"/>
-[...2 lines deleted...]
-            <w:right w:val="nil"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="07BCEC01" w14:textId="77777777" w:rsidR="00933868" w:rsidRPr="007772A3" w:rsidRDefault="00933868" w:rsidP="007772A3">
-[...3 lines deleted...]
-            <w:jc w:val="center"/>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-[...211 lines deleted...]
-        </w:p>
+            <w:id w:val="465553495"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="496157032"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="494CB04E" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C940EB" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00C940EB" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="008924C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C940EB" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C940EB" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00C940EB" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="008924C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C940EB" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="39163317" w14:textId="77777777" w:rsidR="004F512C" w:rsidRPr="00622C1C" w:rsidRDefault="004F512C" w:rsidP="00933868">
+  <w:p w14:paraId="126F0439" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
-[...21 lines deleted...]
-      <w:ind w:firstLine="720"/>
+      <w:pStyle w:val="a9"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9956" w:type="dxa"/>
-[...8 lines deleted...]
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3436"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3436"/>
+      <w:gridCol w:w="13063"/>
+      <w:gridCol w:w="1723"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E949E2" w:rsidRPr="00E949E2" w14:paraId="46B965DE" w14:textId="77777777" w:rsidTr="00FA3997">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="763A12B3" w14:textId="77777777" w:rsidTr="00016DBB">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3436" w:type="dxa"/>
+          <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="nil"/>
-[...2 lines deleted...]
-            <w:right w:val="nil"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="70C8CCDC" w14:textId="77777777" w:rsidR="00E949E2" w:rsidRPr="00E949E2" w:rsidRDefault="00E949E2" w:rsidP="00E949E2">
+        <w:p w14:paraId="68D5AB41" w14:textId="51368D12" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00345C53" w:rsidP="00D67756">
           <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
-            <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:lang w:eastAsia="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-        </w:p>
-[...6 lines deleted...]
-            <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:r w:rsidRPr="00345C53">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00E949E2">
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:lang w:eastAsia="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>_____________________</w:t>
+            <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="009458E3">
+          <w:r w:rsidRPr="00345C53">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:lang w:eastAsia="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>____</w:t>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00E949E2">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:lang w:eastAsia="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">______ </w:t>
+            <w:t xml:space="preserve"> 0</w:t>
           </w:r>
-        </w:p>
-[...7 lines deleted...]
-          <w:r w:rsidRPr="00E949E2">
+          <w:r w:rsidR="00A833D1">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">подпись ведущего </w:t>
-[...7 lines deleted...]
-            <w:t>эксперта по аккредитации</w:t>
+            <w:t>6.11.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3084" w:type="dxa"/>
+          <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="nil"/>
-[...2 lines deleted...]
-            <w:right w:val="nil"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="0B22DD01" w14:textId="77777777" w:rsidR="00E949E2" w:rsidRPr="00E949E2" w:rsidRDefault="00E949E2" w:rsidP="00E949E2">
-[...6 lines deleted...]
-            <w:jc w:val="center"/>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-              <w:lang w:eastAsia="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-[...212 lines deleted...]
-        </w:p>
+            <w:id w:val="-1803228776"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1769616900"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="6817DB04" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C940EB" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00C940EB" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="008924C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C940EB" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C940EB" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00C940EB" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="008924C7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:noProof/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C940EB" w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5185CE5D" w14:textId="77777777" w:rsidR="00E949E2" w:rsidRDefault="00E949E2">
+  <w:p w14:paraId="2CEC4C99" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
-      <w:pStyle w:val="a8"/>
+      <w:pStyle w:val="a9"/>
+      <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F9E500B" w14:textId="77777777" w:rsidR="00D30E39" w:rsidRDefault="00D30E39" w:rsidP="00A4073C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7F1DF504" w14:textId="77777777" w:rsidR="003C7D7D" w:rsidRDefault="003C7D7D" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AECD350" w14:textId="77777777" w:rsidR="00D30E39" w:rsidRDefault="00D30E39" w:rsidP="00A4073C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2BB72AD5" w14:textId="77777777" w:rsidR="003C7D7D" w:rsidRDefault="003C7D7D" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="2C1C3A31" w14:textId="77777777" w:rsidR="009622E7" w:rsidRDefault="009622E7">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14709" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="833"/>
+      <w:gridCol w:w="11749"/>
+      <w:gridCol w:w="2127"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="008C6194" w:rsidRPr="00190F9F" w14:paraId="1F001E30" w14:textId="77777777" w:rsidTr="00190F9F">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="833" w:type="dxa"/>
+          <w:tcBorders>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="442BA97C" w14:textId="22B1A161" w:rsidR="008C6194" w:rsidRPr="00190F9F" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00190F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11749" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="5A11D742" w14:textId="25448DFA" w:rsidR="008C6194" w:rsidRPr="00190F9F" w:rsidRDefault="00E469EF" w:rsidP="008C6194">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00190F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>О</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00190F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>писани</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00190F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00190F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2127" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="797BD750" w14:textId="28D8CFA0" w:rsidR="008C6194" w:rsidRPr="00190F9F" w:rsidRDefault="00A833D1" w:rsidP="008C6194">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00190F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00190F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>/112 2.3087</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="6292D04E" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
-[...27 lines deleted...]
-      <w:ind w:right="360"/>
+      <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9355" w:type="dxa"/>
-      <w:tblInd w:w="534" w:type="dxa"/>
+      <w:tblW w:w="14709" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1276"/>
-      <w:gridCol w:w="8079"/>
+      <w:gridCol w:w="12582"/>
+      <w:gridCol w:w="2127"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007757EC" w:rsidRPr="007757EC" w14:paraId="327F76B6" w14:textId="77777777" w:rsidTr="0070614E">
+    <w:tr w:rsidR="00345C53" w14:paraId="768B67AC" w14:textId="77777777" w:rsidTr="00190F9F">
       <w:trPr>
-        <w:trHeight w:val="277"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1276" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="12582" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="76EC13F5" w14:textId="77777777" w:rsidR="007757EC" w:rsidRPr="007757EC" w:rsidRDefault="004E11A2" w:rsidP="007757EC">
+        <w:p w14:paraId="551E344B" w14:textId="4A3A1565" w:rsidR="00345C53" w:rsidRPr="00345C53" w:rsidRDefault="001601F5" w:rsidP="00190F9F">
           <w:pPr>
-            <w:overflowPunct w:val="0"/>
-[...3 lines deleted...]
-            <w:textAlignment w:val="baseline"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AE573F">
+          <w:r w:rsidRPr="001601F5">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
-[...2 lines deleted...]
-              <w:lang w:eastAsia="ru-RU"/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
-            <w:pict w14:anchorId="2DDE699B">
-[...22 lines deleted...]
-            </w:pict>
+            <w:t>Открытое акционерное общество «Строительный трест №25»,</w:t>
+          </w:r>
+          <w:r w:rsidRPr="001601F5">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="001601F5">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>электролаборатори</w:t>
+          </w:r>
+          <w:r w:rsidR="009435E8">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>я</w:t>
+          </w:r>
+          <w:r w:rsidR="00190F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00190F9F" w:rsidRPr="001601F5">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>филиал</w:t>
+          </w:r>
+          <w:r w:rsidR="00190F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>а</w:t>
+          </w:r>
+          <w:r w:rsidR="00190F9F" w:rsidRPr="001601F5">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> «Строительное управление №213»</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="8079" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="2127" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="59C69643" w14:textId="77777777" w:rsidR="007757EC" w:rsidRPr="009458E3" w:rsidRDefault="007757EC" w:rsidP="009E5645">
+        <w:p w14:paraId="02C91085" w14:textId="3B889BF5" w:rsidR="00345C53" w:rsidRPr="00345C53" w:rsidRDefault="001601F5" w:rsidP="00345C53">
           <w:pPr>
-            <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:eastAsia="ru-RU"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="009458E3">
+          <w:r w:rsidRPr="001601F5">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-[...28 lines deleted...]
-              <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY</w:t>
           </w:r>
-          <w:r w:rsidRPr="009458E3">
+          <w:r w:rsidRPr="001601F5">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-[...2 lines deleted...]
-              <w:lang w:eastAsia="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t xml:space="preserve">/112 </w:t>
-[...23 lines deleted...]
-            <w:t>3087</w:t>
+            <w:t>/112 2.3087</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5EF9ECF2" w14:textId="77777777" w:rsidR="009622E7" w:rsidRPr="006447CD" w:rsidRDefault="009622E7">
+  <w:p w14:paraId="030C7309" w14:textId="4010872A" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
-[...182 lines deleted...]
-      <w:pStyle w:val="a5"/>
+      <w:pStyle w:val="a7"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="11340"/>
+      </w:tabs>
+      <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="089D0EAD"/>
-[...14 lines deleted...]
-        <w:rFonts w:hint="default"/>
+    <w:nsid w:val="0C8A34CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D4EE810"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12A03A2D"/>
-[...14 lines deleted...]
-        <w:rFonts w:hint="default"/>
+    <w:nsid w:val="18FF1A75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9E81A6C"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ED25C73"/>
-[...14 lines deleted...]
-        <w:rFonts w:hint="default"/>
+    <w:nsid w:val="1CED6627"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2CD67ABA"/>
+    <w:lvl w:ilvl="0" w:tplc="8DD82E62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="424D550F"/>
-[...14 lines deleted...]
-        <w:rFonts w:hint="default"/>
+    <w:nsid w:val="25A450DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EA6663E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CE37E59"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB6E70D0"/>
+    <w:nsid w:val="27925453"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A126404"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A6105F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29B8CE3C"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38EF773D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E49E4212"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="442754F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DE8AABE"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55F71E7E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1380523A"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1429"/>
+        </w:tabs>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2149"/>
+        </w:tabs>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2869"/>
+        </w:tabs>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3589"/>
+        </w:tabs>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4309"/>
+        </w:tabs>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5029"/>
+        </w:tabs>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5749"/>
+        </w:tabs>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6469"/>
+        </w:tabs>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7189"/>
+        </w:tabs>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65EF5E97"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1F6E425C"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="33"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="-"/>
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="834" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1782" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2496" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3918" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4632" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="713C6620"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35F8D208"/>
+    <w:lvl w:ilvl="0" w:tplc="8D2EB98C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="720E646C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F374406E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7200"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1787844653">
+  <w:num w:numId="1" w16cid:durableId="1507401717">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="319845237">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="649941293">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1599295665">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="122433164">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1812480848">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1575310179">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1618756719">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1182821614">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1665012985">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="39323633">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2092655512">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="12" w16cid:durableId="101805438">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="102"/>
-[...9 lines deleted...]
-  <w:noPunctuationKerning/>
+  <w:zoom w:percent="111"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...29 lines deleted...]
-    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001B6CC1"/>
-[...299 lines deleted...]
-    <w:rsid w:val="00FF17EA"/>
+    <w:rsidRoot w:val="00EF5137"/>
+    <w:rsid w:val="00022A72"/>
+    <w:rsid w:val="00024E49"/>
+    <w:rsid w:val="000643A6"/>
+    <w:rsid w:val="00067FEC"/>
+    <w:rsid w:val="00090EA2"/>
+    <w:rsid w:val="000C4C24"/>
+    <w:rsid w:val="000D49BB"/>
+    <w:rsid w:val="000E2802"/>
+    <w:rsid w:val="0011070C"/>
+    <w:rsid w:val="00116AD0"/>
+    <w:rsid w:val="00117059"/>
+    <w:rsid w:val="00120BDA"/>
+    <w:rsid w:val="00121649"/>
+    <w:rsid w:val="00124258"/>
+    <w:rsid w:val="00132246"/>
+    <w:rsid w:val="001601F5"/>
+    <w:rsid w:val="00162213"/>
+    <w:rsid w:val="00162D37"/>
+    <w:rsid w:val="00163A41"/>
+    <w:rsid w:val="001901A3"/>
+    <w:rsid w:val="00190F9F"/>
+    <w:rsid w:val="00194140"/>
+    <w:rsid w:val="001956F7"/>
+    <w:rsid w:val="001A4BEA"/>
+    <w:rsid w:val="001A7AD9"/>
+    <w:rsid w:val="001B0E36"/>
+    <w:rsid w:val="001F51B1"/>
+    <w:rsid w:val="001F7797"/>
+    <w:rsid w:val="0020355B"/>
+    <w:rsid w:val="00204777"/>
+    <w:rsid w:val="002166A4"/>
+    <w:rsid w:val="00221AB6"/>
+    <w:rsid w:val="00222A33"/>
+    <w:rsid w:val="00232EA3"/>
+    <w:rsid w:val="002505FA"/>
+    <w:rsid w:val="002667A7"/>
+    <w:rsid w:val="00285F39"/>
+    <w:rsid w:val="002877C8"/>
+    <w:rsid w:val="002900DE"/>
+    <w:rsid w:val="002C3708"/>
+    <w:rsid w:val="002D7F51"/>
+    <w:rsid w:val="003054C2"/>
+    <w:rsid w:val="00305E11"/>
+    <w:rsid w:val="00306EC9"/>
+    <w:rsid w:val="0031023B"/>
+    <w:rsid w:val="003324CA"/>
+    <w:rsid w:val="00345C53"/>
+    <w:rsid w:val="00350D5F"/>
+    <w:rsid w:val="003717D2"/>
+    <w:rsid w:val="00374A27"/>
+    <w:rsid w:val="00383111"/>
+    <w:rsid w:val="003A10A8"/>
+    <w:rsid w:val="003A7C1A"/>
+    <w:rsid w:val="003C130A"/>
+    <w:rsid w:val="003C7435"/>
+    <w:rsid w:val="003C7D7D"/>
+    <w:rsid w:val="003D7438"/>
+    <w:rsid w:val="003E26A2"/>
+    <w:rsid w:val="003E6D8A"/>
+    <w:rsid w:val="003F50C5"/>
+    <w:rsid w:val="00401D49"/>
+    <w:rsid w:val="00437E07"/>
+    <w:rsid w:val="00474E7B"/>
+    <w:rsid w:val="004A5E4C"/>
+    <w:rsid w:val="004C53CA"/>
+    <w:rsid w:val="004E4DCC"/>
+    <w:rsid w:val="004E5090"/>
+    <w:rsid w:val="004E6BC8"/>
+    <w:rsid w:val="004F5A1D"/>
+    <w:rsid w:val="00500F5A"/>
+    <w:rsid w:val="00507CCF"/>
+    <w:rsid w:val="00520E02"/>
+    <w:rsid w:val="00552FE5"/>
+    <w:rsid w:val="0056070B"/>
+    <w:rsid w:val="0057375C"/>
+    <w:rsid w:val="00590C2E"/>
+    <w:rsid w:val="00592241"/>
+    <w:rsid w:val="005A3497"/>
+    <w:rsid w:val="005B1B9B"/>
+    <w:rsid w:val="005D5C7B"/>
+    <w:rsid w:val="005E250C"/>
+    <w:rsid w:val="005E33F5"/>
+    <w:rsid w:val="005E611E"/>
+    <w:rsid w:val="005E7EB9"/>
+    <w:rsid w:val="00604DAD"/>
+    <w:rsid w:val="00612478"/>
+    <w:rsid w:val="00645468"/>
+    <w:rsid w:val="00660E39"/>
+    <w:rsid w:val="006762B3"/>
+    <w:rsid w:val="006938AF"/>
+    <w:rsid w:val="006A336B"/>
+    <w:rsid w:val="006B3C4B"/>
+    <w:rsid w:val="006C7D25"/>
+    <w:rsid w:val="006D5481"/>
+    <w:rsid w:val="006D5DCE"/>
+    <w:rsid w:val="006F0EAC"/>
+    <w:rsid w:val="00701135"/>
+    <w:rsid w:val="0070130C"/>
+    <w:rsid w:val="00704077"/>
+    <w:rsid w:val="00731452"/>
+    <w:rsid w:val="007326F5"/>
+    <w:rsid w:val="00734508"/>
+    <w:rsid w:val="00741FBB"/>
+    <w:rsid w:val="00750565"/>
+    <w:rsid w:val="007624CE"/>
+    <w:rsid w:val="00764B96"/>
+    <w:rsid w:val="00796C65"/>
+    <w:rsid w:val="007B3671"/>
+    <w:rsid w:val="007D0A5D"/>
+    <w:rsid w:val="007D340A"/>
+    <w:rsid w:val="007E6E0A"/>
+    <w:rsid w:val="007F5916"/>
+    <w:rsid w:val="00805C5D"/>
+    <w:rsid w:val="008159B5"/>
+    <w:rsid w:val="00852622"/>
+    <w:rsid w:val="00877224"/>
+    <w:rsid w:val="00886D6D"/>
+    <w:rsid w:val="008924C7"/>
+    <w:rsid w:val="008929D0"/>
+    <w:rsid w:val="008A42BC"/>
+    <w:rsid w:val="008B5528"/>
+    <w:rsid w:val="008B7D23"/>
+    <w:rsid w:val="008C6194"/>
+    <w:rsid w:val="008E43A5"/>
+    <w:rsid w:val="009059CA"/>
+    <w:rsid w:val="009116FC"/>
+    <w:rsid w:val="00916038"/>
+    <w:rsid w:val="00920D7B"/>
+    <w:rsid w:val="00921A06"/>
+    <w:rsid w:val="00933715"/>
+    <w:rsid w:val="009435E8"/>
+    <w:rsid w:val="009503C7"/>
+    <w:rsid w:val="0095347E"/>
+    <w:rsid w:val="009940B7"/>
+    <w:rsid w:val="009A3A10"/>
+    <w:rsid w:val="009A3E9D"/>
+    <w:rsid w:val="009B2E59"/>
+    <w:rsid w:val="009D5A57"/>
+    <w:rsid w:val="009E74C3"/>
+    <w:rsid w:val="009F7389"/>
+    <w:rsid w:val="00A0063E"/>
+    <w:rsid w:val="00A13A71"/>
+    <w:rsid w:val="00A16715"/>
+    <w:rsid w:val="00A47C62"/>
+    <w:rsid w:val="00A70CA6"/>
+    <w:rsid w:val="00A755C7"/>
+    <w:rsid w:val="00A768A4"/>
+    <w:rsid w:val="00A833D1"/>
+    <w:rsid w:val="00A97717"/>
+    <w:rsid w:val="00AB1825"/>
+    <w:rsid w:val="00AD4B7A"/>
+    <w:rsid w:val="00B073DC"/>
+    <w:rsid w:val="00B16BF0"/>
+    <w:rsid w:val="00B20359"/>
+    <w:rsid w:val="00B34688"/>
+    <w:rsid w:val="00B453D4"/>
+    <w:rsid w:val="00B4667C"/>
+    <w:rsid w:val="00B47A0F"/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B614D4"/>
+    <w:rsid w:val="00B67028"/>
+    <w:rsid w:val="00BA682A"/>
+    <w:rsid w:val="00BA7746"/>
+    <w:rsid w:val="00BB0188"/>
+    <w:rsid w:val="00BB272F"/>
+    <w:rsid w:val="00BC186A"/>
+    <w:rsid w:val="00BC40FF"/>
+    <w:rsid w:val="00BC6B2B"/>
+    <w:rsid w:val="00BE2B0B"/>
+    <w:rsid w:val="00C13D62"/>
+    <w:rsid w:val="00C35CF2"/>
+    <w:rsid w:val="00C3769E"/>
+    <w:rsid w:val="00C52F3D"/>
+    <w:rsid w:val="00C62C68"/>
+    <w:rsid w:val="00C940EB"/>
+    <w:rsid w:val="00C943E3"/>
+    <w:rsid w:val="00C94B1C"/>
+    <w:rsid w:val="00C96463"/>
+    <w:rsid w:val="00C97BC9"/>
+    <w:rsid w:val="00CA0750"/>
+    <w:rsid w:val="00CA3473"/>
+    <w:rsid w:val="00CA53E3"/>
+    <w:rsid w:val="00CB3757"/>
+    <w:rsid w:val="00CC094B"/>
+    <w:rsid w:val="00CF4334"/>
+    <w:rsid w:val="00D10C95"/>
+    <w:rsid w:val="00D32E61"/>
+    <w:rsid w:val="00D56371"/>
+    <w:rsid w:val="00D67756"/>
+    <w:rsid w:val="00D876E6"/>
+    <w:rsid w:val="00DA5E7A"/>
+    <w:rsid w:val="00DA6561"/>
+    <w:rsid w:val="00DB1FAE"/>
+    <w:rsid w:val="00DB7FF2"/>
+    <w:rsid w:val="00DC6762"/>
+    <w:rsid w:val="00DD4EA5"/>
+    <w:rsid w:val="00DE6F93"/>
+    <w:rsid w:val="00DF7DAB"/>
+    <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00E162E5"/>
+    <w:rsid w:val="00E23415"/>
+    <w:rsid w:val="00E469EF"/>
+    <w:rsid w:val="00E5357F"/>
+    <w:rsid w:val="00E750F5"/>
+    <w:rsid w:val="00E802E2"/>
+    <w:rsid w:val="00E909C3"/>
+    <w:rsid w:val="00E95EA8"/>
+    <w:rsid w:val="00EC615C"/>
+    <w:rsid w:val="00EC76FB"/>
+    <w:rsid w:val="00ED10E7"/>
+    <w:rsid w:val="00EE132E"/>
+    <w:rsid w:val="00EE7844"/>
+    <w:rsid w:val="00EF0247"/>
+    <w:rsid w:val="00EF3398"/>
+    <w:rsid w:val="00EF43EE"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="00F47F4D"/>
+    <w:rsid w:val="00F8255B"/>
+    <w:rsid w:val="00F86DE9"/>
+    <w:rsid w:val="00FC0729"/>
+    <w:rsid w:val="00FC1A9B"/>
+    <w:rsid w:val="00FC280E"/>
+    <w:rsid w:val="00FE1FF5"/>
+    <w:rsid w:val="00FF0E0D"/>
+    <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-BY"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="16BB6355"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{09F024EB-258C-4709-A91B-2D3019EEEBF5}"/>
+  <w14:docId w14:val="3D468513"/>
+  <w15:docId w15:val="{30C5EC98-475C-4B46-B9D7-268EECDB1E43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-BY" w:eastAsia="ru-BY" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6731,1807 +6385,1388 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A82CB4"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
+    <w:link w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="26"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
+    <w:link w:val="20"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:right="-30"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="32"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
+    <w:link w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:ind w:firstLine="720"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
-      <w:sz w:val="28"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
+    <w:link w:val="40"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
-      <w:sz w:val="28"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
+    <w:link w:val="50"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
+      <w:ind w:right="-30"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
-      <w:sz w:val="40"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
+    <w:link w:val="60"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
-      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="-7" w:hanging="20"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:link w:val="1"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:sz w:val="28"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="20">
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:link w:val="2"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:link w:val="3"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:link w:val="4"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:link w:val="5"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:link w:val="6"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:link w:val="7"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:link w:val="8"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:link w:val="9"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="22"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:ind w:right="-7"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Основной текст 2 Знак"/>
+    <w:link w:val="21"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:right="-30"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="32"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:right="-30"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
+    <w:name w:val="Основной текст 3 Знак"/>
+    <w:link w:val="31"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="33">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="34"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="200"/>
+      <w:ind w:firstLine="700"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="34">
+    <w:name w:val="Основной текст с отступом 3 Знак"/>
+    <w:link w:val="33"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="300" w:lineRule="auto"/>
+      <w:ind w:right="200" w:firstLine="700"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="24"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="180" w:line="300" w:lineRule="auto"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
+    <w:name w:val="Основной текст с отступом 2 Знак"/>
+    <w:link w:val="23"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FR3">
+    <w:name w:val="FR3"/>
+    <w:link w:val="FR30"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="260" w:lineRule="auto"/>
+      <w:ind w:left="840" w:right="3400" w:hanging="840"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a8"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
+      <w:spacing w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="2200" w:hanging="20"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a8">
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
-    </w:pPr>
-[...6 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="2200" w:hanging="20"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-[...3 lines deleted...]
-    <w:rsid w:val="00BF5B36"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
-    <w:name w:val="Без интервала Знак"/>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Основной текст Знак"/>
     <w:link w:val="ab"/>
-    <w:uiPriority w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0074317B"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-[...2 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Название1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
     <w:qFormat/>
-    <w:rsid w:val="0074317B"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
-      <w:overflowPunct w:val="0"/>
-[...2 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...2 lines deleted...]
-    <w:rsid w:val="0074317B"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Название Знак"/>
+    <w:link w:val="11"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:sz w:val="28"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle37">
-[...1 lines deleted...]
-    <w:rsid w:val="0074317B"/>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="566" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="35">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="849" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="41">
+    <w:name w:val="List 4"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="1132" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="51">
+    <w:name w:val="List 5"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="1415" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="36">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="849"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-[...1 lines deleted...]
-    <w:link w:val="a8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:link w:val="ae"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0074317B"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
-[...3 lines deleted...]
-    <w:rsid w:val="0074317B"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="Текст Знак"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
-[...19 lines deleted...]
-  <w:style w:type="table" w:styleId="ae">
+  <w:style w:type="table" w:styleId="af2">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:rsid w:val="00FB57A4"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af4">
+    <w:name w:val="......."/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="st">
+    <w:name w:val="st"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="Основной текст_"/>
+    <w:link w:val="37"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="37">
+    <w:name w:val="Основной текст3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af7"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:line="250" w:lineRule="exact"/>
+      <w:ind w:hanging="1420"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+    <w:name w:val="Основной текст + Полужирный"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+    <w:name w:val="hps"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
+    <w:name w:val="long_text"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
+    <w:name w:val="short_text"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="alt-edited1">
+    <w:name w:val="alt-edited1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:color w:val="4D90F0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af9">
+    <w:name w:val="ÎãëàâëÌÝÊ"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="9639"/>
+      </w:tabs>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
+    <w:name w:val="Абз"/>
+    <w:basedOn w:val="ab"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Без интервала1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Основной текст1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:u w:val="none"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afb">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="afc"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:link w:val="afb"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle37">
+    <w:name w:val="Font Style37"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="HTML0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="Стандартный HTML Знак"/>
+    <w:link w:val="HTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
+    <w:name w:val="Без интервала Знак"/>
+    <w:link w:val="af5"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FR30">
+    <w:name w:val="FR3 Знак"/>
+    <w:link w:val="FR3"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afd">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:bCs/>
+      <w:snapToGrid/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="26">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:rsid w:val="00194140"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00CA3473"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="TableGrid1"/>
+    <w:rsid w:val="00805C5D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27">
+    <w:name w:val="Без интервала2"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:link w:val="27"/>
+    <w:locked/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="afe">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC094B"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38">
+    <w:name w:val="Без интервала3"/>
+    <w:rsid w:val="00204777"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
+    <w:name w:val="Без интервала6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006938AF"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="39">
+    <w:name w:val="Стиль3"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00796C65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
     <w:name w:val="fontstyle01"/>
-    <w:rsid w:val="00711845"/>
+    <w:rsid w:val="009435E8"/>
     <w:rPr>
       <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="17583552">
+    <w:div w:id="114981879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="37440019">
+    <w:div w:id="191118796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="47993187">
+    <w:div w:id="398285452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="93676013">
+    <w:div w:id="890531093">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="112991646">
+    <w:div w:id="1031615714">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="151259413">
-[...1299 lines deleted...]
-    <w:div w:id="2137673788">
+    <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...5 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -8539,51 +7774,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -8744,85 +7979,85 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EF2DA5A-9642-482F-BACD-E9FC985D57D8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF272823-2315-47A8-A3F5-B37CCA26B773}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>597</Words>
-  <Characters>3407</Characters>
+  <Words>538</Words>
+  <Characters>3070</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Приложение   к   аттестату   аккредитации</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>CSM</Company>
+  <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3997</CharactersWithSpaces>
+  <CharactersWithSpaces>3601</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Приложение   к   аттестату   аккредитации</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Metron</dc:creator>
+  <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>