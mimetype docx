--- v0 (2025-12-04)
+++ v1 (2026-04-26)
@@ -1,52 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54050222" w14:textId="58F02F11" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
@@ -57,466 +52,114 @@
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="00650772">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D66431" w14:textId="496453F4" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00E162E5">
+    <w:p w14:paraId="30D66431" w14:textId="22E55D9C" w:rsidR="00E162E5" w:rsidRPr="00F803A7" w:rsidRDefault="00E162E5" w:rsidP="00E162E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00602D34">
-[...351 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5007" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="703"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="828"/>
         <w:gridCol w:w="2858"/>
         <w:gridCol w:w="2729"/>
         <w:gridCol w:w="3082"/>
         <w:gridCol w:w="2394"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w14:paraId="0BC49FAF" w14:textId="77777777" w:rsidTr="008B429E">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="241" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
+          <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="1A967258" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00C35CF2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
@@ -1263,88 +906,72 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EAC99F7" w14:textId="77777777" w:rsidR="00F2539D" w:rsidRPr="00612054" w:rsidRDefault="00F2539D" w:rsidP="009358F7">
             <w:pPr>
               <w:pStyle w:val="42"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA407A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00612054">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТБ </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>СТБ 1381-2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17F81138" w14:textId="2BF56623" w:rsidR="00F2539D" w:rsidRPr="009358F7" w:rsidRDefault="00F2539D" w:rsidP="009358F7">
+            <w:pPr>
+              <w:pStyle w:val="42"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA407A">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00612054">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>1381-2003</w:t>
-[...29 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>СТБ 1317-2002</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="15731B70" w14:textId="22B95BE6" w:rsidR="00F2539D" w:rsidRPr="006156F4" w:rsidRDefault="00F2539D" w:rsidP="009358F7">
             <w:pPr>
               <w:ind w:left="36" w:right="12"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00612054">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
@@ -1988,66 +1615,58 @@
             </w:r>
             <w:r w:rsidRPr="001E4758">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70A19725" w14:textId="77777777" w:rsidR="00F2539D" w:rsidRPr="001E4758" w:rsidRDefault="00F2539D" w:rsidP="009358F7">
             <w:pPr>
               <w:pStyle w:val="42"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA407A">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E4758">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001E4758">
+              <w:t>ГОСТ 9.032</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>9.032</w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>-74</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="5DBE3180" w14:textId="0230641A" w:rsidR="00F2539D" w:rsidRPr="00033100" w:rsidRDefault="00F2539D" w:rsidP="009358F7">
             <w:pPr>
               <w:ind w:left="36" w:right="12"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009402E8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -2506,51 +2125,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1F4D5296" w14:textId="3105CC1E" w:rsidR="007D74CF" w:rsidRDefault="00F2539D" w:rsidP="00F2539D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="74661723" w14:textId="467465E7" w:rsidR="007D74CF" w:rsidRPr="00D00F4F" w:rsidRDefault="00F2539D" w:rsidP="00F2539D">
             <w:pPr>
               <w:ind w:left="39" w:right="-84" w:hanging="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2783,51 +2401,59 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="31F47C97" w14:textId="77777777" w:rsidR="008B429E" w:rsidRPr="008B429E" w:rsidRDefault="008B429E" w:rsidP="008B429E">
             <w:pPr>
               <w:ind w:left="39" w:right="-84" w:hanging="39"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B429E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Лестницы пожарные наружные стационарные и ограждения крыш зданий и </w:t>
+              <w:t xml:space="preserve">Лестницы пожарные наружные стационарные и ограждения крыш </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B429E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">зданий и </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B429E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>сооруже-ний</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="26C88F9C" w14:textId="77777777" w:rsidR="00F2539D" w:rsidRPr="00D00F4F" w:rsidRDefault="00F2539D" w:rsidP="00F2539D">
             <w:pPr>
               <w:ind w:left="39" w:right="-84" w:hanging="39"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:tcBorders>
@@ -2841,50 +2467,51 @@
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="773A2D5C" w14:textId="3DDD85C0" w:rsidR="00F2539D" w:rsidRPr="00885808" w:rsidRDefault="00F2539D" w:rsidP="00F2539D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E439FA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>25.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="00E439FA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3414,50 +3041,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5DD36D6A" w14:textId="2F3357DC" w:rsidR="00F2539D" w:rsidRDefault="00F2539D" w:rsidP="00F2539D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.7**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1319768B" w14:textId="77777777" w:rsidR="00F2539D" w:rsidRPr="00D00F4F" w:rsidRDefault="00F2539D" w:rsidP="00F2539D">
             <w:pPr>
               <w:ind w:left="39" w:right="-84" w:hanging="39"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3841,62 +3469,54 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D13A104" w14:textId="3B36147E" w:rsidR="00F2539D" w:rsidRPr="00E439FA" w:rsidRDefault="00F2539D" w:rsidP="00F2539D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="57" w:right="139"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E439FA">
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Прочность </w:t>
+              <w:t xml:space="preserve"> Прочность </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> площадки</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> площадки </w:t>
             </w:r>
             <w:r w:rsidRPr="00E439FA">
               <w:t>лестницы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="936" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24BCF281" w14:textId="77777777" w:rsidR="00F2539D" w:rsidRPr="00E439FA" w:rsidRDefault="00F2539D" w:rsidP="00F2539D">
             <w:pPr>
               <w:pStyle w:val="42"/>
@@ -4912,67 +4532,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2539D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Предохранительный пояс (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F2539D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>испол</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F2539D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>. Тип «</w:t>
-[...15 lines deleted...]
-              <w:t>,В и Г»)</w:t>
+              <w:t>. Тип «А,Б,В и Г»)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="279EE241" w14:textId="77777777" w:rsidR="00F2539D" w:rsidRDefault="00F2539D" w:rsidP="00F2539D">
             <w:pPr>
               <w:ind w:right="-73"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -5072,67 +4676,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>испол</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001E0B90">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E0B90">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Тип «</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">,В и Г») </w:t>
+              <w:t xml:space="preserve">Тип «А,Б,В и Г») </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="936" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17FE4FEB" w14:textId="53DFF4C8" w:rsidR="00F2539D" w:rsidRPr="00804AB1" w:rsidRDefault="00F2539D" w:rsidP="00F2539D">
             <w:pPr>
               <w:pStyle w:val="42"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
@@ -5154,61 +4742,52 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="51BE7F30" w14:textId="77777777" w:rsidR="00F2539D" w:rsidRPr="001E0B90" w:rsidRDefault="00F2539D" w:rsidP="00F2539D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E0B90">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ГОСТ </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ГОСТ 12.4.089-86</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="124CA7D1" w14:textId="142228CF" w:rsidR="00F2539D" w:rsidRDefault="00F2539D" w:rsidP="00F2539D">
             <w:pPr>
               <w:pStyle w:val="42"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E0B90">
               <w:t>п.6.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6594,1158 +6173,1308 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="CC"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00A2548A" w:rsidRPr="007624CE" w14:paraId="57656635" w14:textId="77777777" w:rsidTr="00560080">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcW w:w="12872" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblW w:w="5000" w:type="pct"/>
+            <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="11109"/>
+            <w:gridCol w:w="1547"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="00A2548A" w:rsidRPr="007624CE" w14:paraId="1B9DD911" w14:textId="77777777" w:rsidTr="00560080">
+            <w:trPr>
+              <w:trHeight w:val="66"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="12900" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w14:paraId="36780E6D" w14:textId="77777777" w:rsidR="00A2548A" w:rsidRPr="00BF5CCF" w:rsidRDefault="00A2548A" w:rsidP="00A2548A">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="5093"/>
+                    <w:tab w:val="left" w:pos="11639"/>
+                  </w:tabs>
+                  <w:overflowPunct w:val="0"/>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:ind w:right="-314"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="ArialMT"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Часть № </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00602CC3">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="ArialMT"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>1</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="ArialMT"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">. Дата принятия решения по аккредитации: 06.11 2025  </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BF5CCF">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="ArialMT"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:tab/>
+                  <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="36CE4B6F" w14:textId="77777777" w:rsidR="00A2548A" w:rsidRPr="00BF5CCF" w:rsidRDefault="00A2548A" w:rsidP="00A2548A">
+                <w:pPr>
+                  <w:pStyle w:val="61"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="ArialMT"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="ru-RU"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:id w:val="2091116046"/>
+                  <w:docPartObj>
+                    <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+                    <w:docPartUnique/>
+                  </w:docPartObj>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:id w:val="517354391"/>
+                      <w:docPartObj>
+                        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                        <w:docPartUnique/>
+                      </w:docPartObj>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:p w14:paraId="2330A104" w14:textId="77777777" w:rsidR="00A2548A" w:rsidRPr="00C52F3D" w:rsidRDefault="00A2548A" w:rsidP="00A2548A">
+                        <w:pPr>
+                          <w:pStyle w:val="a9"/>
+                          <w:ind w:right="159"/>
+                          <w:jc w:val="right"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:snapToGrid/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="ru-RU"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">        </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="ru-RU"/>
+                          </w:rPr>
+                          <w:t>Стр</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="ru-RU"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="ru-RU"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="begin"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:instrText>PAGE</w:instrText>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="separate"/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>1</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="end"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="ru-RU"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> из </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="begin"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:instrText>NUMPAGES</w:instrText>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="separate"/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>1</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="end"/>
+                        </w:r>
+                      </w:p>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:sdtContent>
+              </w:sdt>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p w14:paraId="119D2703" w14:textId="77777777" w:rsidR="00A2548A" w:rsidRPr="00BF5CCF" w:rsidRDefault="00A2548A" w:rsidP="00A2548A">
+          <w:pPr>
+            <w:pStyle w:val="61"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1698" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="54EE5CA7" w14:textId="77777777" w:rsidR="00A2548A" w:rsidRPr="00C52F3D" w:rsidRDefault="00A2548A" w:rsidP="00A2548A">
+          <w:pPr>
+            <w:pStyle w:val="a9"/>
+            <w:ind w:right="159"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008D01AC">
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="31CE4205" w14:textId="77777777" w:rsidTr="00A2548A">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12872" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="10D1EC50" w14:textId="62A42210" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
-[...89 lines deleted...]
-        </w:p>
         <w:p w14:paraId="606363C5" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00BF5CCF" w:rsidRDefault="00222A33" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcW w:w="1698" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:sdt>
-          <w:sdtPr>
+        <w:p w14:paraId="5FF76AEF" w14:textId="2DB3D582" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+          <w:pPr>
+            <w:pStyle w:val="a9"/>
+            <w:ind w:right="159"/>
+            <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
-            <w:id w:val="465553495"/>
-[...160 lines deleted...]
-        </w:sdt>
+          </w:pPr>
+        </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="36E1A8D4" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00A2548A" w:rsidRPr="007624CE" w14:paraId="18F32DF5" w14:textId="77777777" w:rsidTr="00A2548A">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcW w:w="12872" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7AF49EE3" w14:textId="47F04978" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
-[...90 lines deleted...]
-        <w:p w14:paraId="158054DE" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:tbl>
+          <w:tblPr>
+            <w:tblW w:w="5000" w:type="pct"/>
+            <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="11109"/>
+            <w:gridCol w:w="1547"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="00A2548A" w:rsidRPr="007624CE" w14:paraId="5E2DEDE2" w14:textId="77777777" w:rsidTr="00560080">
+            <w:trPr>
+              <w:trHeight w:val="66"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="12900" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w14:paraId="08083590" w14:textId="0E9D142D" w:rsidR="00A2548A" w:rsidRPr="00BF5CCF" w:rsidRDefault="00A2548A" w:rsidP="00A2548A">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="5093"/>
+                    <w:tab w:val="left" w:pos="11639"/>
+                  </w:tabs>
+                  <w:overflowPunct w:val="0"/>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:ind w:right="-314"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:bookmarkStart w:id="2" w:name="_Hlk216168621"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="ArialMT"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Часть № </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00602CC3">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="ArialMT"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>1</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="ArialMT"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>. Дата принятия решения по аккредитации:</w:t>
+                </w:r>
+                <w:bookmarkEnd w:id="2"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="ArialMT"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> 06.11 2025  </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BF5CCF">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="ArialMT"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:tab/>
+                  <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3DFB90BB" w14:textId="77777777" w:rsidR="00A2548A" w:rsidRPr="00BF5CCF" w:rsidRDefault="00A2548A" w:rsidP="00A2548A">
+                <w:pPr>
+                  <w:pStyle w:val="61"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="ArialMT"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:val="ru-RU"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:id w:val="-1803228776"/>
+                  <w:docPartObj>
+                    <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+                    <w:docPartUnique/>
+                  </w:docPartObj>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:id w:val="-1769616900"/>
+                      <w:docPartObj>
+                        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                        <w:docPartUnique/>
+                      </w:docPartObj>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:p w14:paraId="76EC3158" w14:textId="0557C6F8" w:rsidR="00A2548A" w:rsidRPr="00C52F3D" w:rsidRDefault="00A2548A" w:rsidP="00A2548A">
+                        <w:pPr>
+                          <w:pStyle w:val="a9"/>
+                          <w:ind w:right="159"/>
+                          <w:jc w:val="right"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:snapToGrid/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="ru-RU"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">        </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="ru-RU"/>
+                          </w:rPr>
+                          <w:t>Стр</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="ru-RU"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="ru-RU"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="begin"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:instrText>PAGE</w:instrText>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="separate"/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>1</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="end"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:szCs w:val="18"/>
+                            <w:lang w:val="ru-RU"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> из </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="begin"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:instrText>NUMPAGES</w:instrText>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="separate"/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>1</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00AF0BF3">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="end"/>
+                        </w:r>
+                      </w:p>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:sdtContent>
+              </w:sdt>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p w14:paraId="158054DE" w14:textId="309B9A8C" w:rsidR="00A2548A" w:rsidRPr="00BF5CCF" w:rsidRDefault="00A2548A" w:rsidP="00A2548A">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcW w:w="1698" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:sdt>
-          <w:sdtPr>
+        <w:p w14:paraId="7744796C" w14:textId="2F0F7533" w:rsidR="00A2548A" w:rsidRPr="00C52F3D" w:rsidRDefault="00A2548A" w:rsidP="00A2548A">
+          <w:pPr>
+            <w:pStyle w:val="a9"/>
+            <w:ind w:right="159"/>
+            <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:snapToGrid/>
+              <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
-            <w:id w:val="-1803228776"/>
-[...160 lines deleted...]
-        </w:sdt>
+          </w:pPr>
+          <w:r w:rsidRPr="008D01AC">
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+          </w:r>
+        </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="08089BB1" w14:textId="49CDBACC" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0047C0CD" w14:textId="77777777" w:rsidR="00007714" w:rsidRDefault="00007714" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5DB25228" w14:textId="77777777" w:rsidR="00007714" w:rsidRDefault="00007714" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11353"/>
       <w:gridCol w:w="2410"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008C6194" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="00097AB1">
+    <w:tr w:rsidR="008C6194" w:rsidRPr="00A2548A" w14:paraId="2AE652F4" w14:textId="77777777" w:rsidTr="00097AB1">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="11B6B75F" w14:textId="77777777" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="11B6B75F" w14:textId="2EC9EC5E" w:rsidR="008C6194" w:rsidRPr="00A2548A" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C06E26">
-[...60 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11353" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="29A581FE" w14:textId="69568FAA" w:rsidR="008C6194" w:rsidRPr="00602D34" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="29A581FE" w14:textId="137D9A9B" w:rsidR="008C6194" w:rsidRPr="00A2548A" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00602D34">
+          <w:r w:rsidRPr="00A2548A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="009358F7">
+          <w:r w:rsidR="009358F7" w:rsidRPr="00A2548A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>О</w:t>
           </w:r>
-          <w:r w:rsidRPr="00602D34">
+          <w:r w:rsidRPr="00A2548A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>писани</w:t>
           </w:r>
-          <w:r w:rsidR="009358F7">
+          <w:r w:rsidR="009358F7" w:rsidRPr="00A2548A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>е</w:t>
           </w:r>
-          <w:r w:rsidRPr="00602D34">
+          <w:r w:rsidRPr="00A2548A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
-              <w:szCs w:val="24"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> области аккредитации </w:t>
           </w:r>
-          <w:bookmarkStart w:id="1" w:name="_Hlk212714126"/>
-[...85 lines deleted...]
-          <w:bookmarkEnd w:id="1"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2410" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4D78B5E1" w14:textId="24513319" w:rsidR="008C6194" w:rsidRPr="00097AB1" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+        <w:p w14:paraId="4D78B5E1" w14:textId="24513319" w:rsidR="008C6194" w:rsidRPr="00A2548A" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00EA2747">
+          <w:r w:rsidRPr="00A2548A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112</w:t>
           </w:r>
-          <w:r w:rsidR="00097AB1">
+          <w:r w:rsidR="00097AB1" w:rsidRPr="00A2548A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> 2.47</w:t>
           </w:r>
-          <w:r w:rsidR="009358F7">
+          <w:r w:rsidR="009358F7" w:rsidRPr="00A2548A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>12</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="00097AB1" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="7B2A4618" w14:textId="7E4BD34F" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="008C6194" w:rsidP="008C6194">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12328"/>
+      <w:gridCol w:w="2268"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00A2548A" w14:paraId="113D056D" w14:textId="77777777" w:rsidTr="00A2548A">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12328" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="292AD048" w14:textId="5A2DF345" w:rsidR="00A2548A" w:rsidRPr="002317A4" w:rsidRDefault="00A2548A" w:rsidP="00A2548A">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292" w:firstLine="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:bookmarkStart w:id="1" w:name="_Hlk216168479"/>
+          <w:r w:rsidRPr="00A2548A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Коммунально</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A2548A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> жилищно</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A2548A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> унитарно</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A2548A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> предприяти</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A2548A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> «</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00A2548A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Светочь</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00A2548A">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>»</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>, испытательная лаборатория</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2268" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6A85272E" w14:textId="57EA6F66" w:rsidR="00A2548A" w:rsidRPr="00A2548A" w:rsidRDefault="00A2548A" w:rsidP="00A2548A">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="002317A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2.4712</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="1"/>
+  </w:tbl>
+  <w:p w14:paraId="7B2A4618" w14:textId="18950D45" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
-    <w:r w:rsidRPr="00C06E26">
-[...52 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -9160,51 +8889,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1064372101">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="869219635">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1024476453">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="141386966">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1105493746">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="405617086">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00007714"/>
@@ -9318,63 +9047,65 @@
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008B429E"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="008F7BDD"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009358F7"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A131EF"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
+    <w:rsid w:val="00A2548A"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B50DFE"/>
     <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D00F4F"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D4710B"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
@@ -9982,50 +9713,51 @@
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -11094,686 +10826,61 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
-</file>
-[...623 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12048,69 +11155,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{118F5E53-6CF0-41DD-8A08-3F1FE5264D61}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>519</Words>
-  <Characters>2963</Characters>
+  <Words>463</Words>
+  <Characters>2640</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3476</CharactersWithSpaces>
+  <CharactersWithSpaces>3097</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>