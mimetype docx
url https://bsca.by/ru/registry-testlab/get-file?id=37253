--- v0 (2025-12-04)
+++ v1 (2026-04-26)
@@ -1,16664 +1,16345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...312 lines deleted...]
-    <w:p w14:paraId="1FE6C141" w14:textId="77777777" w:rsidR="0027210C" w:rsidRPr="001D1A6E" w:rsidRDefault="0027210C" w:rsidP="0027210C">
+    <w:p w14:paraId="7290A923" w14:textId="77777777" w:rsidR="00A3568B" w:rsidRPr="00144321" w:rsidRDefault="00A3568B" w:rsidP="00144321">
       <w:pPr>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7290A923" w14:textId="77777777" w:rsidR="00A3568B" w:rsidRPr="001D1A6E" w:rsidRDefault="00A3568B" w:rsidP="0027210C">
+    <w:p w14:paraId="40B76ED1" w14:textId="46FC28B1" w:rsidR="00AC3444" w:rsidRPr="00144321" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...91 lines deleted...]
-      <w:pPr>
+        <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB2E81">
+      <w:r w:rsidRPr="00144321">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">лаборатории </w:t>
-[...44 lines deleted...]
-        <w:t>«Физико-технический институт Национальной академии наук Беларуси»</w:t>
+        <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C73B66" w14:textId="77777777" w:rsidR="006C6444" w:rsidRPr="00F76A60" w:rsidRDefault="006C6444" w:rsidP="0016004D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E3EAAD8" w14:textId="77777777" w:rsidR="007F6B49" w:rsidRPr="00697EB1" w:rsidRDefault="007F6B49" w:rsidP="007F6B49">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10180" w:type="dxa"/>
+        <w:tblW w:w="15312" w:type="dxa"/>
         <w:tblInd w:w="276" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="541"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="712"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0077480E" w:rsidRPr="00697EB1" w14:paraId="0D072B0A" w14:textId="77777777" w:rsidTr="00FD1160">
+      <w:tr w:rsidR="00AC3444" w:rsidRPr="00697EB1" w14:paraId="0D072B0A" w14:textId="673F58C0" w:rsidTr="00FD1FA9">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="052D04CD" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRDefault="00F76A60" w:rsidP="00F76A60">
+          <w:p w14:paraId="2B1DE844" w14:textId="1DF98900" w:rsidR="00AC3444" w:rsidRPr="00EC2031" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35645098" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRDefault="00F76A60" w:rsidP="00F76A60">
-[...22 lines deleted...]
-          <w:p w14:paraId="6474B387" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRPr="00EC2031" w:rsidRDefault="00F76A60" w:rsidP="00F76A60">
+          <w:p w14:paraId="6474B387" w14:textId="09097A6D" w:rsidR="00AC3444" w:rsidRPr="00EC2031" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование объекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1839DA" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRDefault="00F76A60" w:rsidP="00F76A60">
-[...15 lines deleted...]
-          <w:p w14:paraId="78704B0A" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRPr="00EC2031" w:rsidRDefault="00F76A60" w:rsidP="00F76A60">
+          <w:p w14:paraId="78704B0A" w14:textId="4BAA6EA1" w:rsidR="00AC3444" w:rsidRPr="00EC2031" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Код </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06FBBFBD" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRDefault="00F76A60" w:rsidP="00F76A60">
+          <w:p w14:paraId="778448E0" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="02F767F1" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRDefault="00F76A60" w:rsidP="00F76A60">
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование характеристики</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="685B3774" w14:textId="28EC9EFB" w:rsidR="00AC3444" w:rsidRPr="00EC2031" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E6B521C" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRDefault="00F76A60" w:rsidP="00F76A60">
-[...91 lines deleted...]
-          <w:p w14:paraId="41CFE871" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRPr="00EC2031" w:rsidRDefault="00F76A60" w:rsidP="00F76A60">
+          <w:p w14:paraId="29618F2E" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="be-BY"/>
-[...112 lines deleted...]
-          <w:p w14:paraId="495CED44" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRPr="00EC2031" w:rsidRDefault="00F76A60" w:rsidP="00F76A60">
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обозначение документа, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07415B9D" w14:textId="3B759854" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="be-BY"/>
-[...26 lines deleted...]
-          <w:p w14:paraId="670AD03C" w14:textId="77777777" w:rsidR="006E19FF" w:rsidRPr="00EC2031" w:rsidRDefault="006E19FF" w:rsidP="0083329D">
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>устанавливающего</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41CFE871" w14:textId="716444DD" w:rsidR="00AC3444" w:rsidRPr="00EC2031" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC2031">
-[...96 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="667E1355" w14:textId="77777777" w:rsidR="006E19FF" w:rsidRPr="00EC2031" w:rsidRDefault="006E19FF" w:rsidP="0083329D">
+          <w:p w14:paraId="6A7C4569" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="009910C0" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обозначение </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C340FF9" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">документа, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CDEFB78" w14:textId="71EF1636" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>устанавливающего</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1712553C" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>метод исследований</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A875683" w14:textId="355C92B9" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(испытаний) и измерений, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5811654A" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>в том числе правила</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="495CED44" w14:textId="56A2745F" w:rsidR="00AC3444" w:rsidRPr="00EC2031" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC2031">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB3DEC5" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:left="-106" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Место(а) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00611C77" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:left="-106" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">осуществления </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="043CA3E2" w14:textId="2E760316" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:left="-106" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009910C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3444" w:rsidRPr="00697EB1" w14:paraId="7A2348DB" w14:textId="2567B852" w:rsidTr="00FD1FA9">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DB8806B" w14:textId="77777777" w:rsidR="006E19FF" w:rsidRPr="00EC2031" w:rsidRDefault="006E19FF" w:rsidP="0083329D">
+          <w:p w14:paraId="670AD03C" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="00EC2031" w:rsidRDefault="00AC3444" w:rsidP="0083329D">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC2031">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10180" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36AEFE68" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRPr="00FD1160" w:rsidRDefault="00FD1160" w:rsidP="0083329D">
+          <w:p w14:paraId="24E37114" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="00EC2031" w:rsidRDefault="00AC3444" w:rsidP="0083329D">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD1160">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00EC2031">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t xml:space="preserve">ул. </w:t>
-[...19 lines deleted...]
-              <w:t>Купревича, 10, 220141, г. Минск</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...4 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50292312" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRDefault="00B9615C" w:rsidP="0016004D">
+          <w:p w14:paraId="4475D997" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="00EC2031" w:rsidRDefault="00AC3444" w:rsidP="0083329D">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A6E">
+            <w:r w:rsidRPr="00EC2031">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t>1.1</w:t>
-[...18 lines deleted...]
-              <w:t>**</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78296113" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="00EC2031" w:rsidRDefault="00AC3444" w:rsidP="0083329D">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2031">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="667E1355" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="00EC2031" w:rsidRDefault="00AC3444" w:rsidP="0083329D">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2031">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BCC24FB" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="0016004D">
-[...144 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="0DB8806B" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="00EC2031" w:rsidRDefault="00AC3444" w:rsidP="0083329D">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EC2031">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1716E381" w14:textId="360726B7" w:rsidR="00AC3444" w:rsidRPr="00EC2031" w:rsidRDefault="00AC3444" w:rsidP="0083329D">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B22EB" w:rsidRPr="00697EB1" w14:paraId="75AD5500" w14:textId="09EC0C75" w:rsidTr="00FD1FA9">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1138"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68AC0837" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="000B3BEB">
+          <w:p w14:paraId="50292312" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="0016004D">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55334ADF" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="0016004D">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BCC24FB" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="0016004D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оборудование, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51B36E19" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00B875C7">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">работающее под </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B93A8C5" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="0016004D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">избыточным </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ABE78CB" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="0016004D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>давлением:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="182CB487" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0077480E" w:rsidRDefault="002B22EB" w:rsidP="0016004D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06165C0A" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="0016004D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- сосуды, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22D59991" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="0016004D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">работающие </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FFDB3FF" w14:textId="5905B639" w:rsidR="002B22EB" w:rsidRPr="00C83F3C" w:rsidRDefault="002B22EB" w:rsidP="00C83F3C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>под давлением</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F173CBE" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00C83F3C" w:rsidRDefault="002B22EB" w:rsidP="00C83F3C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DFE2BF1" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00C83F3C" w:rsidRDefault="002B22EB" w:rsidP="00C83F3C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="594E3B85" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00C83F3C" w:rsidRDefault="002B22EB" w:rsidP="00C83F3C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B10CF66" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00C83F3C" w:rsidRDefault="002B22EB" w:rsidP="00C83F3C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="478F89F3" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00C83F3C" w:rsidRDefault="002B22EB" w:rsidP="00C83F3C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68AC0837" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="000B3BEB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D1A6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AC41720" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="000B3BEB">
+          <w:p w14:paraId="2AC41720" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="000B3BEB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D1A6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.030</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FB7E4BE" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="000B3BEB">
+          <w:p w14:paraId="3FB7E4BE" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="000B3BEB">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CCF16C2" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="0016004D">
+          <w:p w14:paraId="0CCF16C2" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="0016004D">
             <w:pPr>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D1A6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ультразвуковая </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FA8B9C2" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="0016004D">
+          <w:p w14:paraId="7FA8B9C2" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="0016004D">
             <w:pPr>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D1A6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">дефектоскопия, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06EB4AE8" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="0016004D">
+          <w:p w14:paraId="06EB4AE8" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="0016004D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D1A6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>эхо-метод:</w:t>
             </w:r>
             <w:r w:rsidRPr="001D1A6E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BA54A7A" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="0016004D">
+          <w:p w14:paraId="0BA54A7A" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="0016004D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F26D388" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00B9615C">
+          <w:p w14:paraId="5F26D388" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F8DDE7F" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9615C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5264-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="309DA307" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00B9615C" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A8404CF" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9615C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5520-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25B934B2" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00B9615C" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D274CAE" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9615C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 6533-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B59C01" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00B9615C" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D2EC8AE" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9615C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30242-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D5677E" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00B9615C" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53F03406" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9615C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 34347-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4108AF8F" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0543D193" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17635-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15CBB8F7" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="438396ED" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4490E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A4490E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A4490E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5817-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A41C89B" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00A4490E" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38B9B93A" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9615C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6520-1-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4803B485" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00B9615C" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="513132F9" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00B9615C" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:ind w:right="-112"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9615C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ Е</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B9615C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B9615C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 13445-5-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="677D606F" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00B9615C" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FE96454" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00EE5AC0">
+            <w:pPr>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9615C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-BY"/>
+              </w:rPr>
+              <w:t>ТКП 054-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47BADAD5" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00B9615C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="019D96E8" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00B9615C" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-112"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9615C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Правила по обеспечению промышленной безопасности оборудования, работающего под избыточным давлением, утв. Постановлением МЧС Республики Беларусь от </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B9615C">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.12.2022 № 84</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15B2E247" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A9F86C7" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00B9615C" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9615C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25023C20" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9615C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>документация</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30325378" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001E03CC" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15B902CE" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="0016004D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA69F53" w14:textId="7E5DC5C4" w:rsidR="002B22EB" w:rsidRPr="00AC3444" w:rsidRDefault="002B22EB" w:rsidP="0016004D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC3444">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B22EB" w:rsidRPr="00697EB1" w14:paraId="4E0B990C" w14:textId="763AFD2E" w:rsidTr="00FD1FA9">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1127"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15A2DBBC" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23D48328" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AB8506D" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BF23698" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16254C9F" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FF93CB7" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="079B00DD" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ультразвуковая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="607CE398" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="323418BC" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13A5A7F6" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55293CAB" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A093DB8" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F918E44" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-126"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4582-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="500FB93B" w14:textId="1658E522" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-126"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5569">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B22EB" w:rsidRPr="00697EB1" w14:paraId="7343171B" w14:textId="0641FF74" w:rsidTr="00FD1FA9">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DFB531A" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>1.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DAFDBF2" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="514384CB" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Оборудование, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="264A31B8" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">работающее под </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07622EBF" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">избыточным </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CA81320" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>давлением:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36F2A63D" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0077480E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15E0566B" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- сосуды, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A5FFBB2" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">работающие </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F47B7AD" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="FontStyle23"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>под давлением</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E95A209" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D762C47" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="498D871E" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5585763E" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C161B63" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Контроль </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77259042" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проникающими </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="771C385F" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>веществами:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68CF7440" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-110"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- капиллярная (цветная) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10AB9338" w14:textId="74AE9678" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-110"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>дефектоскопия</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="213B84D1" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0363059E" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08DB4103" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E59D5EC" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3770A3AA" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77437DEE" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF1B1A6" w14:textId="6B5AFDB9" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5569">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B22EB" w:rsidRPr="00697EB1" w14:paraId="4AF8A744" w14:textId="4F390319" w:rsidTr="00FD1FA9">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FDA6C8E" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29836645" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30F72116" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13BD0F6E" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5705988C" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CBA056F" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="576F2D3E" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Оптический контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F278D05" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- визуальный метод;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B59EF6E" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- внешний осмотр и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1443170C" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>измерения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CD7D0CB" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E71E6BF" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62ADEF8C" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45CBB69C" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="332955F7" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53D3AFA8" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B06B272" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D1A6E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5938AF18" w14:textId="1CC4A123" w:rsidR="002B22EB" w:rsidRPr="001D1A6E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5569">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B22EB" w:rsidRPr="00697EB1" w14:paraId="4112220F" w14:textId="6EA223D4" w:rsidTr="00FD1FA9">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1023"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4035AC40" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>1.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="661DF734" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65E843D3" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A7ED3FD" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E975EB0" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60184E3E" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F7E853B" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Измерение </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53C9E0B4" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">твердости: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02BE430B" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0077480E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="581EB4D1" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D0B9C22" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26A7634E" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E996826" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4644-2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E3D6F37" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9012-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75E08318" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 2999-75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D455C5F" w14:textId="3E668A2A" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5569">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B22EB" w:rsidRPr="00AC3444" w14:paraId="0B46CFD3" w14:textId="48F59921" w:rsidTr="00FD1FA9">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FB17A7B" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>1.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06B4A325" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AE369A1" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61581F40" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CB3CB52" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18.115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="688BBFEF" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Металлографический </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="544F2809" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BBFD6E7" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>макроисследования</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09A462DE" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- микроисследования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02719760" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>фрактографические</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AC8DE3E" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>исследования</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6702DC58" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73CC1B6B" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7844D6F2" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03F70485" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36750682" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 1763-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="428778CD" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 1778-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62322690" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 3443-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38FE5734" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 5639-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10642728" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 5640-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D3EE506" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8233-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20E4F990" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10243-75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1100610E" w14:textId="7ECF4DE9" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5569">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B22EB" w:rsidRPr="00697EB1" w14:paraId="09EAA7BA" w14:textId="5698164C" w:rsidTr="00FD1FA9">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1818"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="369F8235" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>1.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2052F9B5" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A424F0D" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CDF6556" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="313F7640" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.121</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AA83F34" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="538D9272" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Механические </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7937F01C" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001626AF" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">испытания: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7203540F" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- статическое </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04BCC741" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001626AF" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>растяжение;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5934A935" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001E03CC" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- ударный изгиб</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="544C309E" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001626AF" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- сварные соединения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F1F97D" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="001626AF" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22FCECF4" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C1B1D7D" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17471DE1" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 6996-66 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E51EF92" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">р.1, р.3, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>р.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, р.5, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>р.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48607BAC" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 1497-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="387541D6" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9454-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="056B8C1B" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="239C5500" w14:textId="71ECEFFC" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5569">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B22EB" w:rsidRPr="00697EB1" w14:paraId="0C24B66C" w14:textId="3F75B059" w:rsidTr="00FD1FA9">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1023"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A313BBA" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DCD080B" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DBA4DAF" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F431B8C" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Технологическое </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C84B60E" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оборудование и технологические трубопроводы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A491C03" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11C492A2" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D3A07C6" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7649163C" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ультразвуковая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CE6FDCC" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дефектоскопия, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74A35AA4" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39D93632" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="432F7B8E" w14:textId="453C955F" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FA3DEF7" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5264-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="736BC28F" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4202EA3F" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8731-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B5CB8EA" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FF08845" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8732-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33E6C343" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="368590DB" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8733-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="715A5CCA" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B37F5C2" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 8734-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB31ECC" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="264CB1BD" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9698-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="350EB887" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50BB4C22" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9940-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29CE7719" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C6174EC" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10704-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70987816" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EB05D6B" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10705-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="580F8C85" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D26645F" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10706-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65A9CACC" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BF7E0DD" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 16037-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50F9B60A" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00EE5AC0" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15232353" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30242-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BC7F9CF" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00EE5AC0" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="553C6048" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17635-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="652C899B" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00EE5AC0" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12E9BC78" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5817-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F2A7FF6" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="00EE5AC0" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3023B75A" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6520-1-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36B3F1D3" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="6" w:right="-57"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C4F2C77" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-BY"/>
+              </w:rPr>
+              <w:t>ТКП 054-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BEE2B3F" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-BY"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C057590" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 45-3.05-166-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2578CA3C" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="725C3FA9" w14:textId="487BD36E" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 45-3.05-167-2009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5803280F" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FB2DE3" w14:textId="29BF78A1" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5569">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B22EB" w:rsidRPr="00697EB1" w14:paraId="5F475F99" w14:textId="5F1C11FD" w:rsidTr="00FD1FA9">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77770115" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B717725" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AF48B4D" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5290E00A" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AEFBC06" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A0CE43B" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B9C9229" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ультразвуковая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20A009EF" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36A9E3E7" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E98D2BC" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D393F6C" w14:textId="02E58CA6" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28430015" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D66E40C" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-126"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4582-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EAFD69" w14:textId="3183897D" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-126"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5569">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B22EB" w:rsidRPr="00697EB1" w14:paraId="7CCFD323" w14:textId="1C089191" w:rsidTr="00FD1FA9">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="502B561C" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29934EBC" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13403E9E" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22AEEF58" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C20C26F" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FCFF064" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="674624E3" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Контроль </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0901FC59" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проникающими </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C3A9AAE" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>веществами:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F4CCF77" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-110"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- капиллярная (цветная) дефектоскопия</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20BFE24C" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C593DD2" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2013A381" w14:textId="3FBB4C00" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C744064" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02D6FC79" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CA04DA8" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC53B26" w14:textId="1E3E4173" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5569">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B22EB" w:rsidRPr="00697EB1" w14:paraId="66762AC9" w14:textId="1C7AE19F" w:rsidTr="00FD1FA9">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BE3E3E2" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>2.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00AA41AD" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BADBDC3" w14:textId="1BA23442" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0355CC81" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D9326E4" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6147AAE1" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15736078" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Оптический контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06489032" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- визуальный метод;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28D09546" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- внешний осмотр и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64FB605D" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>измерения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AACC9FF" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71CDF8ED" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="218A7D9F" w14:textId="0F5F7D43" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3233EF1E" w14:textId="727671D2" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D6918B6" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E5A42F" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BD85D0A" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="312E48CF" w14:textId="5561A5BA" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5569">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B22EB" w:rsidRPr="00697EB1" w14:paraId="534EB126" w14:textId="57AC01F1" w:rsidTr="00FD1FA9">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E545F6C" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65DD9C7B" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01C90A42" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="189B24DA" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E16C62" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D07A405" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="592C4B67" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Измерение твердости: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1355845D" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52C3A45F" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FF5EEA8" w14:textId="74404DC1" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48D198D1" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BE07872" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4644-2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D79842E" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9012-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19D0BF97" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9013-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D0210E2" w14:textId="7F739083" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 2999-75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD36518" w14:textId="1E1FBF51" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5569">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B22EB" w:rsidRPr="00AC3444" w14:paraId="0F189C31" w14:textId="54DA5529" w:rsidTr="00FD1FA9">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CEEF32C" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>2.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45F395D5" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CC7E4B9" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B9E469B" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52076107" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18.115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="002236A5" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Металлографический </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B96F70A" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="298FFCB9" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>макроисследования</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13DF0F04" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- микроисследования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F4FBCB4" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>фрактографические</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="610744B1" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>исследования</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EE32B84" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C095267" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47BE604C" w14:textId="61F3D0C9" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D81186D" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C92FF1E" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 1763-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E51DC90" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 1778-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25878922" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 3443-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BA4AAE7" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 5639-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="573D39AE" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 5640-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62DAB947" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8233-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C02B64D" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10243-75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5701E115" w14:textId="42FB4BBC" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5569">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3444" w:rsidRPr="00697EB1" w14:paraId="71974E4E" w14:textId="7E24BEA3" w:rsidTr="00FD1FA9">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E2CACC9" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>2.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52ED8292" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="0080207E" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10851F81" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-110"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Технологическое </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="538602DA" w14:textId="77777777" w:rsidR="00701822" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оборудование и технологические </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CB6F5EC" w14:textId="0E0E3EA5" w:rsidR="00AC3444" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>трубопроводы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12056B9A" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="0080207E" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74FDB900" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="0080207E" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.121</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44AF2ED5" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="0080207E" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FA488B5" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Механические </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="361D4DBD" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="001626AF" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">испытания: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D3C182A" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- статическое </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2577C832" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="001626AF" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>растяжение;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F47DDD5" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="001626AF" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- ударный изгиб</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03163303" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="001626AF" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05AFACAC" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="001626AF" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- сварные соединения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F7FE6E7" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="001626AF" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28CA0107" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68964148" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="0080207E" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31B9199C" w14:textId="7B84062B" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-112"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Правила по обеспечению промышленной безопасности при эксплуатации технологических трубопроводов, утв. Постановлением МЧС Республики Беларусь от 23.04.2020 № 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29E46CE3" w14:textId="77777777" w:rsidR="002B22EB" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="251832AA" w14:textId="42B16109" w:rsidR="002B22EB" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67535BE4" w14:textId="2C5C780E" w:rsidR="00AC3444" w:rsidRPr="0080207E" w:rsidRDefault="002B22EB" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03F939E2" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 6996-66 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B2E56D7" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="0080207E" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">р.1, р.3, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>р.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, р.5, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>р.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BC63161" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C0952">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 10006-80 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D60FD5A" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">р.2, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. 3.1.3, 3.1.4, 3.2, 3.4, 4.1-4.3, 4.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CE4387E" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="0080207E" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 1497-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A580898" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="0080207E" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9454-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E4EB2B8" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AD017BB" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C2B3B86" w14:textId="77777777" w:rsidR="00AC3444" w:rsidRPr="00A3115E" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B27583" w14:textId="3D9545D0" w:rsidR="00AC3444" w:rsidRPr="0080207E" w:rsidRDefault="00AC3444" w:rsidP="00AC3444">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5569">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD1FA9" w:rsidRPr="00697EB1" w14:paraId="40BD0C01" w14:textId="1E15E2D4" w:rsidTr="00FD1FA9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC67755" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDCC940" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="37218021" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>Магистральные газо-, нефте- и продуктопроводы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3D50B3" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A4DAD49" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30FD7D39" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B9B3ED" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ультразвуковая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A3831C2" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дефектоскопия, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58D9D530" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37D47A10" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E231780" w14:textId="090A18FB" w:rsidR="00FD1FA9" w:rsidRPr="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F8ED50" w14:textId="51F6CDEE" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8731-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788463B2" w14:textId="0447144F" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8732-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13372F48" w14:textId="35E2BCF1" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8733-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74EB21B1" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8734-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B7869A6" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9698-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="557A0A4D" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9940-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45EA15B2" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10704-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="404F32D1" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10705-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="395D5E02" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10706-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DEC43A6" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 16037-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BEC17BC" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17376-2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B577EBC" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17378-2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56A5BA74" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="004313E6" w:rsidRDefault="00FD1FA9" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 17380-2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="529D6B0C" w14:textId="19A40BA3" w:rsidR="00FD1FA9" w:rsidRPr="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 20295-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0885B17A" w14:textId="455F1B0C" w:rsidR="00FD1FA9" w:rsidRPr="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30242-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02030F68" w14:textId="6C9D62FD" w:rsidR="00FD1FA9" w:rsidRPr="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 35236-2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CC04538" w14:textId="6CEB769F" w:rsidR="00FD1FA9" w:rsidRPr="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17635-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1760E393" w14:textId="2032B590" w:rsidR="00FD1FA9" w:rsidRPr="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5817-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D08E24F" w14:textId="0E21C35A" w:rsidR="00FD1FA9" w:rsidRPr="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6520-1-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5554EA15" w14:textId="40501748" w:rsidR="00FD1FA9" w:rsidRPr="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 054-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1014D627" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СН 4.03.01-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BF820F0" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СП 4.03.01-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79148554" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Правила по обеспечению промышленной безопасности в области газоснабжения, утв. Постановлением МЧС Республики Беларусь от 05.12.2022 № 66</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="234BE852" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F72439E" w14:textId="321C4E8F" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D98FA0A" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48ABA0A7" w14:textId="0E9000AD" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF5569">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD1FA9" w:rsidRPr="00697EB1" w14:paraId="45E5D761" w14:textId="7B3F0500" w:rsidTr="00FD1FA9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8248F2" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>3.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343549CD" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5D07CC" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B012481" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35E24B65" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45733610" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEDCB84" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ультразвуковая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10A580A4" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3844C675" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="417E36CB" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="492F8D40" w14:textId="2E4CC2B1" w:rsidR="00FD1FA9" w:rsidRPr="001626AF" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:ind w:right="-107"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="404AB82D" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D886DB8" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-126"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4582-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BAFC524" w14:textId="078DCBF6" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-126"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00541040">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD1FA9" w:rsidRPr="00697EB1" w14:paraId="5A1D368A" w14:textId="612ABE88" w:rsidTr="00FD1FA9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1668"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D846C2C" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>3.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C3695D8" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="551F72B5" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="328071AE" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0495F795" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0847BAAA" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D0D3B0" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Контроль проникающими веществами:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6055EF29" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- капиллярная (цветная) дефектоскопия</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BC4EB22" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C7D5F21" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70E26902" w14:textId="51D5C8AE" w:rsidR="00FD1FA9" w:rsidRPr="001626AF" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38E35F46" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CAC97D" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1172-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FA077B5" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDC5A0C" w14:textId="65D64487" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00541040">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD1FA9" w:rsidRPr="00697EB1" w14:paraId="7AAE3BB9" w14:textId="037754C1" w:rsidTr="00FD1FA9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC23988" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>3.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F25D161" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38DE27D7" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DAB4663" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EB8114A" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="267C2F1B" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0527F5F4" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Оптический контроль:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69134EA1" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- визуальный метод;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24BC7126" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- внешний осмотр и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C4D7F8A" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>измерения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7422CEEF" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7669A620" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6507C5A0" w14:textId="1180A6E3" w:rsidR="00FD1FA9" w:rsidRPr="001626AF" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76357E10" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D321E13" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06B8BF42" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788E004B" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FB3427" w14:textId="680FD6AB" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00541040">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD1FA9" w:rsidRPr="00697EB1" w14:paraId="5E34D5E1" w14:textId="270C6CF3" w:rsidTr="00FD1FA9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0936196D" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>3.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B7A2FC1" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1986F20E" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6900CF23" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F175990" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD3E014" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64480EEB" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Измерение твердости: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B713B4B" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01FC71A2" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="336B2600" w14:textId="0F8F069E" w:rsidR="00FD1FA9" w:rsidRPr="001626AF" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="309D99AE" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="291D6D39" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4644-2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68F3E258" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9012-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F3F4479" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9013-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6932D57C" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 2999-75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22BC6345" w14:textId="42AB3FFA" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00541040">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD1FA9" w:rsidRPr="0082006E" w14:paraId="65D00877" w14:textId="3039225D" w:rsidTr="00FD1FA9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFDFECB" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>3.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A24745B" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7390B341" w14:textId="084E69A3" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>Магистральные газо-, нефте- и продуктопроводы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1139A98B" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C2A06BF" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18.115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2351B1A5" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Металлографический </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1018BBEB" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FEDE9F5" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>макроисследования</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05352FB4" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- микроисследования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6473BBBE" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>фрактографические</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F6606F" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>исследования</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74DE5830" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10EA2FCA" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="165A1D8C" w14:textId="1639F125" w:rsidR="00FD1FA9" w:rsidRPr="001626AF" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:ind w:right="-107"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2C4653" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F92AD0E" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 1763-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2905AFD4" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 1778-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A372544" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 3443-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="109D85F6" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 5639-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0628E332" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 5640-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A0AACF" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8233-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53C5C980" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10243-75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE80A87" w14:textId="3EC23C34" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00541040">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD1FA9" w:rsidRPr="00697EB1" w14:paraId="5850C942" w14:textId="52E88E1F" w:rsidTr="00FD1FA9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E1BCAE" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07105E4B" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19FE191F" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="441684BE" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EEF35A1" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.121</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29E93BB4" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A4368A" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Механические </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DCD3747" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="001626AF" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">испытания: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44CE9568" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- статическое </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44467EF0" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="001626AF" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>растяжение;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8093F4" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="001E03CC" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- ударный изгиб</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62B8DE84" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="001626AF" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- сварные соединения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7139CE6C" w14:textId="5421EA9A" w:rsidR="00FD1FA9" w:rsidRPr="001626AF" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51B0EE48" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB23379" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 6996-66 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E6D7156" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0080207E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">р.1, р.3, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>р.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, р.5, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>р.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A1DBEA" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C0952">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 10006-80 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="777E7A85" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">р.2, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>пп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. 3.1.3, 3.1.4, 3.2, 3.4, 4.1-4.3, 4.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A2F2A57" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 1497-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E782659" w14:textId="77777777" w:rsidR="00FD1FA9" w:rsidRPr="0077480E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 6996-66 р.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B2A1412" w14:textId="3432054A" w:rsidR="00FD1FA9" w:rsidRPr="00A3115E" w:rsidRDefault="00FD1FA9" w:rsidP="00FD1FA9">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077480E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9454-78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA11421" w14:textId="3C8C5D53" w:rsidR="00FD1FA9" w:rsidRPr="0080207E" w:rsidRDefault="00FD1FA9" w:rsidP="0082006E">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00541040">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004313E6" w:rsidRPr="00697EB1" w14:paraId="379479F2" w14:textId="39D834A4" w:rsidTr="00781C4D">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D1588D6" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>4.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2F46B1" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56B7E30B" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>Насосно-компрессорное оборудование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="678E08AA" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EEF62A2" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50A7CAE0" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="501ECE0A" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ультразвуковая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D3273B" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дефектоскопия, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6794D4DA" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53B6A7E7" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="375B34E5" w14:textId="43E0B61F" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F8DDE7F" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRDefault="00B9615C" w:rsidP="00B9615C">
-[...308 lines deleted...]
-          <w:p w14:paraId="47BADAD5" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRDefault="00B9615C" w:rsidP="00B9615C">
+          <w:p w14:paraId="41090451" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...46 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5264-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11F76A13" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5520-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BAD1BCA" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 6533-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B0FF9C3" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30242-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EED7E76" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="00EE5AC0" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17635-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08195FCB" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="00EE5AC0" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5817-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="507CA9F0" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6520-1-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5990490F" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 12062-2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F4F9B5F" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 054-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7187A4CD" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C083398" w14:textId="181ED2BF" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Правила по обеспечению промышленной безопасности взрывоопасных химических производств и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>объек-тов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, утв. Постановлением МЧС Республики Беларусь от 29.12.2017 № 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61B0553D" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C2EB4A" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>документация</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15B902CE" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="0016004D">
+          <w:p w14:paraId="04C93F77" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A6E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="366837B8" w14:textId="10241816" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2042E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B9615C" w:rsidRPr="00697EB1" w14:paraId="4E0B990C" w14:textId="77777777" w:rsidTr="00704F75">
+      <w:tr w:rsidR="004313E6" w:rsidRPr="00697EB1" w14:paraId="40B01643" w14:textId="572E53E7" w:rsidTr="00781C4D">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15A2DBBC" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
+          <w:p w14:paraId="5616F7DA" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A6E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t>1.2</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="23D48328" w14:textId="77777777" w:rsidR="00C82D21" w:rsidRPr="001D1A6E" w:rsidRDefault="00C82D21" w:rsidP="00D92FFE">
+              <w:t>4.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A2F5636" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="150B44AA" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AB8506D" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+          <w:p w14:paraId="6C55E893" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36C83FCC" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B443A45" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BF23698" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="000B3BEB">
-[...71 lines deleted...]
-            <w:r w:rsidRPr="001D1A6E">
+          <w:p w14:paraId="437C35A5" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ультразвуковая</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="607CE398" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
-            <w:pPr>
+          <w:p w14:paraId="0F22C6D9" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001D1A6E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>толщинометрия</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001D1A6E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="323418BC" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001D1A6E">
+          <w:p w14:paraId="44332662" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>эхо-метод:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13A5A7F6" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
-            <w:pPr>
+          <w:p w14:paraId="7954563D" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="55293CAB" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00B9615C">
+          <w:p w14:paraId="6B84037E" w14:textId="1EB796F5" w:rsidR="004313E6" w:rsidRPr="004313E6" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
+              <w:ind w:right="-107"/>
               <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A6E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A093DB8" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
+          <w:p w14:paraId="4286F54E" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F918E44" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
+          <w:p w14:paraId="4E7D86FA" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
             <w:pPr>
               <w:ind w:right="-126"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A6E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МВИ.МН 4582-2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27559864" w14:textId="53BCB212" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-126"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2042E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B9615C" w:rsidRPr="00697EB1" w14:paraId="7343171B" w14:textId="77777777" w:rsidTr="00FD1160">
+      <w:tr w:rsidR="004313E6" w:rsidRPr="00697EB1" w14:paraId="6276BDF5" w14:textId="19C3F525" w:rsidTr="00781C4D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DFB531A" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
+          <w:p w14:paraId="3E52E254" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A6E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t>1.3</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1DAFDBF2" w14:textId="77777777" w:rsidR="00C82D21" w:rsidRPr="001D1A6E" w:rsidRDefault="00C82D21" w:rsidP="00D92FFE">
+              <w:t>4.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CC19021" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78C2ECC5" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E95A209" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+          <w:p w14:paraId="690236E7" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15012725" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68476725" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D762C47" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="000B3BEB">
-[...76 lines deleted...]
-            <w:r w:rsidRPr="001D1A6E">
+          <w:p w14:paraId="164CD2D5" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Контроль </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77259042" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001D1A6E">
+          <w:p w14:paraId="1C40E76F" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">проникающими </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="771C385F" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001D1A6E">
+          <w:p w14:paraId="00FB4DB1" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>веществами:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10AB9338" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00B9615C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="001D1A6E">
+          <w:p w14:paraId="43E033E7" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- капиллярная (цветная) дефектоскопия</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="213B84D1" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
-            <w:pPr>
+          <w:p w14:paraId="0B33EC08" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0363059E" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="0077480E">
+          <w:p w14:paraId="61F295F1" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
             <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A6E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08DB4103" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00B9615C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001D1A6E">
+          <w:p w14:paraId="6EADBBF7" w14:textId="04270ABA" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E59D5EC" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
+          <w:p w14:paraId="1A10F5DC" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3770A3AA" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
+          <w:p w14:paraId="17B4A79B" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A6E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1172-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77437DEE" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
+          <w:p w14:paraId="088E9F02" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA0447E" w14:textId="0716EB0A" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="002B22EB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A525AB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B9615C" w:rsidRPr="00697EB1" w14:paraId="4AF8A744" w14:textId="77777777" w:rsidTr="00FD1160">
+      <w:tr w:rsidR="004313E6" w:rsidRPr="00697EB1" w14:paraId="5CB88D1D" w14:textId="58704427" w:rsidTr="00781C4D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FDA6C8E" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
+          <w:p w14:paraId="00623C9F" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A6E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t>1.4</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="29836645" w14:textId="77777777" w:rsidR="00C82D21" w:rsidRPr="001D1A6E" w:rsidRDefault="00C82D21" w:rsidP="00D92FFE">
+              <w:t>4.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53BC405B" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77FDBD6C" w14:textId="5E14F970" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>Насосно-компрессорное оборудование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30F72116" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00B9615C">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+          <w:p w14:paraId="5C58C2B5" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="543277F0" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F301864" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13BD0F6E" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="000B3BEB">
-[...69 lines deleted...]
-          <w:p w14:paraId="576F2D3E" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00FD1160">
+          <w:p w14:paraId="632484E0" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A6E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оптический контроль:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F278D05" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001D1A6E">
+          <w:p w14:paraId="0B0A6955" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- визуальный метод;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B59EF6E" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001D1A6E">
+          <w:p w14:paraId="2977A132" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- внешний осмотр и </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1443170C" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001D1A6E">
+          <w:p w14:paraId="6D6FC14B" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>измерения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CD7D0CB" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
-            <w:pPr>
+          <w:p w14:paraId="73575B0C" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E71E6BF" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00F76A60">
+          <w:p w14:paraId="794CBE7D" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A6E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62ADEF8C" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="001D1A6E">
+          <w:p w14:paraId="4F00A34E" w14:textId="68D32D40" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="001D1A6E">
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45CBB69C" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="001D1A6E">
+          <w:p w14:paraId="6685C080" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="332955F7" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001D1A6E">
+          <w:p w14:paraId="3436CE2F" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 23479-79</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53D3AFA8" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001D1A6E">
+          <w:p w14:paraId="3590B931" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1133-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B06B272" w14:textId="77777777" w:rsidR="00B9615C" w:rsidRPr="001D1A6E" w:rsidRDefault="00B9615C" w:rsidP="00D92FFE">
+          <w:p w14:paraId="0C1D57A8" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A6E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F376B7" w14:textId="15439E7A" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A525AB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F76A60" w:rsidRPr="00697EB1" w14:paraId="4112220F" w14:textId="77777777" w:rsidTr="001626AF">
+      <w:tr w:rsidR="004313E6" w:rsidRPr="00697EB1" w14:paraId="3090E900" w14:textId="481E2F8F" w:rsidTr="00781C4D">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1023"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4035AC40" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRDefault="00F76A60" w:rsidP="002470C9">
+          <w:p w14:paraId="2F0A7D82" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-          <w:p w14:paraId="661DF734" w14:textId="77777777" w:rsidR="00C82D21" w:rsidRPr="0080207E" w:rsidRDefault="00C82D21" w:rsidP="002470C9">
+              <w:t>4.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="407DB440" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3178D4CA" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26A16B92" w14:textId="77777777" w:rsidR="0077480E" w:rsidRPr="001D1A6E" w:rsidRDefault="0077480E" w:rsidP="0077480E">
-[...147 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+          <w:p w14:paraId="0388258C" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19152F5F" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CC71C3D" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A7ED3FD" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRPr="0080207E" w:rsidRDefault="00F76A60" w:rsidP="002470C9">
-[...100 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="5D9329FF" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Измерение твердости: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71BF13AB" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="581EB4D1" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRPr="0080207E" w:rsidRDefault="00F76A60" w:rsidP="00F76A60">
+          <w:p w14:paraId="4A6286E0" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D0B9C22" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRPr="0080207E" w:rsidRDefault="00F76A60" w:rsidP="00F76A60">
-[...365 lines deleted...]
-          <w:p w14:paraId="09A462DE" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRPr="0080207E" w:rsidRDefault="00F76A60" w:rsidP="00B9615C">
+          <w:p w14:paraId="7B627891" w14:textId="087BEC7C" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
-                <w:iCs/>
-[...116 lines deleted...]
-            <w:r w:rsidRPr="0080207E">
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03F70485" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRPr="0080207E" w:rsidRDefault="00F76A60" w:rsidP="0031344D">
+          <w:p w14:paraId="0BB840E6" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36750682" w14:textId="77777777" w:rsidR="00F76A60" w:rsidRPr="0080207E" w:rsidRDefault="00F76A60" w:rsidP="002470C9">
-[...118 lines deleted...]
-              <w:t>ГОСТ 10243-75</w:t>
+          <w:p w14:paraId="369E7286" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4644-2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="779C56A4" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9012-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43B4DB39" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9013-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C4AE71D" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 2999-75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49135C10" w14:textId="5E235881" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A525AB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A4154" w:rsidRPr="00697EB1" w14:paraId="09EAA7BA" w14:textId="77777777" w:rsidTr="001626AF">
+      <w:tr w:rsidR="004313E6" w:rsidRPr="002B22EB" w14:paraId="3A76B8B6" w14:textId="06BFA6DC" w:rsidTr="00781C4D">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="369F8235" w14:textId="77777777" w:rsidR="002A4154" w:rsidRDefault="002A4154" w:rsidP="002A4154">
+          <w:p w14:paraId="424777F2" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t>1.7</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2052F9B5" w14:textId="77777777" w:rsidR="002A4154" w:rsidRPr="0080207E" w:rsidRDefault="002A4154" w:rsidP="002A4154">
+              <w:lastRenderedPageBreak/>
+              <w:t>4.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AD15BAD" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CB6D0BD" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A424F0D" w14:textId="77777777" w:rsidR="002A4154" w:rsidRPr="0080207E" w:rsidRDefault="002A4154" w:rsidP="002A4154">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6C72DB24" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D4DF748" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18.115</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CDF6556" w14:textId="77777777" w:rsidR="002A4154" w:rsidRPr="0080207E" w:rsidRDefault="002A4154" w:rsidP="002A4154">
-[...71 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="03143ABC" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="ru-RU"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="af8"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Металлографический </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A1DECE7" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="ru-RU"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="af8"/>
+              </w:rPr>
+              <w:t>метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29163303" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001626AF">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-              <w:pStyle w:val="af8"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>макроисследования</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53AFC372" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001626AF">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-              <w:pStyle w:val="af8"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- микроисследования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18E9BF96" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>фрактографические</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A67A8CB" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>исследования</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C362A4" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:iCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
-                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43AC00D3" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="ru-RU"/>
-[...14 lines deleted...]
-              <w:pStyle w:val="af8"/>
+              </w:rPr>
+              <w:t>- сварные соединения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3100F882" w14:textId="152C0AAB" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
               <w:ind w:right="-107"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="ru-RU"/>
-[...26 lines deleted...]
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C1B1D7D" w14:textId="77777777" w:rsidR="002A4154" w:rsidRPr="0080207E" w:rsidRDefault="002A4154" w:rsidP="002A4154">
+          <w:p w14:paraId="0D4A66DA" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17471DE1" w14:textId="77777777" w:rsidR="002A4154" w:rsidRDefault="002A4154" w:rsidP="002A4154">
-[...22 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7A586194" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 1763-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA4674C" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 1778-</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>р.4</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...42 lines deleted...]
-          <w:p w14:paraId="056B8C1B" w14:textId="77777777" w:rsidR="002A4154" w:rsidRPr="0080207E" w:rsidRDefault="002A4154" w:rsidP="002A4154">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D1BA440" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:pStyle w:val="af8"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 3443-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08791CB2" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 5639-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="294E8C4B" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 5640-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4568D27E" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8233-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="615FFCEB" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10243-75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0170FF9F" w14:textId="0D0730D2" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A525AB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C6444" w:rsidRPr="00697EB1" w14:paraId="0C24B66C" w14:textId="77777777" w:rsidTr="001626AF">
+      <w:tr w:rsidR="004313E6" w:rsidRPr="00697EB1" w14:paraId="4F4D29E4" w14:textId="670B24FE" w:rsidTr="00781C4D">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1023"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcW w:w="712" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A313BBA" w14:textId="77777777" w:rsidR="006C6444" w:rsidRDefault="006C6444" w:rsidP="002470C9">
+          <w:p w14:paraId="7798E2D3" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t>2.1</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1DCD080B" w14:textId="77777777" w:rsidR="00C82D21" w:rsidRDefault="00C82D21" w:rsidP="002470C9">
+              <w:t>4.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F42A825" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t>**</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B397811" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F431B8C" w14:textId="77777777" w:rsidR="006C6444" w:rsidRPr="0080207E" w:rsidRDefault="006C6444" w:rsidP="00C82D21">
-[...37 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="66C02234" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73ED12CF" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.121</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68F77AF2" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A491C03" w14:textId="77777777" w:rsidR="006C6444" w:rsidRPr="0080207E" w:rsidRDefault="006C6444" w:rsidP="002470C9">
-[...126 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="7934778B" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Механические </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CDB0355" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">испытания: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="291BCD31" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- статическое </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A9B8746" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>растяжение;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA1644B" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- ударный изгиб</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69915F3F" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D00F64D" w14:textId="77777777" w:rsidR="00A647E4" w:rsidRDefault="006C6444" w:rsidP="0080207E">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="08FFD11A" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
-          </w:p>
-[...620 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="be-BY"/>
-[...164 lines deleted...]
-          <w:p w14:paraId="37D94A84" w14:textId="77777777" w:rsidR="00A647E4" w:rsidRDefault="006C6444" w:rsidP="0080207E">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43B602FE" w14:textId="55A20FBF" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:pStyle w:val="af8"/>
-              <w:tabs>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
+            <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
-          </w:p>
-[...73 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28430015" w14:textId="77777777" w:rsidR="006C6444" w:rsidRPr="0080207E" w:rsidRDefault="006C6444" w:rsidP="002470C9">
+          <w:p w14:paraId="389DA95C" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D66E40C" w14:textId="77777777" w:rsidR="006C6444" w:rsidRPr="0080207E" w:rsidRDefault="006C6444" w:rsidP="002470C9">
-[...1 lines deleted...]
-              <w:ind w:right="-126"/>
+          <w:p w14:paraId="1376F528" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080207E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>МВИ.МН 4582-2013</w:t>
+              <w:t xml:space="preserve">ГОСТ 6996-66 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55A7C4FD" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="0080207E" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">р.1, р.3, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>р.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, р.5, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>р.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="203D065D" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 1497-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6029D934" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001626AF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9454-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="407E7B4E" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="319700E3" w14:textId="67E8A79A" w:rsidR="004313E6" w:rsidRPr="0080207E" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00541040">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C6444" w:rsidRPr="00697EB1" w14:paraId="7CCFD323" w14:textId="77777777" w:rsidTr="001626AF">
+      <w:tr w:rsidR="004313E6" w:rsidRPr="00697EB1" w14:paraId="4EAD5D5B" w14:textId="5142F67E" w:rsidTr="00FD1FA9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="541" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="502B561C" w14:textId="77777777" w:rsidR="006C6444" w:rsidRDefault="006C6444" w:rsidP="002470C9">
+          <w:p w14:paraId="46234883" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t>2.3</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="29934EBC" w14:textId="77777777" w:rsidR="00C82D21" w:rsidRPr="0080207E" w:rsidRDefault="00C82D21" w:rsidP="002470C9">
+              <w:t>5.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52A1981D" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="13403E9E" w14:textId="77777777" w:rsidR="006C6444" w:rsidRPr="0080207E" w:rsidRDefault="006C6444" w:rsidP="002470C9">
+          <w:p w14:paraId="1C55782A" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Резервуары </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15EF9EC1" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>для хранения нефти, нефтепродуктов и химических реагентов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22AEEF58" w14:textId="77777777" w:rsidR="006C6444" w:rsidRPr="0080207E" w:rsidRDefault="006C6444" w:rsidP="002470C9">
+          <w:p w14:paraId="24AA0E22" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C20C26F" w14:textId="77777777" w:rsidR="006C6444" w:rsidRPr="0080207E" w:rsidRDefault="006C6444" w:rsidP="002470C9">
+          <w:p w14:paraId="2AECF4C9" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
-[...7 lines deleted...]
-          <w:p w14:paraId="7FCFF064" w14:textId="77777777" w:rsidR="006C6444" w:rsidRPr="0080207E" w:rsidRDefault="006C6444" w:rsidP="002470C9">
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F7792F7" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="674624E3" w14:textId="77777777" w:rsidR="0080207E" w:rsidRDefault="006C6444" w:rsidP="002470C9">
-            <w:pPr>
+          <w:p w14:paraId="094E06AB" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ультразвуковая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1162880B" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дефектоскопия, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C09D123" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FA8D599" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B173D07" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
-[...8 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5264-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="058D057F" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
-[...8 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 5582-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E188559" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
-[...56 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 6533-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DC06140" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 30242-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="385FBDC0" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 34347-2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BFF3EFF" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="00EE5AC0" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17635-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A20AB15" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ISO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5AC0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5817-2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7250146D" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 6520-1-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="052C8499" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 054-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17E7A3BF" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 45-5.04-121-2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C8198C6" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 45-5.04-172-2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02CEBB3A" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ТКП 049-2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FF144A2" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ТНПА и другая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75E2ED44" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB5488F" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 14782-86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F72933" w14:textId="6350AFD8" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00541040">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004313E6" w:rsidRPr="00697EB1" w14:paraId="3D2D9AA0" w14:textId="74F452CE" w:rsidTr="00FD1FA9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE349DE" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>5.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0995B360" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0F28BD" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="139AC3B6" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3352E9EB" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EE4BD2F" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="783A5B42" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ультразвуковая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71CBF31A" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>толщинометрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="383A1DAA" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>эхо-метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2890C7EB" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:ind w:right="-107"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C744064" w14:textId="77777777" w:rsidR="006C6444" w:rsidRPr="0080207E" w:rsidRDefault="006C6444" w:rsidP="002470C9">
+          <w:p w14:paraId="55524EF2" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51AB8C2E" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-126"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4582-2013</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02D6FC79" w14:textId="77777777" w:rsidR="006C6444" w:rsidRPr="0080207E" w:rsidRDefault="006C6444" w:rsidP="002470C9">
+          <w:p w14:paraId="5C199B66" w14:textId="7AD3D2A7" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-126"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D2BE5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004313E6" w:rsidRPr="00697EB1" w14:paraId="0607C824" w14:textId="5D6B8DEA" w:rsidTr="00FD1FA9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="712" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1991C4C5" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>5.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0836687A" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:left="-145" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0420297D" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Резервуары </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A52B88F" w14:textId="60E4571B" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>для хранения нефти, нефтепродуктов и химических реагентов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="427F0E2E" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.10/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F4FD873" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="552F702B" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EF0AE6" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Контроль проникающими веществами:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4881D4E6" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- капиллярная (цветная) дефектоскопия</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37D15000" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73F6DEAC" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- основной металл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60C9620C" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C3400D" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СТБ 1172-99</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CA04DA8" w14:textId="77777777" w:rsidR="006C6444" w:rsidRPr="0080207E" w:rsidRDefault="006C6444" w:rsidP="002470C9">
+          <w:p w14:paraId="657CF675" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02303F80" w14:textId="2B453A18" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+                <w:tab w:val="left" w:pos="306"/>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="471"/>
+                <w:tab w:val="left" w:pos="676"/>
+                <w:tab w:val="left" w:pos="1679"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D2BE5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031344D" w:rsidRPr="00697EB1" w14:paraId="66762AC9" w14:textId="77777777" w:rsidTr="001626AF">
+      <w:tr w:rsidR="004313E6" w:rsidRPr="00697EB1" w14:paraId="4DE2296F" w14:textId="1000BDC9" w:rsidTr="00FD1FA9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="541" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE3E3E2" w14:textId="77777777" w:rsidR="0031344D" w:rsidRDefault="0031344D" w:rsidP="00D00558">
+          <w:p w14:paraId="7395B430" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-          <w:p w14:paraId="00AA41AD" w14:textId="77777777" w:rsidR="00C82D21" w:rsidRPr="0080207E" w:rsidRDefault="00C82D21" w:rsidP="00D00558">
+              <w:t>5.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="512E8E99" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1EA644E5" w14:textId="77777777" w:rsidR="0031344D" w:rsidRPr="0080207E" w:rsidRDefault="0031344D" w:rsidP="00F76A60">
-[...1 lines deleted...]
-              <w:ind w:right="-110"/>
+          <w:p w14:paraId="0221527C" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
-[...26 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0355CC81" w14:textId="77777777" w:rsidR="0031344D" w:rsidRPr="0080207E" w:rsidRDefault="0031344D" w:rsidP="002470C9">
+          <w:p w14:paraId="53661CC9" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D9326E4" w14:textId="77777777" w:rsidR="0031344D" w:rsidRPr="0080207E" w:rsidRDefault="0031344D" w:rsidP="002470C9">
+          <w:p w14:paraId="0F6B3EA4" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32.115</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6147AAE1" w14:textId="77777777" w:rsidR="0031344D" w:rsidRPr="0080207E" w:rsidRDefault="0031344D" w:rsidP="002470C9">
+          <w:p w14:paraId="204EC81C" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15736078" w14:textId="77777777" w:rsidR="0031344D" w:rsidRPr="0080207E" w:rsidRDefault="0031344D" w:rsidP="0077480E">
+          <w:p w14:paraId="095FAC4C" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оптический контроль:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06489032" w14:textId="77777777" w:rsidR="0031344D" w:rsidRPr="0080207E" w:rsidRDefault="0031344D" w:rsidP="002470C9">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0080207E">
+          <w:p w14:paraId="36619615" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- визуальный метод;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28D09546" w14:textId="77777777" w:rsidR="0031344D" w:rsidRPr="0080207E" w:rsidRDefault="0031344D" w:rsidP="002470C9">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0080207E">
+          <w:p w14:paraId="58C77F7D" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- внешний осмотр и </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64FB605D" w14:textId="77777777" w:rsidR="0031344D" w:rsidRPr="0080207E" w:rsidRDefault="0031344D" w:rsidP="002470C9">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0080207E">
+          <w:p w14:paraId="7872D2C5" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>измерения</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AACC9FF" w14:textId="77777777" w:rsidR="0031344D" w:rsidRPr="0080207E" w:rsidRDefault="0031344D" w:rsidP="002470C9">
-[...7 lines deleted...]
-          <w:p w14:paraId="71CDF8ED" w14:textId="77777777" w:rsidR="0031344D" w:rsidRPr="0080207E" w:rsidRDefault="0031344D" w:rsidP="0077480E">
+          <w:p w14:paraId="680CD323" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05D38C45" w14:textId="77777777" w:rsidR="0031344D" w:rsidRPr="0080207E" w:rsidRDefault="0031344D" w:rsidP="002470C9">
-[...933 lines deleted...]
-          <w:p w14:paraId="1C095267" w14:textId="77777777" w:rsidR="0031344D" w:rsidRPr="0080207E" w:rsidRDefault="0031344D" w:rsidP="0077480E">
+          <w:p w14:paraId="4F0CE46B" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="0080207E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
-          </w:p>
-[...100 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D81186D" w14:textId="77777777" w:rsidR="0031344D" w:rsidRPr="0080207E" w:rsidRDefault="0031344D" w:rsidP="00F2369D">
+          <w:p w14:paraId="3CA3BCA1" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70884B92" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 23479-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C80D23" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ 1133-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10ACBD2D" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>СТБ ЕН 970-2003</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C92FF1E" w14:textId="77777777" w:rsidR="0031344D" w:rsidRPr="0080207E" w:rsidRDefault="0031344D" w:rsidP="00F2369D">
-[...134 lines deleted...]
-              <w:t>ГОСТ 10243-75</w:t>
+          <w:p w14:paraId="077D88EA" w14:textId="19D27414" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D2BE5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000347E7" w:rsidRPr="00697EB1" w14:paraId="71974E4E" w14:textId="77777777" w:rsidTr="001626AF">
+      <w:tr w:rsidR="004313E6" w:rsidRPr="00697EB1" w14:paraId="37CBB3ED" w14:textId="75FA28A9" w:rsidTr="00FD1FA9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="541" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2CACC9" w14:textId="77777777" w:rsidR="000347E7" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="785C691A" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t>2.7</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="52ED8292" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="0080207E" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+              <w:lastRenderedPageBreak/>
+              <w:t>5.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C390C39" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CB6F5EC" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="0080207E" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="0396B144" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12056B9A" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="0080207E" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="471B26EA" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74FDB900" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="0080207E" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="77B0B519" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
-[...7 lines deleted...]
-          <w:p w14:paraId="44AF2ED5" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="0080207E" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="512074F8" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA488B5" w14:textId="77777777" w:rsidR="000347E7" w:rsidRDefault="000347E7" w:rsidP="000347E7">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="653435B8" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="ru-RU"/>
-[...95 lines deleted...]
-          <w:p w14:paraId="03163303" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="001626AF" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Измерение твердости: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EFDB5B4" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05AFACAC" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="001626AF" w:rsidRDefault="000347E7" w:rsidP="000347E7">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="06307669" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="ru-RU"/>
-[...21 lines deleted...]
-              <w:pStyle w:val="af8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- сварные соединения,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C3B6095" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="ru-RU"/>
-[...6 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
-          </w:p>
-[...22 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67535BE4" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="0080207E" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="5CF4DDB6" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38EA880D" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.МН 4644-2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18723B02" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9012-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="714E7EDC" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9013-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B65B488" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 2999-75</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03F939E2" w14:textId="77777777" w:rsidR="000347E7" w:rsidRDefault="000347E7" w:rsidP="000347E7">
-[...174 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="18F6C951" w14:textId="39BBD013" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D2BE5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...27 lines deleted...]
-      <w:tr w:rsidR="00A647E4" w:rsidRPr="00697EB1" w14:paraId="40BD0C01" w14:textId="77777777" w:rsidTr="001626AF">
+      <w:tr w:rsidR="004313E6" w:rsidRPr="002B22EB" w14:paraId="0425B818" w14:textId="4E95EDE2" w:rsidTr="00FD1FA9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcW w:w="712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC67755" w14:textId="77777777" w:rsidR="00A647E4" w:rsidRDefault="00A647E4" w:rsidP="0031344D">
+          <w:p w14:paraId="1CC261F1" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077480E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3EDCC940" w14:textId="77777777" w:rsidR="00C82D21" w:rsidRPr="0077480E" w:rsidRDefault="00C82D21" w:rsidP="0031344D">
+              <w:t>5.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68342208" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37218021" w14:textId="77777777" w:rsidR="00A647E4" w:rsidRPr="0077480E" w:rsidRDefault="00A647E4" w:rsidP="0031344D">
-[...1 lines deleted...]
-              <w:ind w:right="-108"/>
+          <w:p w14:paraId="330A71B0" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077480E">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3D50B3" w14:textId="77777777" w:rsidR="00A647E4" w:rsidRPr="0077480E" w:rsidRDefault="00A647E4" w:rsidP="0031344D">
+          <w:p w14:paraId="32B82C2E" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077480E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A4DAD49" w14:textId="77777777" w:rsidR="00A647E4" w:rsidRPr="0077480E" w:rsidRDefault="00A647E4" w:rsidP="0031344D">
+          <w:p w14:paraId="5E839FE0" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077480E">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18.115</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07B9B3ED" w14:textId="77777777" w:rsidR="00A647E4" w:rsidRPr="0077480E" w:rsidRDefault="00A647E4" w:rsidP="0077480E">
+          <w:p w14:paraId="7A9932EE" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077480E">
-[...7 lines deleted...]
-          <w:p w14:paraId="7A3831C2" w14:textId="77777777" w:rsidR="00A647E4" w:rsidRPr="0077480E" w:rsidRDefault="00A647E4" w:rsidP="0077480E">
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Металлографический </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6243DD81" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077480E">
-[...7 lines deleted...]
-          <w:p w14:paraId="58D9D530" w14:textId="77777777" w:rsidR="00A647E4" w:rsidRPr="0077480E" w:rsidRDefault="00A647E4" w:rsidP="0077480E">
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>метод:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6095803E" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...15 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>макроисследования</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6265B751" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- микроисследования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="733694BC" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-107"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>фрактографические</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37D47A10" w14:textId="77777777" w:rsidR="00A647E4" w:rsidRPr="0077480E" w:rsidRDefault="00A647E4" w:rsidP="0077480E">
+          <w:p w14:paraId="0FF4E93C" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:right="-107"/>
               <w:rPr>
-                <w:sz w:val="8"/>
-[...1256 lines deleted...]
-          <w:p w14:paraId="7669A620" w14:textId="77777777" w:rsidR="00A647E4" w:rsidRPr="0077480E" w:rsidRDefault="00A647E4" w:rsidP="0077480E">
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>исследования</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41A45CDE" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077480E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- сварные соединения,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E170AD7" w14:textId="77777777" w:rsidR="00A647E4" w:rsidRPr="0077480E" w:rsidRDefault="00A647E4" w:rsidP="0077480E">
-[...689 lines deleted...]
-          <w:p w14:paraId="0337FFB9" w14:textId="77777777" w:rsidR="00A647E4" w:rsidRDefault="00A647E4" w:rsidP="0077480E">
+          <w:p w14:paraId="598B81B8" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="252"/>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="471"/>
                 <w:tab w:val="left" w:pos="676"/>
                 <w:tab w:val="left" w:pos="1679"/>
               </w:tabs>
               <w:ind w:right="-107"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077480E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A2C4653" w14:textId="77777777" w:rsidR="00A647E4" w:rsidRPr="0077480E" w:rsidRDefault="00A647E4" w:rsidP="00A647E4">
+          <w:p w14:paraId="57FC5E36" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B72CD1" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 1763-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="193EF052" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 1778-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E963B94" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 3443-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="047862AD" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 5639-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="196E4C62" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 5640-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="377514A8" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 8233-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21A64EB2" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 10243-75</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F92AD0E" w14:textId="77777777" w:rsidR="00A647E4" w:rsidRPr="0077480E" w:rsidRDefault="00A647E4" w:rsidP="00A647E4">
+          <w:p w14:paraId="68D3DF8D" w14:textId="7F06D3B3" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077480E">
-[...125 lines deleted...]
-              <w:t>ГОСТ 10243-75</w:t>
+            <w:r w:rsidRPr="00BC760B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000347E7" w:rsidRPr="00697EB1" w14:paraId="5850C942" w14:textId="77777777" w:rsidTr="001626AF">
+      <w:tr w:rsidR="004313E6" w:rsidRPr="00697EB1" w14:paraId="219628B1" w14:textId="23340602" w:rsidTr="00FD1FA9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="541" w:type="dxa"/>
+            <w:tcW w:w="712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78E1BCAE" w14:textId="77777777" w:rsidR="000347E7" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="36141163" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077480E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
-              <w:t>3.7</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="07105E4B" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="0077480E" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+              <w:t>5.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AEBE44C" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:left="-145" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="be-BY"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19FE191F" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="0077480E" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="06A20F94" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="441684BE" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="0077480E" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="123C5DAF" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077480E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.10/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EEF35A1" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="0077480E" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="30E2CFE7" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077480E">
+            <w:r w:rsidRPr="006F1A80">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>29.121</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29E93BB4" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="0077480E" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="084E95C8" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73A4368A" w14:textId="77777777" w:rsidR="000347E7" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="49D4CA5C" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Механические </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCD3747" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="001626AF" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="036407D0" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">испытания: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44CE9568" w14:textId="77777777" w:rsidR="000347E7" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="2F8C689E" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">- статическое </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44467EF0" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="001626AF" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="389635C3" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>растяжение;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F8093F4" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="001E03CC" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="759954CD" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001E03CC" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- ударный изгиб</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62B8DE84" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="001626AF" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="165729F2" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="001626AF" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:ind w:right="-107"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- сварные соединения</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="693D56DA" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="001626AF" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="28F0EAED" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:pStyle w:val="af8"/>
               <w:ind w:right="-107"/>
               <w:rPr>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001626AF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- основной металл</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="51B0EE48" w14:textId="77777777" w:rsidR="000347E7" w:rsidRPr="0077480E" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="3D7160E9" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="419FAA2E" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 6996-66 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="255070E4" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="0080207E" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">р.1, р.3, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>р.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, р.5, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080207E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>р.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A07ADED" w14:textId="77777777" w:rsidR="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 1497-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33A8216F" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F1A80">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 9454-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54176BFA" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="006F1A80" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+            <w:pPr>
+              <w:pStyle w:val="af8"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB23379" w14:textId="77777777" w:rsidR="000347E7" w:rsidRDefault="000347E7" w:rsidP="000347E7">
+          <w:p w14:paraId="1DD72FC7" w14:textId="43F47596" w:rsidR="004313E6" w:rsidRPr="0080207E" w:rsidRDefault="004313E6" w:rsidP="004313E6">
             <w:pPr>
               <w:ind w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0080207E">
-[...149 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00BC760B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="be-BY"/>
+              </w:rPr>
+              <w:t>ул. Академика Купревича, 10, 220141, г. Минск</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E45D733" w14:textId="77777777" w:rsidR="00F85BA0" w:rsidRDefault="00F85BA0"/>
-[...5426 lines deleted...]
-    <w:p w14:paraId="18A3E419" w14:textId="77777777" w:rsidR="006F1A80" w:rsidRPr="006F1A80" w:rsidRDefault="004A6412" w:rsidP="004A6412">
+    <w:p w14:paraId="18A3E419" w14:textId="77777777" w:rsidR="006F1A80" w:rsidRPr="004313E6" w:rsidRDefault="004A6412" w:rsidP="004A6412">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627245BB" w14:textId="77777777" w:rsidR="006F1A80" w:rsidRDefault="006F1A80" w:rsidP="001E03CC">
+    <w:p w14:paraId="797BFE7A" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004313E6">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечание: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EA0F0B" w14:textId="77777777" w:rsidR="006F1A80" w:rsidRDefault="006F1A80" w:rsidP="001E03CC">
+    <w:p w14:paraId="24DE78F2" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004313E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>* – осуществление деятельности непосредственно в месте(ах) осуществления деятельности заявителя на аккредитацию (аккредитованного субъекта)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE4BD30" w14:textId="77777777" w:rsidR="004313E6" w:rsidRPr="004313E6" w:rsidRDefault="004313E6" w:rsidP="004313E6">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004313E6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>** – осуществление деятельности непосредственно в месте(ах) осуществления деятельности заявителя на аккредитацию (аккредитованного субъекта) и за его пределами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324FF95B" w14:textId="77777777" w:rsidR="006F1A80" w:rsidRPr="004313E6" w:rsidRDefault="006F1A80" w:rsidP="004313E6">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...34 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="411DE22A" w14:textId="77777777" w:rsidR="006F1A80" w:rsidRDefault="006F1A80" w:rsidP="001E03CC">
-[...155 lines deleted...]
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="397" w:footer="170" w:gutter="0"/>
+    <w:sectPr w:rsidR="006F1A80" w:rsidRPr="004313E6" w:rsidSect="00D06DDB">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1134" w:right="820" w:bottom="567" w:left="567" w:header="397" w:footer="170" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DB0E0D0" w14:textId="77777777" w:rsidR="00E352AE" w:rsidRDefault="00E352AE" w:rsidP="00C26BCD">
+    <w:p w14:paraId="06659DF0" w14:textId="77777777" w:rsidR="008C6DE5" w:rsidRDefault="008C6DE5" w:rsidP="00C26BCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B25CEEA" w14:textId="77777777" w:rsidR="00E352AE" w:rsidRDefault="00E352AE" w:rsidP="00C26BCD">
+    <w:p w14:paraId="6162A235" w14:textId="77777777" w:rsidR="008C6DE5" w:rsidRDefault="008C6DE5" w:rsidP="00C26BCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16690,1165 +16371,1287 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="619568F3" w14:textId="77777777" w:rsidR="00D06DDB" w:rsidRDefault="00D06DDB">
+    <w:pPr>
+      <w:pStyle w:val="ad"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="65CCC46A" w14:textId="77777777" w:rsidR="00635874" w:rsidRDefault="00635874" w:rsidP="00635874"/>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10079" w:type="dxa"/>
-      <w:tblInd w:w="276" w:type="dxa"/>
+      <w:tblW w:w="4919" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3738"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3754"/>
+      <w:gridCol w:w="13427"/>
+      <w:gridCol w:w="1774"/>
     </w:tblGrid>
-    <w:tr w:rsidR="001D1A6E" w:rsidRPr="00AE573F" w14:paraId="7CB4046A" w14:textId="77777777">
+    <w:tr w:rsidR="00144321" w:rsidRPr="007624CE" w14:paraId="460FAE70" w14:textId="77777777" w:rsidTr="00144321">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3738" w:type="dxa"/>
+          <w:tcW w:w="12844" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7B9802ED" w14:textId="77777777" w:rsidR="001D1A6E" w:rsidRDefault="001D1A6E" w:rsidP="001D1A6E">
+        <w:p w14:paraId="0897CD5F" w14:textId="77777777" w:rsidR="00144321" w:rsidRPr="00BF5CCF" w:rsidRDefault="00144321" w:rsidP="00144321">
           <w:pPr>
-            <w:pStyle w:val="60"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:right="-314"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...2 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>__________________________</w:t>
+            <w:t xml:space="preserve">Часть № </w:t>
           </w:r>
-        </w:p>
-[...9 lines deleted...]
-          <w:r>
+          <w:r w:rsidRPr="00602CC3">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-[...77 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:u w:val="single"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>. Дата принятия решения по аккредитации: 06.11.2025</w:t>
           </w:r>
-          <w:r w:rsidR="001D1A6E" w:rsidRPr="00180E26">
+          <w:r w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:u w:val="single"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>.202</w:t>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                    </w:t>
           </w:r>
-          <w:r w:rsidR="008A48AC">
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:u w:val="single"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t xml:space="preserve">        </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                       </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6B38E75D" w14:textId="77777777" w:rsidR="001D1A6E" w:rsidRPr="00635874" w:rsidRDefault="001D1A6E" w:rsidP="004D47C8">
+        <w:p w14:paraId="42AE60D2" w14:textId="77777777" w:rsidR="00144321" w:rsidRPr="00BF5CCF" w:rsidRDefault="00144321" w:rsidP="00144321">
           <w:pPr>
-            <w:pStyle w:val="12"/>
-[...1 lines deleted...]
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="60"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...7 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3754" w:type="dxa"/>
-          <w:vAlign w:val="center"/>
+          <w:tcW w:w="1697" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="0110CDCE" w14:textId="77777777" w:rsidR="001D1A6E" w:rsidRPr="00635874" w:rsidRDefault="001D1A6E" w:rsidP="001D1A6E">
-[...2 lines deleted...]
-            <w:jc w:val="right"/>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-[...60 lines deleted...]
-        </w:p>
+            <w:id w:val="1515031649"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1126616645"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:p w14:paraId="36C531AE" w14:textId="77777777" w:rsidR="00144321" w:rsidRPr="00C52F3D" w:rsidRDefault="00144321" w:rsidP="00144321">
+                  <w:pPr>
+                    <w:pStyle w:val="ad"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">        </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Стр. </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="211A59A3" w14:textId="77777777" w:rsidR="00635874" w:rsidRPr="00635874" w:rsidRDefault="00635874" w:rsidP="00635874">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65736F27" w14:textId="77777777" w:rsidR="00635874" w:rsidRDefault="00635874" w:rsidP="00635874"/>
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10180" w:type="dxa"/>
-      <w:tblInd w:w="276" w:type="dxa"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3801"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3792"/>
+      <w:gridCol w:w="271"/>
+      <w:gridCol w:w="4461"/>
+      <w:gridCol w:w="2542"/>
+      <w:gridCol w:w="5356"/>
+      <w:gridCol w:w="1679"/>
+      <w:gridCol w:w="1142"/>
     </w:tblGrid>
-    <w:tr w:rsidR="001D1A6E" w:rsidRPr="00AE573F" w14:paraId="26CF1B8F" w14:textId="77777777" w:rsidTr="004D47C8">
+    <w:tr w:rsidR="00144321" w:rsidRPr="007624CE" w14:paraId="2947921A" w14:textId="77777777" w:rsidTr="00144321">
+      <w:trPr>
+        <w:gridAfter w:val="1"/>
+        <w:wAfter w:w="1163" w:type="dxa"/>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3801" w:type="dxa"/>
+          <w:tcW w:w="12844" w:type="dxa"/>
+          <w:gridSpan w:val="4"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="187C054F" w14:textId="77777777" w:rsidR="001D1A6E" w:rsidRDefault="001D1A6E" w:rsidP="001D1A6E">
+        <w:p w14:paraId="016C9C78" w14:textId="1972573F" w:rsidR="00144321" w:rsidRPr="00BF5CCF" w:rsidRDefault="00144321" w:rsidP="00144321">
           <w:pPr>
-            <w:pStyle w:val="60"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:right="-314"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...2 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602CC3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 06.11.2025</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                    </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">        </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                       </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3EBB6569" w14:textId="77777777" w:rsidR="00144321" w:rsidRPr="00BF5CCF" w:rsidRDefault="00144321" w:rsidP="00144321">
+          <w:pPr>
+            <w:pStyle w:val="60"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>__________________________</w:t>
-          </w:r>
+          </w:pPr>
         </w:p>
-        <w:p w14:paraId="68E46EE1" w14:textId="5497004B" w:rsidR="001D1A6E" w:rsidRPr="00F97744" w:rsidRDefault="001D1A6E" w:rsidP="004D47C8">
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1697" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1803228776"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1769616900"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:p w14:paraId="362E4CDD" w14:textId="30E2292B" w:rsidR="00144321" w:rsidRPr="00C52F3D" w:rsidRDefault="00144321" w:rsidP="00144321">
+                  <w:pPr>
+                    <w:pStyle w:val="ad"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">        </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Стр. </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00144321">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="001D1A6E" w:rsidRPr="00C83F3C" w14:paraId="26CF1B8F" w14:textId="77777777" w:rsidTr="00144321">
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:gridBefore w:val="1"/>
+        <w:wBefore w:w="275" w:type="dxa"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4535" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="68E46EE1" w14:textId="3767E200" w:rsidR="001D1A6E" w:rsidRPr="00144321" w:rsidRDefault="001D1A6E" w:rsidP="004D47C8">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...25 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2587" w:type="dxa"/>
+          <w:tcW w:w="2582" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1E7E9D02" w14:textId="636D721E" w:rsidR="001D1A6E" w:rsidRPr="00180E26" w:rsidRDefault="001E03CC" w:rsidP="004D47C8">
-[...67 lines deleted...]
-        <w:p w14:paraId="7A5A2572" w14:textId="77777777" w:rsidR="001D1A6E" w:rsidRPr="00635874" w:rsidRDefault="001D1A6E" w:rsidP="004D47C8">
+        <w:p w14:paraId="7A5A2572" w14:textId="122F0FAB" w:rsidR="001D1A6E" w:rsidRPr="00635874" w:rsidRDefault="001D1A6E" w:rsidP="004D47C8">
           <w:pPr>
             <w:pStyle w:val="12"/>
             <w:ind w:left="597"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...7 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3792" w:type="dxa"/>
+          <w:tcW w:w="8312" w:type="dxa"/>
+          <w:gridSpan w:val="3"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6F5B90CE" w14:textId="77777777" w:rsidR="001D1A6E" w:rsidRPr="00635874" w:rsidRDefault="001D1A6E" w:rsidP="001D1A6E">
+        <w:p w14:paraId="6F5B90CE" w14:textId="5148979A" w:rsidR="001D1A6E" w:rsidRPr="00C83F3C" w:rsidRDefault="001D1A6E" w:rsidP="00144321">
           <w:pPr>
             <w:pStyle w:val="12"/>
-            <w:jc w:val="right"/>
             <w:rPr>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...58 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="72610600" w14:textId="77777777" w:rsidR="00635874" w:rsidRPr="00635874" w:rsidRDefault="00635874" w:rsidP="00635874">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24B09734" w14:textId="77777777" w:rsidR="00E352AE" w:rsidRDefault="00E352AE" w:rsidP="00C26BCD">
+    <w:p w14:paraId="2FEEF40D" w14:textId="77777777" w:rsidR="008C6DE5" w:rsidRDefault="008C6DE5" w:rsidP="00C26BCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="582AC5BA" w14:textId="77777777" w:rsidR="00E352AE" w:rsidRDefault="00E352AE" w:rsidP="00C26BCD">
+    <w:p w14:paraId="39A62055" w14:textId="77777777" w:rsidR="008C6DE5" w:rsidRDefault="008C6DE5" w:rsidP="00C26BCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...6 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="24053CCF" w14:textId="77777777" w:rsidR="00D06DDB" w:rsidRDefault="00D06DDB">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
   </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="5000" w:type="pct"/>
-      <w:tblInd w:w="213" w:type="dxa"/>
+      <w:tblW w:w="15309" w:type="dxa"/>
+      <w:tblInd w:w="279" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...2 lines deleted...]
-      </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="776"/>
-      <w:gridCol w:w="9429"/>
+      <w:gridCol w:w="554"/>
+      <w:gridCol w:w="12629"/>
+      <w:gridCol w:w="2126"/>
     </w:tblGrid>
-    <w:tr w:rsidR="001D1A6E" w14:paraId="2CD7208B" w14:textId="77777777" w:rsidTr="001D1A6E">
+    <w:tr w:rsidR="00C83F3C" w:rsidRPr="00144321" w14:paraId="775FAECD" w14:textId="77777777" w:rsidTr="00FD1FA9">
       <w:trPr>
-        <w:trHeight w:val="752"/>
-        <w:tblHeader/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="380" w:type="pct"/>
+          <w:tcW w:w="554" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="nil"/>
-[...1 lines deleted...]
-            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6D0CA538" w14:textId="4ACE6908" w:rsidR="001D1A6E" w:rsidRDefault="00040EDE" w:rsidP="001D1A6E">
+        <w:p w14:paraId="2750282B" w14:textId="77777777" w:rsidR="00C83F3C" w:rsidRPr="00144321" w:rsidRDefault="00C83F3C" w:rsidP="00C83F3C">
+          <w:pPr>
+            <w:pStyle w:val="a6"/>
+            <w:ind w:left="34" w:right="-292"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00144321">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12629" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4921B69D" w14:textId="7FF59A73" w:rsidR="00C83F3C" w:rsidRPr="00144321" w:rsidRDefault="00C83F3C" w:rsidP="00C83F3C">
+          <w:pPr>
+            <w:pStyle w:val="a6"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00144321">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Описание области аккредитации </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2126" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="2D6784D5" w14:textId="22F71593" w:rsidR="00C83F3C" w:rsidRPr="00144321" w:rsidRDefault="00C83F3C" w:rsidP="00C83F3C">
+          <w:pPr>
+            <w:pStyle w:val="a6"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00144321">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00144321">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2.4719</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="a3"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="279" w:type="dxa"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="704"/>
+      <w:gridCol w:w="2526"/>
+      <w:gridCol w:w="845"/>
+      <w:gridCol w:w="3367"/>
+      <w:gridCol w:w="2807"/>
+      <w:gridCol w:w="2807"/>
+      <w:gridCol w:w="2106"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00C83F3C" w:rsidRPr="005C1339" w14:paraId="243714DE" w14:textId="77777777" w:rsidTr="00FD1FA9">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="709" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2CC1DCFE" w14:textId="77777777" w:rsidR="00C83F3C" w:rsidRPr="005C1339" w:rsidRDefault="00C83F3C" w:rsidP="00C83F3C">
           <w:pPr>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
-            <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:textAlignment w:val="baseline"/>
             <w:rPr>
-              <w:noProof/>
+              <w:lang w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:noProof/>
-[...132 lines deleted...]
-              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1701" w:type="dxa"/>
-[...5 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="2551" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6544CEC0" w14:textId="77777777" w:rsidR="00635874" w:rsidRPr="00EC2031" w:rsidRDefault="00635874" w:rsidP="004E68FD">
+        <w:p w14:paraId="2447D31E" w14:textId="77777777" w:rsidR="00C83F3C" w:rsidRPr="005C1339" w:rsidRDefault="00C83F3C" w:rsidP="00C83F3C">
           <w:pPr>
-            <w:pStyle w:val="a6"/>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
             <w:jc w:val="center"/>
+            <w:textAlignment w:val="baseline"/>
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w:rStyle w:val="FontStyle23"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00EC2031">
+          <w:r>
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="709" w:type="dxa"/>
-[...5 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="851" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1BBC8C5F" w14:textId="77777777" w:rsidR="00635874" w:rsidRPr="00EC2031" w:rsidRDefault="00635874" w:rsidP="004E68FD">
+        <w:p w14:paraId="727AED61" w14:textId="77777777" w:rsidR="00C83F3C" w:rsidRPr="005C1339" w:rsidRDefault="00C83F3C" w:rsidP="00C83F3C">
           <w:pPr>
-            <w:pStyle w:val="a6"/>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
             <w:jc w:val="center"/>
+            <w:textAlignment w:val="baseline"/>
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w:rStyle w:val="FontStyle23"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00EC2031">
+          <w:r>
             <w:rPr>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2268" w:type="dxa"/>
-[...5 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="3402" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2B61CC37" w14:textId="77777777" w:rsidR="00635874" w:rsidRPr="00EC2031" w:rsidRDefault="00635874" w:rsidP="004E68FD">
+        <w:p w14:paraId="70F18704" w14:textId="77777777" w:rsidR="00C83F3C" w:rsidRPr="005C1339" w:rsidRDefault="00C83F3C" w:rsidP="00C83F3C">
           <w:pPr>
-            <w:pStyle w:val="a6"/>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
             <w:jc w:val="center"/>
+            <w:textAlignment w:val="baseline"/>
+          </w:pPr>
+          <w:r>
             <w:rPr>
-              <w:sz w:val="22"/>
-[...8 lines deleted...]
-              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2835" w:type="dxa"/>
-          <w:tcBorders>
-[...4 lines deleted...]
-          </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="61E41A31" w14:textId="77777777" w:rsidR="00635874" w:rsidRPr="00EC2031" w:rsidRDefault="00635874" w:rsidP="004E68FD">
+        <w:p w14:paraId="7CD58A21" w14:textId="77777777" w:rsidR="00C83F3C" w:rsidRPr="005C1339" w:rsidRDefault="00C83F3C" w:rsidP="00C83F3C">
           <w:pPr>
-            <w:pStyle w:val="a6"/>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
             <w:jc w:val="center"/>
+            <w:textAlignment w:val="baseline"/>
+          </w:pPr>
+          <w:r>
             <w:rPr>
-              <w:sz w:val="22"/>
-[...8 lines deleted...]
-              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2126" w:type="dxa"/>
-[...5 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="2835" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="06CDBD32" w14:textId="77777777" w:rsidR="00635874" w:rsidRPr="00EC2031" w:rsidRDefault="00635874" w:rsidP="004E68FD">
+        <w:p w14:paraId="27210090" w14:textId="77777777" w:rsidR="00C83F3C" w:rsidRPr="005C1339" w:rsidRDefault="00C83F3C" w:rsidP="00C83F3C">
           <w:pPr>
-            <w:pStyle w:val="a6"/>
             <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
             <w:rPr>
-              <w:sz w:val="22"/>
-[...8 lines deleted...]
-              <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2126" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="381F4F6F" w14:textId="77777777" w:rsidR="00C83F3C" w:rsidRPr="005C1339" w:rsidRDefault="00C83F3C" w:rsidP="00C83F3C">
+          <w:pPr>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:right="-145"/>
+            <w:jc w:val="center"/>
+            <w:textAlignment w:val="baseline"/>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2E41295B" w14:textId="77777777" w:rsidR="005745F7" w:rsidRPr="00C26BCD" w:rsidRDefault="005745F7" w:rsidP="00C26BCD">
+  <w:p w14:paraId="2E41295B" w14:textId="77777777" w:rsidR="005745F7" w:rsidRPr="00C26BCD" w:rsidRDefault="005745F7" w:rsidP="00C83F3C">
     <w:pPr>
       <w:pStyle w:val="a6"/>
+      <w:ind w:left="284"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9986" w:type="dxa"/>
-      <w:tblInd w:w="-158" w:type="dxa"/>
+      <w:tblW w:w="15309" w:type="dxa"/>
+      <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="896"/>
-      <w:gridCol w:w="9090"/>
+      <w:gridCol w:w="15423"/>
+      <w:gridCol w:w="222"/>
     </w:tblGrid>
-    <w:tr w:rsidR="001D1A6E" w14:paraId="3014E5B6" w14:textId="77777777" w:rsidTr="001D1A6E">
+    <w:tr w:rsidR="001D1A6E" w14:paraId="3014E5B6" w14:textId="77777777" w:rsidTr="00AC3444">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="896" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="53C5CD97" w14:textId="396B48A7" w:rsidR="001D1A6E" w:rsidRDefault="00040EDE" w:rsidP="001D1A6E">
+        <w:tbl>
+          <w:tblPr>
+            <w:tblW w:w="15197" w:type="dxa"/>
+            <w:tblBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tblBorders>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="13071"/>
+            <w:gridCol w:w="2126"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="00144321" w14:paraId="7413A49E" w14:textId="77777777" w:rsidTr="00D06DDB">
+            <w:trPr>
+              <w:trHeight w:val="221"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="13071" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5E7FBF5D" w14:textId="31B1A332" w:rsidR="00144321" w:rsidRPr="00144321" w:rsidRDefault="00144321" w:rsidP="00144321">
+                <w:pPr>
+                  <w:pStyle w:val="a6"/>
+                  <w:ind w:right="-292"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="ru-RU"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00144321">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>Государственное научное учреждение</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:lang w:val="ru-RU"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00144321">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>«Физико-технический институт Национальной академии наук Беларуси»</w:t>
+                </w:r>
+                <w:bookmarkStart w:id="0" w:name="_Hlk216168479"/>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:lang w:val="ru-RU"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">, </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00144321">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:lang w:val="ru-RU"/>
+                  </w:rPr>
+                  <w:t>лаборатория прикладной механики</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2126" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="65DD4101" w14:textId="481DABD2" w:rsidR="00144321" w:rsidRPr="00144321" w:rsidRDefault="00144321" w:rsidP="00144321">
+                <w:pPr>
+                  <w:pStyle w:val="a6"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="ru-RU"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002317A4">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>BY/112</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="ru-RU"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> 2.4719</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:bookmarkEnd w:id="0"/>
+        </w:tbl>
+        <w:p w14:paraId="53C5CD97" w14:textId="2A5B0510" w:rsidR="001D1A6E" w:rsidRDefault="001D1A6E" w:rsidP="001D1A6E">
           <w:pPr>
             <w:pStyle w:val="24"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...55 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9090" w:type="dxa"/>
+          <w:tcW w:w="14413" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="666D0839" w14:textId="77777777" w:rsidR="001D1A6E" w:rsidRDefault="001D1A6E" w:rsidP="001D1A6E">
-[...37 lines deleted...]
-        <w:p w14:paraId="0475A3AD" w14:textId="77777777" w:rsidR="001D1A6E" w:rsidRDefault="001D1A6E" w:rsidP="001D1A6E">
+        <w:p w14:paraId="0475A3AD" w14:textId="00DDF143" w:rsidR="001D1A6E" w:rsidRDefault="001D1A6E" w:rsidP="001D1A6E">
           <w:pPr>
             <w:pStyle w:val="24"/>
             <w:spacing w:after="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...6 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2CBD43FF" w14:textId="77777777" w:rsidR="00635874" w:rsidRPr="00635874" w:rsidRDefault="00635874" w:rsidP="00FE6459">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00FC6ABA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0419001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
@@ -19819,51 +19622,51 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="785662855">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1411271906">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="955261099">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="151722595">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="131365961">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1317764415">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="111"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="357"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -20210,50 +20013,51 @@
     <w:rsid w:val="00131051"/>
     <w:rsid w:val="001313EA"/>
     <w:rsid w:val="00131C8F"/>
     <w:rsid w:val="00131EF5"/>
     <w:rsid w:val="00132F9A"/>
     <w:rsid w:val="001340DE"/>
     <w:rsid w:val="0013472D"/>
     <w:rsid w:val="00134AD3"/>
     <w:rsid w:val="00134B3E"/>
     <w:rsid w:val="00137344"/>
     <w:rsid w:val="001374D7"/>
     <w:rsid w:val="00137621"/>
     <w:rsid w:val="00137DEA"/>
     <w:rsid w:val="00137E73"/>
     <w:rsid w:val="00140745"/>
     <w:rsid w:val="001412C2"/>
     <w:rsid w:val="001412E2"/>
     <w:rsid w:val="00141A5F"/>
     <w:rsid w:val="00141C6B"/>
     <w:rsid w:val="00141E2B"/>
     <w:rsid w:val="00142101"/>
     <w:rsid w:val="001422C7"/>
     <w:rsid w:val="001428CE"/>
     <w:rsid w:val="00142F27"/>
     <w:rsid w:val="001436B5"/>
+    <w:rsid w:val="00144321"/>
     <w:rsid w:val="00146441"/>
     <w:rsid w:val="00146E41"/>
     <w:rsid w:val="001474E5"/>
     <w:rsid w:val="001476BC"/>
     <w:rsid w:val="00150671"/>
     <w:rsid w:val="001517D8"/>
     <w:rsid w:val="00151910"/>
     <w:rsid w:val="00151BC9"/>
     <w:rsid w:val="00151E78"/>
     <w:rsid w:val="00152266"/>
     <w:rsid w:val="00153D7F"/>
     <w:rsid w:val="001542B8"/>
     <w:rsid w:val="0015463A"/>
     <w:rsid w:val="00155464"/>
     <w:rsid w:val="00155ABF"/>
     <w:rsid w:val="00155F0F"/>
     <w:rsid w:val="00156A05"/>
     <w:rsid w:val="00157B7E"/>
     <w:rsid w:val="0016004D"/>
     <w:rsid w:val="001604DF"/>
     <w:rsid w:val="001613B2"/>
     <w:rsid w:val="00161604"/>
     <w:rsid w:val="00161876"/>
     <w:rsid w:val="001623EE"/>
     <w:rsid w:val="001626AF"/>
@@ -20593,74 +20397,76 @@
     <w:rsid w:val="002967E9"/>
     <w:rsid w:val="00297B99"/>
     <w:rsid w:val="002A168A"/>
     <w:rsid w:val="002A1B59"/>
     <w:rsid w:val="002A1F09"/>
     <w:rsid w:val="002A2105"/>
     <w:rsid w:val="002A2465"/>
     <w:rsid w:val="002A2CDD"/>
     <w:rsid w:val="002A306C"/>
     <w:rsid w:val="002A4154"/>
     <w:rsid w:val="002A51B5"/>
     <w:rsid w:val="002A5433"/>
     <w:rsid w:val="002A5A09"/>
     <w:rsid w:val="002A5DBF"/>
     <w:rsid w:val="002A723E"/>
     <w:rsid w:val="002A7368"/>
     <w:rsid w:val="002A73EB"/>
     <w:rsid w:val="002A7931"/>
     <w:rsid w:val="002B00BF"/>
     <w:rsid w:val="002B018C"/>
     <w:rsid w:val="002B032D"/>
     <w:rsid w:val="002B0847"/>
     <w:rsid w:val="002B11C8"/>
     <w:rsid w:val="002B161C"/>
     <w:rsid w:val="002B1A2D"/>
+    <w:rsid w:val="002B22EB"/>
     <w:rsid w:val="002B3215"/>
     <w:rsid w:val="002B3648"/>
     <w:rsid w:val="002B3B12"/>
     <w:rsid w:val="002B3B45"/>
     <w:rsid w:val="002B3F9A"/>
     <w:rsid w:val="002B40EC"/>
     <w:rsid w:val="002B4AAF"/>
     <w:rsid w:val="002B5056"/>
     <w:rsid w:val="002B5485"/>
     <w:rsid w:val="002B5A6F"/>
     <w:rsid w:val="002B624F"/>
     <w:rsid w:val="002B66A7"/>
     <w:rsid w:val="002B6839"/>
     <w:rsid w:val="002B74D0"/>
     <w:rsid w:val="002C0066"/>
     <w:rsid w:val="002C00B0"/>
     <w:rsid w:val="002C0432"/>
     <w:rsid w:val="002C193E"/>
     <w:rsid w:val="002C2075"/>
     <w:rsid w:val="002C22D2"/>
     <w:rsid w:val="002C25D2"/>
     <w:rsid w:val="002C2F6F"/>
     <w:rsid w:val="002C4363"/>
     <w:rsid w:val="002C47A0"/>
+    <w:rsid w:val="002C5A94"/>
     <w:rsid w:val="002C6532"/>
     <w:rsid w:val="002C66A8"/>
     <w:rsid w:val="002C6BDE"/>
     <w:rsid w:val="002C6BFD"/>
     <w:rsid w:val="002C750D"/>
     <w:rsid w:val="002C7568"/>
     <w:rsid w:val="002C7F67"/>
     <w:rsid w:val="002D056B"/>
     <w:rsid w:val="002D0B95"/>
     <w:rsid w:val="002D1166"/>
     <w:rsid w:val="002D135C"/>
     <w:rsid w:val="002D146D"/>
     <w:rsid w:val="002D18AB"/>
     <w:rsid w:val="002D1DEC"/>
     <w:rsid w:val="002D271F"/>
     <w:rsid w:val="002D2AD0"/>
     <w:rsid w:val="002D2E0B"/>
     <w:rsid w:val="002D31B6"/>
     <w:rsid w:val="002D3C9C"/>
     <w:rsid w:val="002D3F88"/>
     <w:rsid w:val="002D43A3"/>
     <w:rsid w:val="002D4736"/>
     <w:rsid w:val="002D49EA"/>
     <w:rsid w:val="002D4B23"/>
     <w:rsid w:val="002D4EFD"/>
@@ -21054,50 +20860,51 @@
     <w:rsid w:val="00414DAE"/>
     <w:rsid w:val="0041524D"/>
     <w:rsid w:val="004154AC"/>
     <w:rsid w:val="00415C40"/>
     <w:rsid w:val="00415D40"/>
     <w:rsid w:val="004170D9"/>
     <w:rsid w:val="00417999"/>
     <w:rsid w:val="004202B4"/>
     <w:rsid w:val="0042045B"/>
     <w:rsid w:val="004205AF"/>
     <w:rsid w:val="004227CE"/>
     <w:rsid w:val="00422800"/>
     <w:rsid w:val="00422FD8"/>
     <w:rsid w:val="00423397"/>
     <w:rsid w:val="00423500"/>
     <w:rsid w:val="00423ABC"/>
     <w:rsid w:val="0042430E"/>
     <w:rsid w:val="004245AC"/>
     <w:rsid w:val="00425056"/>
     <w:rsid w:val="004251CE"/>
     <w:rsid w:val="004252AC"/>
     <w:rsid w:val="004252D6"/>
     <w:rsid w:val="00425E3C"/>
     <w:rsid w:val="004260D8"/>
     <w:rsid w:val="0043115C"/>
+    <w:rsid w:val="004313E6"/>
     <w:rsid w:val="004318CD"/>
     <w:rsid w:val="00431B08"/>
     <w:rsid w:val="00432A51"/>
     <w:rsid w:val="00432B6A"/>
     <w:rsid w:val="00432E06"/>
     <w:rsid w:val="004333A0"/>
     <w:rsid w:val="004335A2"/>
     <w:rsid w:val="004338EF"/>
     <w:rsid w:val="004339D1"/>
     <w:rsid w:val="00434270"/>
     <w:rsid w:val="00434F5A"/>
     <w:rsid w:val="00435C50"/>
     <w:rsid w:val="00435D06"/>
     <w:rsid w:val="00435E6C"/>
     <w:rsid w:val="004369B5"/>
     <w:rsid w:val="004373C3"/>
     <w:rsid w:val="004405FD"/>
     <w:rsid w:val="00440954"/>
     <w:rsid w:val="0044129A"/>
     <w:rsid w:val="00441A12"/>
     <w:rsid w:val="00445B75"/>
     <w:rsid w:val="0044615F"/>
     <w:rsid w:val="0044635A"/>
     <w:rsid w:val="00446AE6"/>
     <w:rsid w:val="00446E42"/>
@@ -21646,50 +21453,51 @@
     <w:rsid w:val="0062029A"/>
     <w:rsid w:val="00620996"/>
     <w:rsid w:val="00621233"/>
     <w:rsid w:val="0062252C"/>
     <w:rsid w:val="006229E5"/>
     <w:rsid w:val="00622EC5"/>
     <w:rsid w:val="006237DE"/>
     <w:rsid w:val="00623AD0"/>
     <w:rsid w:val="00623BCD"/>
     <w:rsid w:val="00623D01"/>
     <w:rsid w:val="006244B6"/>
     <w:rsid w:val="00624CFA"/>
     <w:rsid w:val="006250EC"/>
     <w:rsid w:val="006259C9"/>
     <w:rsid w:val="00625BE0"/>
     <w:rsid w:val="00625FCA"/>
     <w:rsid w:val="00626094"/>
     <w:rsid w:val="006267F1"/>
     <w:rsid w:val="0062692D"/>
     <w:rsid w:val="00626B1A"/>
     <w:rsid w:val="006271A9"/>
     <w:rsid w:val="006275AC"/>
     <w:rsid w:val="00627BA1"/>
     <w:rsid w:val="00627E01"/>
     <w:rsid w:val="00630F0D"/>
+    <w:rsid w:val="00632411"/>
     <w:rsid w:val="00632ADF"/>
     <w:rsid w:val="00632D64"/>
     <w:rsid w:val="00632F03"/>
     <w:rsid w:val="00633419"/>
     <w:rsid w:val="0063387A"/>
     <w:rsid w:val="00633F04"/>
     <w:rsid w:val="00634501"/>
     <w:rsid w:val="00634BB6"/>
     <w:rsid w:val="00634C53"/>
     <w:rsid w:val="00635364"/>
     <w:rsid w:val="00635874"/>
     <w:rsid w:val="006364C6"/>
     <w:rsid w:val="006372C2"/>
     <w:rsid w:val="00637E94"/>
     <w:rsid w:val="00640046"/>
     <w:rsid w:val="0064045B"/>
     <w:rsid w:val="00640919"/>
     <w:rsid w:val="00640BD5"/>
     <w:rsid w:val="00640FCF"/>
     <w:rsid w:val="006418EB"/>
     <w:rsid w:val="00642328"/>
     <w:rsid w:val="006428D5"/>
     <w:rsid w:val="00642B67"/>
     <w:rsid w:val="00642B81"/>
     <w:rsid w:val="00642FB9"/>
@@ -21874,50 +21682,51 @@
     <w:rsid w:val="006F0791"/>
     <w:rsid w:val="006F0AE1"/>
     <w:rsid w:val="006F1A80"/>
     <w:rsid w:val="006F1F74"/>
     <w:rsid w:val="006F21B2"/>
     <w:rsid w:val="006F2837"/>
     <w:rsid w:val="006F31CD"/>
     <w:rsid w:val="006F31FC"/>
     <w:rsid w:val="006F3916"/>
     <w:rsid w:val="006F41B5"/>
     <w:rsid w:val="006F6482"/>
     <w:rsid w:val="006F649C"/>
     <w:rsid w:val="006F67AF"/>
     <w:rsid w:val="006F6BBA"/>
     <w:rsid w:val="006F6DD7"/>
     <w:rsid w:val="006F773E"/>
     <w:rsid w:val="006F78C3"/>
     <w:rsid w:val="006F79BE"/>
     <w:rsid w:val="006F7E5C"/>
     <w:rsid w:val="0070040B"/>
     <w:rsid w:val="00700555"/>
     <w:rsid w:val="00700B43"/>
     <w:rsid w:val="00700CF7"/>
     <w:rsid w:val="007016D6"/>
     <w:rsid w:val="0070176C"/>
+    <w:rsid w:val="00701822"/>
     <w:rsid w:val="007018A1"/>
     <w:rsid w:val="007028BD"/>
     <w:rsid w:val="007028FA"/>
     <w:rsid w:val="00702EB8"/>
     <w:rsid w:val="0070325E"/>
     <w:rsid w:val="00703323"/>
     <w:rsid w:val="00703474"/>
     <w:rsid w:val="00703BC2"/>
     <w:rsid w:val="0070433D"/>
     <w:rsid w:val="00704F75"/>
     <w:rsid w:val="00704FA6"/>
     <w:rsid w:val="0070501B"/>
     <w:rsid w:val="00705CD4"/>
     <w:rsid w:val="007060C8"/>
     <w:rsid w:val="00706459"/>
     <w:rsid w:val="0070664B"/>
     <w:rsid w:val="00706DF6"/>
     <w:rsid w:val="0070709C"/>
     <w:rsid w:val="007071BD"/>
     <w:rsid w:val="007079B6"/>
     <w:rsid w:val="00710320"/>
     <w:rsid w:val="00710DA6"/>
     <w:rsid w:val="007112D4"/>
     <w:rsid w:val="007125B7"/>
     <w:rsid w:val="00712688"/>
@@ -22176,99 +21985,101 @@
     <w:rsid w:val="00805F10"/>
     <w:rsid w:val="00806734"/>
     <w:rsid w:val="00807376"/>
     <w:rsid w:val="00807B12"/>
     <w:rsid w:val="00807FE8"/>
     <w:rsid w:val="0081011F"/>
     <w:rsid w:val="008104A8"/>
     <w:rsid w:val="00810763"/>
     <w:rsid w:val="00810991"/>
     <w:rsid w:val="008110C4"/>
     <w:rsid w:val="008120AB"/>
     <w:rsid w:val="008120CE"/>
     <w:rsid w:val="008123A1"/>
     <w:rsid w:val="008130B3"/>
     <w:rsid w:val="008134FD"/>
     <w:rsid w:val="00813613"/>
     <w:rsid w:val="008140E2"/>
     <w:rsid w:val="0081452D"/>
     <w:rsid w:val="0081487B"/>
     <w:rsid w:val="00814948"/>
     <w:rsid w:val="00815698"/>
     <w:rsid w:val="0081571C"/>
     <w:rsid w:val="00816828"/>
     <w:rsid w:val="008168E7"/>
     <w:rsid w:val="00816DF4"/>
+    <w:rsid w:val="0082006E"/>
     <w:rsid w:val="0082046C"/>
     <w:rsid w:val="0082050C"/>
     <w:rsid w:val="008205F6"/>
     <w:rsid w:val="008206A3"/>
     <w:rsid w:val="00821E1A"/>
     <w:rsid w:val="008220B8"/>
     <w:rsid w:val="008224DD"/>
     <w:rsid w:val="008225E2"/>
     <w:rsid w:val="0082287B"/>
     <w:rsid w:val="008229CC"/>
     <w:rsid w:val="00822B05"/>
     <w:rsid w:val="00823094"/>
     <w:rsid w:val="008246D6"/>
     <w:rsid w:val="00825825"/>
     <w:rsid w:val="00825D9B"/>
     <w:rsid w:val="00825E93"/>
     <w:rsid w:val="008261BE"/>
     <w:rsid w:val="00826448"/>
     <w:rsid w:val="008268AF"/>
     <w:rsid w:val="008268F7"/>
     <w:rsid w:val="00826DE3"/>
     <w:rsid w:val="00826E3B"/>
     <w:rsid w:val="00827D9F"/>
     <w:rsid w:val="00830C09"/>
     <w:rsid w:val="0083107C"/>
     <w:rsid w:val="00831352"/>
     <w:rsid w:val="0083139B"/>
     <w:rsid w:val="00831CAE"/>
     <w:rsid w:val="00832502"/>
     <w:rsid w:val="00832529"/>
     <w:rsid w:val="00832A99"/>
     <w:rsid w:val="00832B84"/>
     <w:rsid w:val="00832DAB"/>
     <w:rsid w:val="0083329D"/>
     <w:rsid w:val="0083419C"/>
     <w:rsid w:val="008349D0"/>
     <w:rsid w:val="00834BAE"/>
     <w:rsid w:val="008352DF"/>
     <w:rsid w:val="0083576E"/>
     <w:rsid w:val="00835D67"/>
     <w:rsid w:val="008362F7"/>
     <w:rsid w:val="0083649B"/>
     <w:rsid w:val="00836AD6"/>
     <w:rsid w:val="00836BA4"/>
     <w:rsid w:val="008373CF"/>
     <w:rsid w:val="00840376"/>
     <w:rsid w:val="00840AF5"/>
     <w:rsid w:val="008413C1"/>
     <w:rsid w:val="00841821"/>
+    <w:rsid w:val="008419C0"/>
     <w:rsid w:val="0084241E"/>
     <w:rsid w:val="00842A4D"/>
     <w:rsid w:val="00842D6D"/>
     <w:rsid w:val="00842DD3"/>
     <w:rsid w:val="008431DD"/>
     <w:rsid w:val="00843722"/>
     <w:rsid w:val="00844618"/>
     <w:rsid w:val="0084462A"/>
     <w:rsid w:val="0084479D"/>
     <w:rsid w:val="008447B8"/>
     <w:rsid w:val="00844BBE"/>
     <w:rsid w:val="00844C4C"/>
     <w:rsid w:val="00845096"/>
     <w:rsid w:val="00845712"/>
     <w:rsid w:val="00845C59"/>
     <w:rsid w:val="00845D28"/>
     <w:rsid w:val="00845D8C"/>
     <w:rsid w:val="00845FE4"/>
     <w:rsid w:val="00846078"/>
     <w:rsid w:val="0084612F"/>
     <w:rsid w:val="0084627E"/>
     <w:rsid w:val="00846EE0"/>
     <w:rsid w:val="00847575"/>
     <w:rsid w:val="0084765C"/>
     <w:rsid w:val="0084784F"/>
@@ -22401,50 +22212,51 @@
     <w:rsid w:val="008B3BD9"/>
     <w:rsid w:val="008B40CF"/>
     <w:rsid w:val="008B4AE4"/>
     <w:rsid w:val="008B5FAE"/>
     <w:rsid w:val="008B696B"/>
     <w:rsid w:val="008B6D6C"/>
     <w:rsid w:val="008B78FC"/>
     <w:rsid w:val="008B790B"/>
     <w:rsid w:val="008C0467"/>
     <w:rsid w:val="008C069C"/>
     <w:rsid w:val="008C0943"/>
     <w:rsid w:val="008C0973"/>
     <w:rsid w:val="008C0FCA"/>
     <w:rsid w:val="008C14AB"/>
     <w:rsid w:val="008C1749"/>
     <w:rsid w:val="008C17D7"/>
     <w:rsid w:val="008C1A63"/>
     <w:rsid w:val="008C26EB"/>
     <w:rsid w:val="008C3ADA"/>
     <w:rsid w:val="008C4638"/>
     <w:rsid w:val="008C4F3F"/>
     <w:rsid w:val="008C522B"/>
     <w:rsid w:val="008C5DBE"/>
     <w:rsid w:val="008C6059"/>
     <w:rsid w:val="008C6591"/>
+    <w:rsid w:val="008C6DE5"/>
     <w:rsid w:val="008C7288"/>
     <w:rsid w:val="008C73CE"/>
     <w:rsid w:val="008C75B4"/>
     <w:rsid w:val="008C7BB0"/>
     <w:rsid w:val="008C7D32"/>
     <w:rsid w:val="008D01D7"/>
     <w:rsid w:val="008D02EA"/>
     <w:rsid w:val="008D06C6"/>
     <w:rsid w:val="008D0D02"/>
     <w:rsid w:val="008D1417"/>
     <w:rsid w:val="008D1A7E"/>
     <w:rsid w:val="008D220C"/>
     <w:rsid w:val="008D241B"/>
     <w:rsid w:val="008D255E"/>
     <w:rsid w:val="008D326C"/>
     <w:rsid w:val="008D3386"/>
     <w:rsid w:val="008D355E"/>
     <w:rsid w:val="008D3561"/>
     <w:rsid w:val="008D3AA9"/>
     <w:rsid w:val="008D3DDC"/>
     <w:rsid w:val="008D545A"/>
     <w:rsid w:val="008D54A6"/>
     <w:rsid w:val="008D62F6"/>
     <w:rsid w:val="008D6398"/>
     <w:rsid w:val="008D6530"/>
@@ -23011,94 +22823,96 @@
     <w:rsid w:val="00AA695F"/>
     <w:rsid w:val="00AA6C78"/>
     <w:rsid w:val="00AA73F8"/>
     <w:rsid w:val="00AA79EC"/>
     <w:rsid w:val="00AB07DB"/>
     <w:rsid w:val="00AB0F26"/>
     <w:rsid w:val="00AB10AD"/>
     <w:rsid w:val="00AB1E7C"/>
     <w:rsid w:val="00AB28B6"/>
     <w:rsid w:val="00AB28CE"/>
     <w:rsid w:val="00AB2A3D"/>
     <w:rsid w:val="00AB3E82"/>
     <w:rsid w:val="00AB47E9"/>
     <w:rsid w:val="00AB505E"/>
     <w:rsid w:val="00AB5433"/>
     <w:rsid w:val="00AB5C5D"/>
     <w:rsid w:val="00AB6056"/>
     <w:rsid w:val="00AB6FA3"/>
     <w:rsid w:val="00AB717F"/>
     <w:rsid w:val="00AB7D67"/>
     <w:rsid w:val="00AC1B10"/>
     <w:rsid w:val="00AC1CF5"/>
     <w:rsid w:val="00AC2167"/>
     <w:rsid w:val="00AC296E"/>
     <w:rsid w:val="00AC2F25"/>
+    <w:rsid w:val="00AC3444"/>
     <w:rsid w:val="00AC396D"/>
     <w:rsid w:val="00AC3A96"/>
     <w:rsid w:val="00AC3BEC"/>
     <w:rsid w:val="00AC542C"/>
     <w:rsid w:val="00AC54F1"/>
     <w:rsid w:val="00AC5CE3"/>
     <w:rsid w:val="00AC6298"/>
     <w:rsid w:val="00AC6B04"/>
     <w:rsid w:val="00AC6C99"/>
     <w:rsid w:val="00AD0DE5"/>
     <w:rsid w:val="00AD1C61"/>
     <w:rsid w:val="00AD200F"/>
     <w:rsid w:val="00AD220C"/>
     <w:rsid w:val="00AD2FF2"/>
     <w:rsid w:val="00AD3C33"/>
     <w:rsid w:val="00AD4049"/>
     <w:rsid w:val="00AD4752"/>
     <w:rsid w:val="00AD4DE4"/>
     <w:rsid w:val="00AD550B"/>
     <w:rsid w:val="00AD5597"/>
     <w:rsid w:val="00AD5624"/>
     <w:rsid w:val="00AD5A6A"/>
     <w:rsid w:val="00AD62C1"/>
     <w:rsid w:val="00AD69BA"/>
     <w:rsid w:val="00AD6EAE"/>
     <w:rsid w:val="00AD7AC4"/>
     <w:rsid w:val="00AE0047"/>
     <w:rsid w:val="00AE04B7"/>
     <w:rsid w:val="00AE07BA"/>
     <w:rsid w:val="00AE134E"/>
     <w:rsid w:val="00AE169C"/>
     <w:rsid w:val="00AE30BD"/>
     <w:rsid w:val="00AE31F4"/>
     <w:rsid w:val="00AE3A0F"/>
     <w:rsid w:val="00AE4112"/>
     <w:rsid w:val="00AE46BC"/>
     <w:rsid w:val="00AE4C9B"/>
     <w:rsid w:val="00AE4CAC"/>
     <w:rsid w:val="00AE5801"/>
     <w:rsid w:val="00AE5A71"/>
     <w:rsid w:val="00AE6ECD"/>
     <w:rsid w:val="00AE742F"/>
     <w:rsid w:val="00AE7832"/>
     <w:rsid w:val="00AE7CC1"/>
+    <w:rsid w:val="00AF12AE"/>
     <w:rsid w:val="00AF130B"/>
     <w:rsid w:val="00AF1AD8"/>
     <w:rsid w:val="00AF1D16"/>
     <w:rsid w:val="00AF1F8F"/>
     <w:rsid w:val="00AF233D"/>
     <w:rsid w:val="00AF2434"/>
     <w:rsid w:val="00AF2693"/>
     <w:rsid w:val="00AF2957"/>
     <w:rsid w:val="00AF361C"/>
     <w:rsid w:val="00AF3C28"/>
     <w:rsid w:val="00AF400F"/>
     <w:rsid w:val="00AF43BC"/>
     <w:rsid w:val="00AF44A2"/>
     <w:rsid w:val="00AF4DA5"/>
     <w:rsid w:val="00AF5338"/>
     <w:rsid w:val="00AF5A3C"/>
     <w:rsid w:val="00AF60D4"/>
     <w:rsid w:val="00AF663F"/>
     <w:rsid w:val="00AF7B7B"/>
     <w:rsid w:val="00B000D4"/>
     <w:rsid w:val="00B00BD4"/>
     <w:rsid w:val="00B00D70"/>
     <w:rsid w:val="00B00D7C"/>
     <w:rsid w:val="00B014D9"/>
     <w:rsid w:val="00B01567"/>
@@ -23206,50 +23020,51 @@
     <w:rsid w:val="00B53C11"/>
     <w:rsid w:val="00B547C4"/>
     <w:rsid w:val="00B55638"/>
     <w:rsid w:val="00B557C0"/>
     <w:rsid w:val="00B55AF2"/>
     <w:rsid w:val="00B56D3E"/>
     <w:rsid w:val="00B56FCA"/>
     <w:rsid w:val="00B605E7"/>
     <w:rsid w:val="00B60FCB"/>
     <w:rsid w:val="00B616EC"/>
     <w:rsid w:val="00B61E00"/>
     <w:rsid w:val="00B62167"/>
     <w:rsid w:val="00B622FB"/>
     <w:rsid w:val="00B6267F"/>
     <w:rsid w:val="00B6274F"/>
     <w:rsid w:val="00B639E6"/>
     <w:rsid w:val="00B64E4C"/>
     <w:rsid w:val="00B64EB3"/>
     <w:rsid w:val="00B65230"/>
     <w:rsid w:val="00B6525B"/>
     <w:rsid w:val="00B652CF"/>
     <w:rsid w:val="00B65E08"/>
     <w:rsid w:val="00B6607F"/>
     <w:rsid w:val="00B660A0"/>
     <w:rsid w:val="00B6693E"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00B67EC8"/>
     <w:rsid w:val="00B70873"/>
     <w:rsid w:val="00B70DDC"/>
     <w:rsid w:val="00B71B49"/>
     <w:rsid w:val="00B7202E"/>
     <w:rsid w:val="00B727AF"/>
     <w:rsid w:val="00B72A7C"/>
     <w:rsid w:val="00B73D55"/>
     <w:rsid w:val="00B7428A"/>
     <w:rsid w:val="00B74F5B"/>
     <w:rsid w:val="00B757E1"/>
     <w:rsid w:val="00B75A08"/>
     <w:rsid w:val="00B76177"/>
     <w:rsid w:val="00B76765"/>
     <w:rsid w:val="00B7691F"/>
     <w:rsid w:val="00B7723F"/>
     <w:rsid w:val="00B77276"/>
     <w:rsid w:val="00B77893"/>
     <w:rsid w:val="00B779D9"/>
     <w:rsid w:val="00B80832"/>
     <w:rsid w:val="00B80F92"/>
     <w:rsid w:val="00B81E57"/>
     <w:rsid w:val="00B81E86"/>
     <w:rsid w:val="00B81EC6"/>
     <w:rsid w:val="00B828E2"/>
@@ -23548,50 +23363,51 @@
     <w:rsid w:val="00C72443"/>
     <w:rsid w:val="00C726D6"/>
     <w:rsid w:val="00C7285B"/>
     <w:rsid w:val="00C72F10"/>
     <w:rsid w:val="00C7310E"/>
     <w:rsid w:val="00C73B48"/>
     <w:rsid w:val="00C73DA9"/>
     <w:rsid w:val="00C73F40"/>
     <w:rsid w:val="00C7413A"/>
     <w:rsid w:val="00C75FB1"/>
     <w:rsid w:val="00C77079"/>
     <w:rsid w:val="00C7722D"/>
     <w:rsid w:val="00C7781B"/>
     <w:rsid w:val="00C77E41"/>
     <w:rsid w:val="00C8055F"/>
     <w:rsid w:val="00C8148B"/>
     <w:rsid w:val="00C8155D"/>
     <w:rsid w:val="00C8166F"/>
     <w:rsid w:val="00C82248"/>
     <w:rsid w:val="00C822E5"/>
     <w:rsid w:val="00C82C27"/>
     <w:rsid w:val="00C82D21"/>
     <w:rsid w:val="00C832FD"/>
     <w:rsid w:val="00C83B9F"/>
     <w:rsid w:val="00C83E49"/>
+    <w:rsid w:val="00C83F3C"/>
     <w:rsid w:val="00C84F78"/>
     <w:rsid w:val="00C853D5"/>
     <w:rsid w:val="00C85EA4"/>
     <w:rsid w:val="00C865EF"/>
     <w:rsid w:val="00C8697F"/>
     <w:rsid w:val="00C87143"/>
     <w:rsid w:val="00C87477"/>
     <w:rsid w:val="00C879D3"/>
     <w:rsid w:val="00C90078"/>
     <w:rsid w:val="00C9056D"/>
     <w:rsid w:val="00C906CF"/>
     <w:rsid w:val="00C91C42"/>
     <w:rsid w:val="00C91D86"/>
     <w:rsid w:val="00C92B30"/>
     <w:rsid w:val="00C92B50"/>
     <w:rsid w:val="00C92ECB"/>
     <w:rsid w:val="00C92EFC"/>
     <w:rsid w:val="00C937AD"/>
     <w:rsid w:val="00C9386C"/>
     <w:rsid w:val="00C93A1B"/>
     <w:rsid w:val="00C94580"/>
     <w:rsid w:val="00C95363"/>
     <w:rsid w:val="00C95586"/>
     <w:rsid w:val="00C957A4"/>
     <w:rsid w:val="00C9619E"/>
@@ -23714,50 +23530,51 @@
     <w:rsid w:val="00CF77B7"/>
     <w:rsid w:val="00CF77BA"/>
     <w:rsid w:val="00D00159"/>
     <w:rsid w:val="00D003B7"/>
     <w:rsid w:val="00D00558"/>
     <w:rsid w:val="00D0130B"/>
     <w:rsid w:val="00D01373"/>
     <w:rsid w:val="00D013FB"/>
     <w:rsid w:val="00D01AED"/>
     <w:rsid w:val="00D02427"/>
     <w:rsid w:val="00D0251E"/>
     <w:rsid w:val="00D03283"/>
     <w:rsid w:val="00D0385C"/>
     <w:rsid w:val="00D044BD"/>
     <w:rsid w:val="00D045FA"/>
     <w:rsid w:val="00D046C3"/>
     <w:rsid w:val="00D04ECE"/>
     <w:rsid w:val="00D0592D"/>
     <w:rsid w:val="00D05A48"/>
     <w:rsid w:val="00D0667D"/>
     <w:rsid w:val="00D066BA"/>
     <w:rsid w:val="00D067B7"/>
     <w:rsid w:val="00D06A69"/>
     <w:rsid w:val="00D06AF6"/>
     <w:rsid w:val="00D06B1B"/>
+    <w:rsid w:val="00D06DDB"/>
     <w:rsid w:val="00D0705D"/>
     <w:rsid w:val="00D0758B"/>
     <w:rsid w:val="00D07EA4"/>
     <w:rsid w:val="00D113C9"/>
     <w:rsid w:val="00D1214F"/>
     <w:rsid w:val="00D1258D"/>
     <w:rsid w:val="00D139F0"/>
     <w:rsid w:val="00D13BCF"/>
     <w:rsid w:val="00D13C06"/>
     <w:rsid w:val="00D14780"/>
     <w:rsid w:val="00D14F4D"/>
     <w:rsid w:val="00D1551D"/>
     <w:rsid w:val="00D15AFB"/>
     <w:rsid w:val="00D15B9A"/>
     <w:rsid w:val="00D15FB5"/>
     <w:rsid w:val="00D161CA"/>
     <w:rsid w:val="00D167A4"/>
     <w:rsid w:val="00D17206"/>
     <w:rsid w:val="00D1776D"/>
     <w:rsid w:val="00D179CF"/>
     <w:rsid w:val="00D17AE2"/>
     <w:rsid w:val="00D17C2D"/>
     <w:rsid w:val="00D17C31"/>
     <w:rsid w:val="00D203D7"/>
     <w:rsid w:val="00D20649"/>
@@ -24575,50 +24392,51 @@
     <w:rsid w:val="00FB6005"/>
     <w:rsid w:val="00FB6007"/>
     <w:rsid w:val="00FB6F01"/>
     <w:rsid w:val="00FB723B"/>
     <w:rsid w:val="00FB7DC7"/>
     <w:rsid w:val="00FC040C"/>
     <w:rsid w:val="00FC0BA7"/>
     <w:rsid w:val="00FC18EE"/>
     <w:rsid w:val="00FC1B22"/>
     <w:rsid w:val="00FC1C19"/>
     <w:rsid w:val="00FC21C1"/>
     <w:rsid w:val="00FC2341"/>
     <w:rsid w:val="00FC2705"/>
     <w:rsid w:val="00FC324B"/>
     <w:rsid w:val="00FC33F6"/>
     <w:rsid w:val="00FC36C1"/>
     <w:rsid w:val="00FC39E6"/>
     <w:rsid w:val="00FC4CA3"/>
     <w:rsid w:val="00FC5273"/>
     <w:rsid w:val="00FC6148"/>
     <w:rsid w:val="00FC667B"/>
     <w:rsid w:val="00FD03B3"/>
     <w:rsid w:val="00FD1160"/>
     <w:rsid w:val="00FD1788"/>
     <w:rsid w:val="00FD1BAC"/>
+    <w:rsid w:val="00FD1FA9"/>
     <w:rsid w:val="00FD21AE"/>
     <w:rsid w:val="00FD3DB2"/>
     <w:rsid w:val="00FD4CF1"/>
     <w:rsid w:val="00FD4DEC"/>
     <w:rsid w:val="00FD4F25"/>
     <w:rsid w:val="00FD562C"/>
     <w:rsid w:val="00FD5A43"/>
     <w:rsid w:val="00FD6776"/>
     <w:rsid w:val="00FD78C8"/>
     <w:rsid w:val="00FE01DB"/>
     <w:rsid w:val="00FE07EC"/>
     <w:rsid w:val="00FE08C2"/>
     <w:rsid w:val="00FE111B"/>
     <w:rsid w:val="00FE28BF"/>
     <w:rsid w:val="00FE292D"/>
     <w:rsid w:val="00FE324F"/>
     <w:rsid w:val="00FE42DE"/>
     <w:rsid w:val="00FE4588"/>
     <w:rsid w:val="00FE46D5"/>
     <w:rsid w:val="00FE48BD"/>
     <w:rsid w:val="00FE4997"/>
     <w:rsid w:val="00FE4F25"/>
     <w:rsid w:val="00FE6459"/>
     <w:rsid w:val="00FE77C4"/>
     <w:rsid w:val="00FF008C"/>
@@ -24679,99 +24497,101 @@
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-BY" w:eastAsia="ru-BY" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:uiPriority="99"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="99"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -25031,50 +24851,51 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B16850"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="Обычный1"/>
     <w:rsid w:val="00054C1D"/>
     <w:rPr>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:rsid w:val="00036F60"/>
     <w:rPr>
@@ -25120,64 +24941,66 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aa">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="009E29E8"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ac"/>
     <w:rsid w:val="00E54967"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C26BCD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C26BCD"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:link w:val="a6"/>
     <w:rsid w:val="00C26BCD"/>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Текст примечания Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:rsid w:val="0068202C"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
     <w:link w:val="2"/>
     <w:rsid w:val="007C3504"/>
     <w:rPr>
@@ -25685,60 +25508,65 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2002346378">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -26033,70 +25861,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B644AC3E-EE6C-4E80-9C37-7D4A8DCFE939}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7866</Characters>
+  <Pages>7</Pages>
+  <Words>1411</Words>
+  <Characters>9238</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Приложение к аттестату аккредитации</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>БГЦА</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9228</CharactersWithSpaces>
+  <CharactersWithSpaces>10628</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Приложение к аттестату аккредитации</dc:title>
   <dc:subject/>
   <dc:creator>Kondratovich</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>