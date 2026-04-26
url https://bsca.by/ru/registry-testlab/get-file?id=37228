--- v0 (2025-12-04)
+++ v1 (2026-04-26)
@@ -1,381 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="095E7FC6" w14:textId="77777777" w:rsidR="004051F6" w:rsidRDefault="004051F6" w:rsidP="004051F6">
+    <w:p w14:paraId="095E7FC6" w14:textId="77777777" w:rsidR="004051F6" w:rsidRPr="000973F7" w:rsidRDefault="004051F6" w:rsidP="004051F6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000973F7">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">ОПИСАНИЕ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F803A7">
+      <w:r w:rsidRPr="000973F7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
-      </w:r>
-[...293 lines deleted...]
-        <w:t>Национальной системе аккредитации Республики Беларусь</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE545AE" w14:textId="77777777" w:rsidR="00011841" w:rsidRPr="005D33C5" w:rsidRDefault="00011841" w:rsidP="00922382">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58AB960F" w14:textId="77777777" w:rsidR="00B729C7" w:rsidRPr="00FD4CB7" w:rsidRDefault="00B729C7" w:rsidP="00922382">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -1899,60 +1604,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00BC1FC0" w:rsidRPr="004F7252">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">п. 5 </w:t>
             </w:r>
             <w:r w:rsidRPr="004F7252">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">таблицы Б.7.2 </w:t>
             </w:r>
             <w:r w:rsidR="00BC1FC0" w:rsidRPr="004F7252">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">п. </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Б.7.2 </w:t>
+              <w:t xml:space="preserve">п. Б.7.2 </w:t>
             </w:r>
             <w:r w:rsidR="00F82C60">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>приложения Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2642" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56D6777C" w14:textId="0EA38721" w:rsidR="0088142B" w:rsidRPr="004F7252" w:rsidRDefault="0088142B" w:rsidP="004F7252">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1992,51 +1688,50 @@
         <w:trPr>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05C50BEA" w14:textId="77777777" w:rsidR="0088142B" w:rsidRPr="004F7252" w:rsidRDefault="0088142B" w:rsidP="004F7252">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7252">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B0581FC" w14:textId="7777C74C" w:rsidR="0088142B" w:rsidRPr="004F7252" w:rsidRDefault="0088142B" w:rsidP="004F7252">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2436,76 +2131,85 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AA87604" w14:textId="4E9E9E15" w:rsidR="0088142B" w:rsidRPr="004F7252" w:rsidRDefault="0088142B" w:rsidP="0088142B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7252">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Проверка соединений заземлителей с заземляемыми элементами</w:t>
+              <w:t xml:space="preserve">Проверка соединений заземлителей с </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7252">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>заземляемыми элементами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3177" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AEB1498" w14:textId="07A6EA76" w:rsidR="0088142B" w:rsidRPr="004F7252" w:rsidRDefault="0088142B" w:rsidP="004F7252">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-109"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7252">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ТКП 181-2023 </w:t>
             </w:r>
             <w:r w:rsidRPr="004F7252">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>п. Б 29.2</w:t>
             </w:r>
             <w:r w:rsidR="00F82C60">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> приложения Б;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7781D206" w14:textId="77777777" w:rsidR="0088142B" w:rsidRPr="004F7252" w:rsidRDefault="0088142B" w:rsidP="004F7252">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-109"/>
@@ -2599,654 +2303,1164 @@
         <w:rPr>
           <w:rStyle w:val="FontStyle37"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FD4CB7" w:rsidRPr="00FD4CB7" w:rsidSect="00217016">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="567" w:bottom="567" w:left="1701" w:header="567" w:footer="584" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="084A13E1" w14:textId="77777777" w:rsidR="000E0A57" w:rsidRDefault="000E0A57" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3CCD679F" w14:textId="77777777" w:rsidR="000E0A57" w:rsidRDefault="000E0A57" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="ArialMT">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...7 lines deleted...]
-      <w:ind w:right="0" w:firstLine="0"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...27 lines deleted...]
-      <w:t>, утв. постановлением Госстандарта от 29 августа 2025 г. №110</w:t>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="13CB1A21" w14:textId="77777777" w:rsidR="0029193F" w:rsidRPr="005128B2" w:rsidRDefault="0029193F">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="000973F7" w:rsidRPr="007624CE" w14:paraId="2B652DAD" w14:textId="77777777" w:rsidTr="00560080">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="6753A549" w14:textId="77777777" w:rsidR="000973F7" w:rsidRPr="00BF5CCF" w:rsidRDefault="000973F7" w:rsidP="000973F7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602CC3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации: 05.11.2025</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0EF8C541" w14:textId="77777777" w:rsidR="000973F7" w:rsidRPr="00BF5CCF" w:rsidRDefault="000973F7" w:rsidP="000973F7">
+          <w:pPr>
+            <w:pStyle w:val="61"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1404137592"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1045300706"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:p w14:paraId="78B3F905" w14:textId="77777777" w:rsidR="000973F7" w:rsidRPr="00C52F3D" w:rsidRDefault="000973F7" w:rsidP="000973F7">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="13CB1A21" w14:textId="77777777" w:rsidR="0029193F" w:rsidRPr="000973F7" w:rsidRDefault="0029193F" w:rsidP="000973F7">
     <w:pPr>
       <w:pStyle w:val="a9"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="18F2FD34" w14:textId="53D23F5A" w:rsidR="0029193F" w:rsidRPr="004051F6" w:rsidRDefault="004051F6" w:rsidP="004051F6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="000973F7" w:rsidRPr="007624CE" w14:paraId="74A55E4C" w14:textId="77777777" w:rsidTr="00560080">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="23EBFA6A" w14:textId="52AA145C" w:rsidR="000973F7" w:rsidRPr="00BF5CCF" w:rsidRDefault="000973F7" w:rsidP="000973F7">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="1" w:name="_Hlk216168621"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть № </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602CC3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>. Дата принятия решения по аккредитации:</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="1"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 05.11.2025</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BF5CCF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:tab/>
+            <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2EF26D14" w14:textId="77777777" w:rsidR="000973F7" w:rsidRPr="00BF5CCF" w:rsidRDefault="000973F7" w:rsidP="000973F7">
+          <w:pPr>
+            <w:pStyle w:val="61"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1803228776"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1769616900"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:p w14:paraId="254F776D" w14:textId="77777777" w:rsidR="000973F7" w:rsidRPr="00C52F3D" w:rsidRDefault="000973F7" w:rsidP="000973F7">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="18F2FD34" w14:textId="62F9CAF5" w:rsidR="0029193F" w:rsidRPr="000973F7" w:rsidRDefault="0029193F" w:rsidP="000973F7">
     <w:pPr>
       <w:pStyle w:val="a9"/>
-      <w:pBdr>
-[...37 lines deleted...]
-    </w:r>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5D682736" w14:textId="77777777" w:rsidR="000E0A57" w:rsidRDefault="000E0A57" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6247C7B4" w14:textId="77777777" w:rsidR="000E0A57" w:rsidRDefault="000E0A57" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...8 lines deleted...]
-  </w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14634" w:type="dxa"/>
-      <w:tblInd w:w="-24" w:type="dxa"/>
+      <w:tblW w:w="14454" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...2 lines deleted...]
-      </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="742"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2061"/>
+      <w:gridCol w:w="833"/>
+      <w:gridCol w:w="10928"/>
+      <w:gridCol w:w="2693"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004051F6" w:rsidRPr="00D337DC" w14:paraId="4324F418" w14:textId="77777777" w:rsidTr="00992ADF">
+    <w:tr w:rsidR="000973F7" w:rsidRPr="000973F7" w14:paraId="7ABB68A6" w14:textId="77777777" w:rsidTr="000973F7">
       <w:trPr>
-        <w:tblHeader/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="742" w:type="dxa"/>
+          <w:tcW w:w="833" w:type="dxa"/>
+          <w:tcBorders>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="03081B4E" w14:textId="77777777" w:rsidR="004051F6" w:rsidRPr="00B453D4" w:rsidRDefault="004051F6" w:rsidP="004051F6">
+        <w:p w14:paraId="3E2DB2F2" w14:textId="77777777" w:rsidR="000973F7" w:rsidRPr="000973F7" w:rsidRDefault="000973F7" w:rsidP="000973F7">
           <w:pPr>
-            <w:overflowPunct w:val="0"/>
-[...3 lines deleted...]
-            <w:spacing w:line="276" w:lineRule="auto"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
             <w:rPr>
-              <w:noProof/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r w:rsidRPr="000973F7">
             <w:rPr>
-              <w:noProof/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:drawing>
-[...46 lines deleted...]
-            </w:drawing>
+            <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="11831" w:type="dxa"/>
+          <w:tcW w:w="10928" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="690C22A1" w14:textId="46106EED" w:rsidR="004051F6" w:rsidRPr="00B453D4" w:rsidRDefault="004051F6" w:rsidP="00E13CE9">
+        <w:p w14:paraId="7A36C0C8" w14:textId="77777777" w:rsidR="000973F7" w:rsidRPr="000973F7" w:rsidRDefault="000973F7" w:rsidP="000973F7">
           <w:pPr>
-            <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="000973F7">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>Описание области аккредитации по состоянию на 0</w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve">.11.2025 </w:t>
+            <w:t xml:space="preserve">Описание области аккредитации </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2061" w:type="dxa"/>
+          <w:tcW w:w="2693" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="11995A2C" w14:textId="7C20EE38" w:rsidR="004051F6" w:rsidRPr="00B453D4" w:rsidRDefault="004051F6" w:rsidP="008B60F3">
+        <w:p w14:paraId="218EB4D1" w14:textId="7BE1E711" w:rsidR="000973F7" w:rsidRPr="000973F7" w:rsidRDefault="000973F7" w:rsidP="000973F7">
           <w:pPr>
-            <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D1100B">
+          <w:r w:rsidRPr="000973F7">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>BY/112 2.</w:t>
+            <w:t>BY/112</w:t>
           </w:r>
-          <w:r w:rsidR="008B60F3">
+          <w:r w:rsidRPr="000973F7">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>1434</w:t>
+            <w:t xml:space="preserve"> 2.1434</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="25E62756" w14:textId="77777777" w:rsidR="0029193F" w:rsidRPr="007E73AD" w:rsidRDefault="0029193F">
+  <w:p w14:paraId="25E62756" w14:textId="77777777" w:rsidR="0029193F" w:rsidRPr="007E73AD" w:rsidRDefault="0029193F" w:rsidP="000973F7">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...8 lines deleted...]
-  </w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14786" w:type="dxa"/>
       <w:tblInd w:w="-158" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="896"/>
-      <w:gridCol w:w="13890"/>
+      <w:gridCol w:w="14734"/>
+      <w:gridCol w:w="222"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0029193F" w:rsidRPr="00804957" w14:paraId="700B9AEA" w14:textId="77777777" w:rsidTr="00217016">
+    <w:tr w:rsidR="0029193F" w:rsidRPr="000973F7" w14:paraId="700B9AEA" w14:textId="77777777" w:rsidTr="00217016">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="896" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="713EE6F1" w14:textId="77777777" w:rsidR="0029193F" w:rsidRPr="00B453D4" w:rsidRDefault="0029193F" w:rsidP="00CC094B">
+        <w:tbl>
+          <w:tblPr>
+            <w:tblW w:w="14508" w:type="dxa"/>
+            <w:tblBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tblBorders>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="11815"/>
+            <w:gridCol w:w="2693"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="000973F7" w:rsidRPr="000973F7" w14:paraId="4DD73EEB" w14:textId="77777777" w:rsidTr="000973F7">
+            <w:trPr>
+              <w:trHeight w:val="221"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="11815" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1AA2B6E5" w14:textId="4BD6946F" w:rsidR="000973F7" w:rsidRPr="000973F7" w:rsidRDefault="000973F7" w:rsidP="000973F7">
+                <w:pPr>
+                  <w:pStyle w:val="a7"/>
+                  <w:ind w:right="-292"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000973F7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>Обществ</w:t>
+                </w:r>
+                <w:r w:rsidRPr="000973F7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>о</w:t>
+                </w:r>
+                <w:r w:rsidRPr="000973F7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> с дополнительной ответственностью "ЭЛМА"</w:t>
+                </w:r>
+                <w:bookmarkStart w:id="0" w:name="_Hlk216168479"/>
+                <w:r w:rsidRPr="000973F7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">, </w:t>
+                </w:r>
+                <w:r w:rsidRPr="000973F7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>электротехническ</w:t>
+                </w:r>
+                <w:r w:rsidRPr="000973F7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>ая</w:t>
+                </w:r>
+                <w:r w:rsidRPr="000973F7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> лаборатори</w:t>
+                </w:r>
+                <w:r w:rsidRPr="000973F7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>я</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2693" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6F4F3CAA" w14:textId="345567BE" w:rsidR="000973F7" w:rsidRPr="000973F7" w:rsidRDefault="000973F7" w:rsidP="000973F7">
+                <w:pPr>
+                  <w:pStyle w:val="a7"/>
+                  <w:ind w:right="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000973F7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>BY/112</w:t>
+                </w:r>
+                <w:r w:rsidRPr="000973F7">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> 2.1434</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:bookmarkEnd w:id="0"/>
+        </w:tbl>
+        <w:p w14:paraId="713EE6F1" w14:textId="1C99E4BE" w:rsidR="0029193F" w:rsidRPr="000973F7" w:rsidRDefault="0029193F" w:rsidP="00CC094B">
           <w:pPr>
             <w:pStyle w:val="27"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
-[...55 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="13890" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7796D238" w14:textId="485B0C73" w:rsidR="0029193F" w:rsidRPr="00B453D4" w:rsidRDefault="0029193F" w:rsidP="00A0063E">
+        <w:p w14:paraId="7796D238" w14:textId="485B0C73" w:rsidR="0029193F" w:rsidRPr="000973F7" w:rsidRDefault="0029193F" w:rsidP="00A0063E">
           <w:pPr>
             <w:pStyle w:val="27"/>
             <w:spacing w:after="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0842E47E" w14:textId="77777777" w:rsidR="0029193F" w:rsidRDefault="0029193F">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="126"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="6"/>
   <w:drawingGridVerticalSpacing w:val="6"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00002C53"/>
     <w:rsid w:val="00007DE4"/>
     <w:rsid w:val="00011841"/>
     <w:rsid w:val="00011977"/>
     <w:rsid w:val="0001399A"/>
     <w:rsid w:val="00014326"/>
     <w:rsid w:val="00021901"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00032644"/>
     <w:rsid w:val="00032E34"/>
     <w:rsid w:val="000364BB"/>
     <w:rsid w:val="00037EA3"/>
     <w:rsid w:val="00043DC8"/>
     <w:rsid w:val="000452F6"/>
     <w:rsid w:val="00050782"/>
     <w:rsid w:val="00050B6E"/>
     <w:rsid w:val="00052648"/>
     <w:rsid w:val="00052F7F"/>
     <w:rsid w:val="0005310F"/>
     <w:rsid w:val="00054B76"/>
     <w:rsid w:val="00055D7E"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="0007323F"/>
     <w:rsid w:val="00074E14"/>
     <w:rsid w:val="00074E76"/>
     <w:rsid w:val="00080547"/>
     <w:rsid w:val="000840EC"/>
     <w:rsid w:val="00087274"/>
     <w:rsid w:val="00090DD9"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="00095ACB"/>
+    <w:rsid w:val="000973F7"/>
     <w:rsid w:val="000A10F2"/>
     <w:rsid w:val="000A1D85"/>
     <w:rsid w:val="000A4CA0"/>
     <w:rsid w:val="000B3701"/>
     <w:rsid w:val="000B5F4B"/>
     <w:rsid w:val="000D05EA"/>
     <w:rsid w:val="000D2743"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000D4F47"/>
     <w:rsid w:val="000E0A57"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="000E472C"/>
     <w:rsid w:val="000E7A76"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00126D0D"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00140A13"/>
     <w:rsid w:val="00143802"/>
     <w:rsid w:val="00144A37"/>
     <w:rsid w:val="001469FD"/>
@@ -3585,50 +3799,51 @@
     <w:rsid w:val="00AB1BF4"/>
     <w:rsid w:val="00AB637A"/>
     <w:rsid w:val="00AB761E"/>
     <w:rsid w:val="00AC45BA"/>
     <w:rsid w:val="00AD0561"/>
     <w:rsid w:val="00AD0845"/>
     <w:rsid w:val="00AD1172"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00AD4C89"/>
     <w:rsid w:val="00AE05BF"/>
     <w:rsid w:val="00AE1FE9"/>
     <w:rsid w:val="00AF2F2B"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B41FF9"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B50185"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B611D2"/>
     <w:rsid w:val="00B6137E"/>
     <w:rsid w:val="00B640A8"/>
     <w:rsid w:val="00B65D0D"/>
+    <w:rsid w:val="00B66F50"/>
     <w:rsid w:val="00B72813"/>
     <w:rsid w:val="00B729C7"/>
     <w:rsid w:val="00B73257"/>
     <w:rsid w:val="00B75DFC"/>
     <w:rsid w:val="00B76E33"/>
     <w:rsid w:val="00B80DBC"/>
     <w:rsid w:val="00B82D4D"/>
     <w:rsid w:val="00B910B7"/>
     <w:rsid w:val="00B93923"/>
     <w:rsid w:val="00BA0987"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC1D85"/>
     <w:rsid w:val="00BC1FC0"/>
     <w:rsid w:val="00BC2977"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6384"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BD212E"/>
     <w:rsid w:val="00BE3E74"/>
     <w:rsid w:val="00BE722C"/>
     <w:rsid w:val="00BF1141"/>
     <w:rsid w:val="00BF2EE5"/>
@@ -3762,61 +3977,61 @@
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="16A292BC"/>
   <w15:docId w15:val="{1A84D0D4-DFFC-4F81-B941-BD5CC8FF1937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4144,50 +4359,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
@@ -5352,244 +5572,244 @@
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="413" w:lineRule="exact"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle23">
     <w:name w:val="Font Style23"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009A00DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aff0">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="15"/>
+    <w:link w:val="aff1"/>
     <w:qFormat/>
     <w:rsid w:val="004A373D"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="15">
-    <w:name w:val="Название Знак1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff1">
+    <w:name w:val="Заголовок Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aff0"/>
     <w:rsid w:val="004A373D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="16">
+  <w:style w:type="character" w:customStyle="1" w:styleId="15">
     <w:name w:val="Стиль1"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="004A373D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="28">
     <w:name w:val="Стиль2"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="004A373D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff1">
+  <w:style w:type="paragraph" w:styleId="aff2">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="004A373D"/>
     <w:pPr>
       <w:ind w:left="-57" w:right="-57"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
     <w:name w:val="ConsPlusCell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004A373D"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff2">
+  <w:style w:type="paragraph" w:styleId="aff3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A373D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
     <w:name w:val="Обычный1"/>
     <w:link w:val="Normal"/>
     <w:rsid w:val="0018110C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Normal">
     <w:name w:val="Normal Знак"/>
-    <w:link w:val="17"/>
+    <w:link w:val="16"/>
     <w:rsid w:val="0018110C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17">
     <w:name w:val="Верхний колонтитул1"/>
-    <w:basedOn w:val="17"/>
+    <w:basedOn w:val="16"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="510">
     <w:name w:val="Заголовок 51"/>
-    <w:basedOn w:val="17"/>
-    <w:next w:val="17"/>
+    <w:basedOn w:val="16"/>
+    <w:next w:val="16"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18">
     <w:name w:val="Нижний колонтитул1"/>
-    <w:basedOn w:val="17"/>
+    <w:basedOn w:val="16"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="29">
     <w:name w:val="Основной текст2"/>
-    <w:basedOn w:val="17"/>
+    <w:basedOn w:val="16"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="310">
     <w:name w:val="Основной текст с отступом 31"/>
-    <w:basedOn w:val="17"/>
+    <w:basedOn w:val="16"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
     <w:name w:val="Основной текст 21"/>
-    <w:basedOn w:val="17"/>
+    <w:basedOn w:val="16"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:caps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff4">
     <w:name w:val="Нормальный"/>
+    <w:link w:val="aff5"/>
+    <w:rsid w:val="0018110C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff5">
+    <w:name w:val="Нормальный Знак"/>
     <w:link w:val="aff4"/>
     <w:rsid w:val="0018110C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff4">
-[...8 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff6">
     <w:name w:val="Обычный.Нормальный"/>
     <w:rsid w:val="0018110C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IauiueIiiaeuiue">
     <w:name w:val="Iau?iue.Ii?iaeuiue"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText31">
     <w:name w:val="Body Text 31"/>
@@ -5598,80 +5818,80 @@
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="311">
     <w:name w:val="Основной текст 31"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1a">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19">
     <w:name w:val="Текст1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="81">
     <w:name w:val="Заголовок 81"/>
-    <w:basedOn w:val="17"/>
-    <w:next w:val="17"/>
+    <w:basedOn w:val="16"/>
+    <w:next w:val="16"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1b">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1a">
     <w:name w:val="Обычный.Нормальный1"/>
     <w:rsid w:val="0018110C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2a">
     <w:name w:val="Стиль2_табл"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52">
     <w:name w:val="заголовок 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:keepNext/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:jc w:val="center"/>
@@ -5699,87 +5919,87 @@
     <w:name w:val="Iau?iue.Ii?iaeuiue1"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="qfb">
     <w:name w:val="Обычнqfbй"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff6">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aff7">
     <w:name w:val="пункт"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1c">
+  <w:style w:type="character" w:customStyle="1" w:styleId="1b">
     <w:name w:val="Знак Знак1"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="0018110C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="410">
     <w:name w:val="Заголовок 41"/>
-    <w:basedOn w:val="17"/>
-    <w:next w:val="17"/>
+    <w:basedOn w:val="16"/>
+    <w:next w:val="16"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="110">
     <w:name w:val="Заголовок 11"/>
-    <w:basedOn w:val="17"/>
-    <w:next w:val="17"/>
+    <w:basedOn w:val="16"/>
+    <w:next w:val="16"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="71">
     <w:name w:val="заголовок 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:keepNext/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:i/>
       <w:iCs/>
       <w:caps/>
@@ -5819,106 +6039,106 @@
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FR1">
     <w:name w:val="FR1"/>
     <w:rsid w:val="0018110C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff7">
+  <w:style w:type="paragraph" w:styleId="aff8">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="aff8"/>
+    <w:link w:val="aff9"/>
     <w:rsid w:val="0018110C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="aff9">
     <w:name w:val="Схема документа Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="aff7"/>
+    <w:link w:val="aff8"/>
     <w:rsid w:val="0018110C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
     <w:name w:val="fontstyle01"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="004716D7"/>
     <w:rPr>
       <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aff9">
+  <w:style w:type="character" w:styleId="affa">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006A4057"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="114981879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="191118796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6004,57 +6224,57 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -6327,69 +6547,69 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F77C6D7B-E08A-49A1-93D1-DEFF2F5D40F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>259</Words>
-  <Characters>1479</Characters>
+  <Words>203</Words>
+  <Characters>1161</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1735</CharactersWithSpaces>
+  <CharactersWithSpaces>1362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Morozova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>