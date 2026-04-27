--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -1,8826 +1,7771 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:background w:color="FFFFFF"/>
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4946" w:type="pct"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="5155" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5573"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="289"/>
+        <w:gridCol w:w="4928"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00162213" w14:paraId="3852562B" w14:textId="77777777" w:rsidTr="00C2629A">
-[...27 lines deleted...]
-                <w:bCs/>
+      <w:tr w:rsidR="00927C63" w:rsidRPr="00C5025B" w14:paraId="04CB9A55" w14:textId="77777777" w:rsidTr="00625AC4">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C4966E" w14:textId="77777777" w:rsidR="00927C63" w:rsidRPr="00C5025B" w:rsidRDefault="00927C63" w:rsidP="00BC7FEB">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...490 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="109D8EAB" w14:textId="77777777" w:rsidR="00C2629A" w:rsidRPr="00C2629A" w:rsidRDefault="00C2629A" w:rsidP="00C2629A">
+    <w:p w14:paraId="11EC7457" w14:textId="77777777" w:rsidR="00927C63" w:rsidRPr="00C5025B" w:rsidRDefault="00927C63" w:rsidP="00927C63">
       <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:vanish/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
+      <w:r w:rsidRPr="00C5025B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="3737EFB1" w14:textId="77777777" w:rsidR="00927C63" w:rsidRPr="00C5025B" w:rsidRDefault="00927C63" w:rsidP="00927C63">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9731" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="15735" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="00AF" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9731"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00750565" w:rsidRPr="00701135" w14:paraId="43322243" w14:textId="77777777" w:rsidTr="00C00D27">
-[...15 lines deleted...]
-              </w:tabs>
+      <w:tr w:rsidR="00A60F39" w:rsidRPr="00C5025B" w14:paraId="4CA470FD" w14:textId="77777777" w:rsidTr="001B458E">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77F33B14" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00A86F09">
+            <w:pPr>
+              <w:ind w:right="-109"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="492E700B" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00A86F09">
+            <w:pPr>
+              <w:ind w:right="-109"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="af5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="158D208D" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00A86F09">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="622690CB" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00A86F09">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Наименов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ние</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8DB833" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00A86F09">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rStyle w:val="39"/>
-[...68 lines deleted...]
-              <w:pStyle w:val="af5"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">объекта  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63E0716A" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00A86F09">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...9 lines deleted...]
-              </w:tabs>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="346BD722" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00A86F09">
+            <w:pPr>
+              <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...31 lines deleted...]
-            </w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28291536" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00A86F09">
+            <w:pPr>
+              <w:ind w:left="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B1F74A2" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00A86F09">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10CA57A7" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00875FE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Наименование характ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>е</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ристики (показатель, параметры)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D914B41" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00875FE8">
+            <w:pPr>
+              <w:ind w:left="-107" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A00CF30" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00875FE8">
+            <w:pPr>
+              <w:ind w:left="-107" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Обозначение документа, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C191E5B" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00875FE8">
+            <w:pPr>
+              <w:ind w:left="-107" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>устанавливающего требов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ния </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AAE728F" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00875FE8">
+            <w:pPr>
+              <w:ind w:left="-107" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>к объе</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="216DA833" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00875FE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Обозначение докуме</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>та, устанавл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>вающего  метод исследований (испытаний) и измер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>е</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ний, в том числе прав</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ла отбора о</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>разцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06DA749D" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00875FE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05B85479" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00875FE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Место(а)  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B8D6A98" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00875FE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>осуществления</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B3F0B61" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00875FE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A60F39" w:rsidRPr="00C5025B" w14:paraId="4957F4C5" w14:textId="77777777" w:rsidTr="001B458E">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B8F7133" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00AD3BDF">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28F6A2D2" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00AD3BDF">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18D11E58" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00AD3BDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2985D775" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00AD3BDF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EA773E8" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00AD3BDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49163AEF" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00AD3BDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74DFD0BE" w14:textId="77777777" w:rsidR="00625AC4" w:rsidRPr="00C5025B" w:rsidRDefault="00625AC4" w:rsidP="00AD3BDF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75593C01" w14:textId="77777777" w:rsidR="003E26A2" w:rsidRDefault="003E26A2" w:rsidP="00C00D27">
+    <w:p w14:paraId="4E560B33" w14:textId="77777777" w:rsidR="001B458E" w:rsidRPr="00C5025B" w:rsidRDefault="001B458E" w:rsidP="00AD3BDF">
       <w:pPr>
-        <w:pStyle w:val="af5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="533"/>
+          <w:tab w:val="left" w:pos="2093"/>
+          <w:tab w:val="left" w:pos="3652"/>
+          <w:tab w:val="left" w:pos="7054"/>
+          <w:tab w:val="left" w:pos="10456"/>
+          <w:tab w:val="left" w:pos="13149"/>
+        </w:tabs>
+        <w:ind w:left="-176"/>
         <w:rPr>
-          <w:rStyle w:val="FontStyle37"/>
-[...2 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C5025B">
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C5025B">
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C5025B">
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C5025B">
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C5025B">
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C5025B">
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9782" w:type="dxa"/>
-        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblW w:w="15735" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="00AF" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="851"/>
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="709"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="2126"/>
-        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D0E5D" w:rsidRPr="00B20F86" w14:paraId="48369612" w14:textId="77777777" w:rsidTr="009356B5">
+      <w:tr w:rsidR="00A60F39" w:rsidRPr="00C5025B" w14:paraId="71E803CD" w14:textId="77777777" w:rsidTr="00DD6911">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="2421"/>
-[...316 lines deleted...]
-          <w:trHeight w:val="266"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55F87101" w14:textId="77777777" w:rsidR="001B458E" w:rsidRPr="00C5025B" w:rsidRDefault="001B458E">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37140629" w14:textId="77777777" w:rsidR="001B458E" w:rsidRPr="00C5025B" w:rsidRDefault="001B458E">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="163D21B9" w14:textId="77777777" w:rsidR="001B458E" w:rsidRPr="00C5025B" w:rsidRDefault="001B458E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42436CFB" w14:textId="77777777" w:rsidR="001B458E" w:rsidRPr="00C5025B" w:rsidRDefault="001B458E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FB8AA8F" w14:textId="77777777" w:rsidR="001B458E" w:rsidRPr="00C5025B" w:rsidRDefault="001B458E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A73ED77" w14:textId="77777777" w:rsidR="001B458E" w:rsidRPr="00C5025B" w:rsidRDefault="001B458E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C69CCF1" w14:textId="77777777" w:rsidR="001B458E" w:rsidRPr="00C5025B" w:rsidRDefault="001B458E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5025B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00480371" w:rsidRPr="000D5330" w14:paraId="06E24ECF" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CE6CFE6" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.1**</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC29147" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C4C5231" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вода</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76FA1650" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>тьевая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7336E635" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C2A75DE" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/42.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23F88DCE" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Отбор образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1164EE9B" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31861-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="682270D2" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31862-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C4F1131" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 56237-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="505343AA" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 31942-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2557B9CF" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31861-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31800700" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31862-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17996BCF" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ Р 56237-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73C9B1BF" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31942-2012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BB4EC84" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Водозабор «Первомайский», 225209, г. Береза,  Брестская обл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="698A8186" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32F62049" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27415621" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10920004" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C174CA1" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Запах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34E398A7" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Гигиенический норматив «Показатели безопасности питьевой воды» ГН-3 Постановление Совета Министров Республики Беларусь 25.01.2021 № 37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A64022E" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 3351-74 п.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09B46B71" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="027FD9C9" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="444"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0197E9B8" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BEDEADF" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31583B3D" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/11.116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20E56A61" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вкус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C2ECF33" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4ACFA7B3" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 3351-74 п.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B616582" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="0D27E9DC" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DD2B847" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17F467D8" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1640912E" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="460E3EAB" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Цветность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B86FF5D" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74FF5312" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 31868-2012 п.5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0222D3E7" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="5CD94D37" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="68"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F436574" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6797FD61" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CE05285" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54CAA1D1" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Мутность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CAE9F2C" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="521D496E" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 3351-74 п.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4896D0E9" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00480371" w:rsidRPr="000D5330" w14:paraId="1271BB1C" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17741744" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BAD4ED6" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22B65E5B" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="494E9124" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Общая жесткость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6622E1E0" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6340395F" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31954-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31E5DA0A" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">метод А </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59EA7405" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00480371" w:rsidRPr="000D5330" w14:paraId="52170D5B" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3023EC1A" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.7*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D256D7F" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FE688FD" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A222275" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Марганец</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A90C675" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F1A5C2E" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 4974-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="414F3D35" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.6.5метод А (вариант 3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17EBF4B2" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00480371" w:rsidRPr="000D5330" w14:paraId="7B2933A9" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="292"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59683AD7" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EA641B2" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B32F93F" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D90A67A" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Медь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="014F5FD4" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D1C02C2" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 4388-72 п.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16A2B5E8" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00480371" w:rsidRPr="000D5330" w14:paraId="30C87FCD" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="396"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76AFC4F1" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="502336C7" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71F9596A" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05E831A5" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Хлориды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37C53D6A" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24D1E75F" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 4245-72 п.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23A5F584" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00480371" w:rsidRPr="000D5330" w14:paraId="5D4E2B8F" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="572"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16DBB3D1" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="-104" w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.10*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="058E1253" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3661B2E0" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D18021B" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="708"/>
+              </w:tabs>
+              <w:ind w:right="-57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Нитраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D15B1A1" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-41"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="444C55F0" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 33045-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F89BA1E" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>метод Д</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21B5FA40" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00480371" w:rsidRPr="000D5330" w14:paraId="0BCEF1A2" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="552"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AEA03A3" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="-104" w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.11*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E9A5344" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21792362" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F4F2B9C" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Нитриты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B48E4AD" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="167994FF" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
-[...46 lines deleted...]
-              <w:t>2</w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 33045-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5155AD70" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">метод Б </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EEB815F" w14:textId="77777777" w:rsidR="00480371" w:rsidRPr="000D5330" w:rsidRDefault="00480371" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="36BD8491" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D187858" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="-104" w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-          </w:tcPr>
-[...119 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4ECD8D0D" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EA917B2" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77FED7AF" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Общее железо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06A5547B" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FA6A88F" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 4011-72 п.2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="079D406F" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00552FE5" w:rsidRPr="00C00D27" w14:paraId="33CD56A4" w14:textId="77777777" w:rsidTr="009356B5">
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="3F47FF5F" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="277"/>
+          <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F9388E4" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="-104" w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.13*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79F760FA" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="225041F8" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BFF9757" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сухой остаток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="175DD30D" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="057669AD" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ГОСТ 18164-72 п.3.1  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AC0BE0F" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009356B5" w:rsidRPr="00B20F86" w14:paraId="4CBB39DF" w14:textId="77777777" w:rsidTr="00EC33BD">
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="08B591C7" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="277"/>
+          <w:trHeight w:val="934"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...26 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="481CA2A6" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="-104" w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.14*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="75718FD7" w14:textId="77777777" w:rsidR="009356B5" w:rsidRPr="000327E6" w:rsidRDefault="009356B5" w:rsidP="009356B5">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D988A8E" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вода</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="300831AB" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>тьевая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45663CEB" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E3BEE5D" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C3474AC" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Фториды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="636CD34F" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Гигиенический норматив «Показатели безопасности питьевой воды» ГН-3 Постановление Совета Министров Республики Беларусь 25.01.2021 № 37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60F35BF5" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 4386-89 п.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="731BB32C" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Водозабор «Первомайский», 225209, г. Береза,  Брестская обл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="454FB3E0" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="934"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38A63D42" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="-104" w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.15*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C88EF22" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C4AC33F" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B30FDD6" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Сульфаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1186CC31" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B543848" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 31940-2013 п.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6900231B" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="64CBFD1B" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="934"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DB475E3" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="-104" w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.16*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F1B5351" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="465819B3" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CDEC89C" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Азот аммонийный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49C2E7AE" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="553EE456" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 33045-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68CAA72F" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>метод А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="417C9E26" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="232D18C8" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="544"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00B9E4D5" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="-104" w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.17*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="768C61B1" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:left="39"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="028CCADA" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E4EBC79" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Перманганат-ная окисляемость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DA15F66" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12D5BD20" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 8467-2009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CC52BC6" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="0DE27CAB" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="552"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="141C7FEF" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="-104" w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.18*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2464AE0C" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4575BB01" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/08.169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5093FB7D" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Водородный показатель (рН)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5823DA5A" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="727C96C5" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 10523-2009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30B0E8DF" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="7960A4D6" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="491"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44D574CD" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="-104" w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.19*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BEEBDA7" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20EEA010" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D7F4AF8" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Общие  колиформные бактерии (ОКБ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="176BFF09" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2523C853" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 34786-2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68C8D9A3" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C5238F9" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="65AB1F71" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="484"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BA093AA" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="-104" w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.20*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A4DA638" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FEE746D" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79F581BD" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Термотоле-рантные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> коли-формные бактерии (ТКБ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A7F3182" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C9B402F" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 34786-2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AFA43DC" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.9.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E0A2144" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="2667F350" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="484"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70E2280F" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="-104" w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.21*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F27CAE0" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="249EBDEE" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/01.086</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78E92308" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Общее</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>микробное</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>число</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ОМЧ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22F1E65D" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="351F4C63" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 34786-2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CC23A33" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="123F6DE7" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="4E7637E3" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="484"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CEE06F8" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="-104" w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.22*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="528E602A" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B0BFFB4" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/04.125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="565D6B10" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Общая</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>альфа-радиоактив-ность</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58E13A60" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СанПиН, Утвержденные постановлением Министерства здравоохранения Республики Беларусь от 28.12.2012 № 213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53894E7D" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 9696-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5594F48A" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="0DBA3DE1" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="484"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="284ACC91" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="-104" w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.23*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5896ACFE" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27776FB5" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.09/04.125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C0527A8" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Общая</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>бета-радиоактив-ность</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CCF14A6" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F57FC20" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СТБ ISO 9697-2016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D70069B" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="62E5BC47" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="484"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CE4A4D9" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2 .1*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A94F6F2" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FD25AC9" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="-104" w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33F1A5B1" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-113"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Рабочие места в произво</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ственных и служеб</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ых</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>по-мещениях</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586E3484" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-113"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- постоянного пребывания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16E19528" w14:textId="77777777" w:rsidR="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-113"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- временного пребывания</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6723D3E7" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-113"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="648543D8" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100.12/04.056</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6788AA21" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00F3AD14" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мощность эквивалентной дозы гамма-излучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F4379C3" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Контрольные уровни радиоактивного загрязнения для принятия решения о проведении дезактивационных работ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AA2E8BB" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Утв. пред. Комитета по проблемам последствий катастрофы на ЧАЭС 02.08.2004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56C750CB" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.ГМ.1906-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="377371E9" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D5330" w:rsidRPr="000D5330" w14:paraId="495D05BF" w14:textId="77777777" w:rsidTr="000D5330">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="484"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2274D852" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="-104" w:right="-111"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.1***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="779B842C" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000327E6">
-[...2959 lines deleted...]
-            <w:r w:rsidR="000737A7">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Террито-рия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> объектов народно-го хо-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>зяйства</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>осталь</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D5330">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="000327E6">
-[...1828 lines deleted...]
-          <w:p w14:paraId="1E9A07B2" w14:textId="77777777" w:rsidR="00D30D12" w:rsidRDefault="009356B5" w:rsidP="00D30D12">
+          </w:p>
+          <w:p w14:paraId="242A89A4" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="-108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E74DD">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D30D12">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> открытые </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>террито</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D5330">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1625EB11" w14:textId="77777777" w:rsidR="00D30D12" w:rsidRDefault="009356B5" w:rsidP="00D30D12">
+          <w:p w14:paraId="0EEF2396" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="-108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E74DD">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D5330">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>риинасе</w:t>
             </w:r>
-            <w:r w:rsidR="00D30D12">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D5330">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47B7B5E1" w14:textId="77777777" w:rsidR="009356B5" w:rsidRPr="009E74DD" w:rsidRDefault="009356B5" w:rsidP="00D30D12">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="0734DE27" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ленных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="123B3B8A" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100.11 /04.056 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0567C78C" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мощность эквивалентной дозы гамма-излучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="795EF1FD" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Контрольные уровни радиоактивного загрязнения для принятия решения о проведении дезактивационных работ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A767696" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Утв. пред. Комитета по проблемам последствий катастрофы на ЧАЭС 02.08.2004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DB0461D" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
+            <w:pPr>
               <w:ind w:right="-108"/>
-              <w:textAlignment w:val="baseline"/>
-[...124 lines deleted...]
-          <w:p w14:paraId="7179E87F" w14:textId="77777777" w:rsidR="009356B5" w:rsidRPr="009E74DD" w:rsidRDefault="009356B5" w:rsidP="00D30D12">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>МВИ.ГМ.1906-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E7E9669" w14:textId="77777777" w:rsidR="000D5330" w:rsidRPr="000D5330" w:rsidRDefault="000D5330" w:rsidP="000D5330">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E74DD">
-[...4 lines deleted...]
-              <w:t>МВИ.ГМ.1906-2020</w:t>
+            <w:r w:rsidRPr="000D5330">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Водозабор «Первомайский», 225209, г. Береза,  Брестская обл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6411F7A2" w14:textId="77777777" w:rsidR="009E74C3" w:rsidRPr="009E74DD" w:rsidRDefault="009E74C3" w:rsidP="003E26A2">
-[...11 lines deleted...]
-    <w:p w14:paraId="2055FBC3" w14:textId="77777777" w:rsidR="00374A27" w:rsidRPr="00605AD3" w:rsidRDefault="00374A27" w:rsidP="00374A27">
+    <w:p w14:paraId="10B254CB" w14:textId="77777777" w:rsidR="00E4767F" w:rsidRPr="00C5025B" w:rsidRDefault="00632C99" w:rsidP="00D17769">
       <w:pPr>
         <w:rPr>
-          <w:b/>
-[...45 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00C5025B">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...39 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A0063E" w:rsidRPr="001D02D0">
-[...5 lines deleted...]
-        <w:t>аккредитации</w:t>
+    </w:p>
+    <w:p w14:paraId="246BB282" w14:textId="77777777" w:rsidR="00EF1583" w:rsidRPr="00C5025B" w:rsidRDefault="00EF1583" w:rsidP="00D17769">
+      <w:r w:rsidRPr="00C5025B">
+        <w:t>Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28742FE7" w14:textId="77777777" w:rsidR="00A0063E" w:rsidRDefault="00A0063E" w:rsidP="00A0063E">
+    <w:p w14:paraId="52ABF8FF" w14:textId="77777777" w:rsidR="00927C63" w:rsidRPr="00C5025B" w:rsidRDefault="00927C63" w:rsidP="00927C63">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C5025B">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">«*» – осуществление деятельности непосредственно в месте осуществления деятельности аккредитованного субъекта; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7C2B53" w14:textId="77777777" w:rsidR="00927C63" w:rsidRPr="00C5025B" w:rsidRDefault="00927C63" w:rsidP="00927C63">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C5025B">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>«**» – осуществление деятельности непосредственно в месте осуществления деятельности аккредитованного субъекта и за его пр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5025B">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5025B">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">делами; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7896DD13" w14:textId="77777777" w:rsidR="00EF1583" w:rsidRPr="00C5025B" w:rsidRDefault="00EF1583" w:rsidP="00AF6630">
+      <w:pPr>
+        <w:ind w:left="-284" w:firstLine="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C5025B">
+        <w:t>ДИ – диапазон измерений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAC1E82" w14:textId="77777777" w:rsidR="00D17769" w:rsidRPr="00C5025B" w:rsidRDefault="00D17769" w:rsidP="00867CAD">
       <w:pPr>
         <w:rPr>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...155 lines deleted...]
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AF164F3" w14:textId="77777777" w:rsidR="009356B5" w:rsidRPr="00CC094B" w:rsidRDefault="009356B5">
-[...16 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:sectPr w:rsidR="00D17769" w:rsidRPr="00C5025B" w:rsidSect="00DA079B">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1247" w:right="142" w:bottom="567" w:left="680" w:header="284" w:footer="360" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45D12653" w14:textId="77777777" w:rsidR="005337C1" w:rsidRDefault="005337C1" w:rsidP="0011070C">
+    <w:p w14:paraId="1527F245" w14:textId="77777777" w:rsidR="00D71536" w:rsidRDefault="00D71536" w:rsidP="00797CBC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45EAFA90" w14:textId="77777777" w:rsidR="005337C1" w:rsidRDefault="005337C1" w:rsidP="0011070C">
+    <w:p w14:paraId="05BB6D68" w14:textId="77777777" w:rsidR="00D71536" w:rsidRDefault="00D71536" w:rsidP="00797CBC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="4855" w:type="pct"/>
-      <w:tblInd w:w="-142" w:type="dxa"/>
+      <w:tblW w:w="9668" w:type="dxa"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3222"/>
+      <w:gridCol w:w="3223"/>
+      <w:gridCol w:w="3223"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00BF379B" w:rsidRPr="00CE4BF3" w14:paraId="21FFBF9E" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3222" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="034E61BB" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRPr="00CE4BF3" w:rsidRDefault="00BF379B" w:rsidP="004A26F6">
+          <w:pPr>
+            <w:pStyle w:val="a9"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CE4BF3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">_________________________ </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3223" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7107FFD9" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRPr="00CE4BF3" w:rsidRDefault="00BF379B" w:rsidP="004A26F6">
+          <w:pPr>
+            <w:pStyle w:val="a9"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:u w:val="single"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>17.04.2015</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3223" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="5AEF1B86" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRPr="00CE4BF3" w:rsidRDefault="00BF379B" w:rsidP="004A26F6">
+          <w:pPr>
+            <w:pStyle w:val="a9"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CE4BF3">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Лист </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE4BF3">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00CE4BF3">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00CE4BF3">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t>4</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE4BF3">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00CE4BF3">
+            <w:rPr>
+              <w:u w:val="single"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Листов </w:t>
+          </w:r>
+          <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
+            <w:r w:rsidRPr="008B0187">
+              <w:rPr>
+                <w:noProof/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:fldSimple>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00BF379B" w:rsidRPr="00CE4BF3" w14:paraId="6C18F97B" w14:textId="77777777">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3222" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="6B66E55D" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRPr="00CE4BF3" w:rsidRDefault="00BF379B" w:rsidP="004A26F6">
+          <w:pPr>
+            <w:pStyle w:val="a9"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3223" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="657A203C" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRPr="00CE4BF3" w:rsidRDefault="00BF379B" w:rsidP="004A26F6">
+          <w:pPr>
+            <w:pStyle w:val="a9"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3223" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="19339CF4" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRPr="00CE4BF3" w:rsidRDefault="00BF379B" w:rsidP="004A26F6">
+          <w:pPr>
+            <w:pStyle w:val="a9"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="1527D068" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRDefault="00BF379B">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="4555" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3400"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="1786"/>
+      <w:gridCol w:w="12890"/>
+      <w:gridCol w:w="1701"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002667A7" w:rsidRPr="00460ECA" w14:paraId="6036A3A8" w14:textId="77777777" w:rsidTr="00C62C68">
+    <w:tr w:rsidR="000128CA" w:rsidRPr="007624CE" w14:paraId="70674449" w14:textId="77777777" w:rsidTr="000128CA">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3402" w:type="dxa"/>
+          <w:tcW w:w="4417" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6DDD3BDE" w14:textId="77777777" w:rsidR="002667A7" w:rsidRPr="00B453D4" w:rsidRDefault="002667A7" w:rsidP="002667A7">
+        <w:p w14:paraId="5B416567" w14:textId="77777777" w:rsidR="000128CA" w:rsidRPr="00BF5CCF" w:rsidRDefault="000128CA" w:rsidP="000128CA">
           <w:pPr>
-            <w:pStyle w:val="61"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть №1 Дата принятия решения по аккредитации </w:t>
+          </w:r>
+          <w:r w:rsidR="00B011C0">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1.1</w:t>
+          </w:r>
+          <w:r w:rsidR="00B011C0">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.2025</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="583" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="76DBFC34" w14:textId="77777777" w:rsidR="000128CA" w:rsidRPr="00C52F3D" w:rsidRDefault="000128CA" w:rsidP="000128CA">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="159"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00AF0BF3">
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Стр</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AF0BF3">
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="000128CA">
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="000128CA">
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="000128CA">
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="000128CA">
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000128CA">
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00AF0BF3">
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r w:rsidRPr="000128CA">
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="000128CA">
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="000128CA">
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="000128CA">
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000128CA">
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="44B385DA" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRDefault="00BF379B">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5306" w:type="pct"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="105"/>
+      <w:gridCol w:w="12169"/>
+      <w:gridCol w:w="530"/>
+      <w:gridCol w:w="1676"/>
+      <w:gridCol w:w="731"/>
+      <w:gridCol w:w="1785"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00BF379B" w:rsidRPr="00113CEF" w14:paraId="4B4D5473" w14:textId="77777777" w:rsidTr="003958BB">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3611" w:type="pct"/>
+          <w:gridSpan w:val="2"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="7D812481" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRPr="00404903" w:rsidRDefault="00BF379B" w:rsidP="006A197B">
+          <w:pPr>
+            <w:pStyle w:val="a9"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:color w:val="FFFFFF"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00404903">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:color w:val="FFFFFF"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>_________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="864" w:type="pct"/>
+          <w:gridSpan w:val="3"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="5E626F95" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRPr="00501076" w:rsidRDefault="00BF379B" w:rsidP="0095119F">
+          <w:pPr>
+            <w:pStyle w:val="a9"/>
+            <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="525" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="015F97C0" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRPr="00E30BC4" w:rsidRDefault="00BF379B" w:rsidP="006A197B">
+          <w:pPr>
+            <w:pStyle w:val="a9"/>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...13 lines deleted...]
-              <w:szCs w:val="16"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="003958BB" w:rsidRPr="007624CE" w14:paraId="67E7EDA1" w14:textId="77777777" w:rsidTr="003958BB">
+      <w:trPr>
+        <w:gridBefore w:val="1"/>
+        <w:gridAfter w:val="2"/>
+        <w:wBefore w:w="31" w:type="pct"/>
+        <w:wAfter w:w="740" w:type="pct"/>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3736" w:type="pct"/>
+          <w:gridSpan w:val="2"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="70ADA65A" w14:textId="77777777" w:rsidR="003958BB" w:rsidRPr="00BF5CCF" w:rsidRDefault="003958BB" w:rsidP="003958BB">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>подпись ведущего эксперта по аккредитации</w:t>
+          </w:pPr>
+          <w:bookmarkStart w:id="1" w:name="_Hlk216860981"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Часть №1 Дата принятия решения по аккредитации </w:t>
+          </w:r>
+          <w:r w:rsidR="00B011C0">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>31.10</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4253" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:hideMark/>
+          <w:tcW w:w="493" w:type="pct"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="7299237F" w14:textId="77777777" w:rsidR="002667A7" w:rsidRPr="00C00D27" w:rsidRDefault="00C00D27" w:rsidP="00C00D27">
+        <w:p w14:paraId="50D3C98C" w14:textId="77777777" w:rsidR="003958BB" w:rsidRPr="00C52F3D" w:rsidRDefault="003958BB" w:rsidP="003958BB">
           <w:pPr>
-            <w:pStyle w:val="61"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="159"/>
+            <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...3 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C00D27">
+          <w:r w:rsidRPr="00AF0BF3">
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>31.10.2025</w:t>
+            <w:t>Стр</w:t>
           </w:r>
-        </w:p>
-[...3 lines deleted...]
-            <w:jc w:val="center"/>
+          <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...2 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AF0BF3">
             <w:rPr>
-              <w:rFonts w:eastAsia="ArialMT"/>
-[...49 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="007624CE">
+          <w:r w:rsidRPr="00AF0BF3">
             <w:rPr>
-              <w:lang w:val="ru-RU"/>
-[...5 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="007624CE">
+          <w:r w:rsidRPr="00AF0BF3">
             <w:rPr>
-              <w:lang w:val="ru-RU"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
+            <w:instrText>PAGE</w:instrText>
           </w:r>
-          <w:r w:rsidR="009D397D" w:rsidRPr="007624CE">
+          <w:r w:rsidRPr="00AF0BF3">
             <w:rPr>
-              <w:lang w:val="ru-RU"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="005B4E23" w:rsidRPr="005B4E23">
+          <w:r>
             <w:rPr>
-              <w:noProof/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>3</w:t>
+            <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="009D397D" w:rsidRPr="007624CE">
+          <w:r w:rsidRPr="00AF0BF3">
             <w:rPr>
-              <w:lang w:val="ru-RU"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00AF0BF3">
+            <w:rPr>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AF0BF3">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00AF0BF3">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00AF0BF3">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AF0BF3">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
+    <w:bookmarkEnd w:id="1"/>
   </w:tbl>
-  <w:p w14:paraId="2B3153AD" w14:textId="77777777" w:rsidR="00CA53E3" w:rsidRPr="005128B2" w:rsidRDefault="00CA53E3">
+  <w:p w14:paraId="4794174C" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRDefault="00BF379B">
     <w:pPr>
-      <w:pStyle w:val="a9"/>
-[...209 lines deleted...]
-      <w:ind w:right="0" w:firstLine="0"/>
+      <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="320C5AE1" w14:textId="77777777" w:rsidR="005337C1" w:rsidRDefault="005337C1" w:rsidP="0011070C">
+    <w:p w14:paraId="7C1D4830" w14:textId="77777777" w:rsidR="00D71536" w:rsidRDefault="00D71536" w:rsidP="00797CBC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="736DC54F" w14:textId="77777777" w:rsidR="005337C1" w:rsidRDefault="005337C1" w:rsidP="0011070C">
+    <w:p w14:paraId="3A98F24F" w14:textId="77777777" w:rsidR="00D71536" w:rsidRDefault="00D71536" w:rsidP="00797CBC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...5 lines deleted...]
-      </w:pict>
+  <w:p w14:paraId="57F4C53F" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRDefault="00BF379B">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="a6"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="a6"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="a6"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="a6"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="a6"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="a6"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:tbl>
-[...163 lines deleted...]
-  <w:p w14:paraId="61B79C6B" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="00CC094B" w:rsidRDefault="00211A4D">
+  <w:p w14:paraId="643FD8F4" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRDefault="00BF379B">
     <w:pPr>
-      <w:pStyle w:val="a7"/>
+      <w:pStyle w:val="a4"/>
+      <w:ind w:right="360"/>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9986" w:type="dxa"/>
-      <w:tblInd w:w="-158" w:type="dxa"/>
+      <w:tblW w:w="14879" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="896"/>
-      <w:gridCol w:w="9090"/>
+      <w:gridCol w:w="833"/>
+      <w:gridCol w:w="11495"/>
+      <w:gridCol w:w="2551"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00CC094B" w:rsidRPr="00804957" w14:paraId="159F19DD" w14:textId="77777777" w:rsidTr="00441AFE">
+    <w:tr w:rsidR="00927C63" w14:paraId="22155F29" w14:textId="77777777" w:rsidTr="00927C63">
       <w:trPr>
-        <w:trHeight w:val="277"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="896" w:type="dxa"/>
+          <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
-            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="78972225" w14:textId="3823F593" w:rsidR="00CC094B" w:rsidRPr="00B453D4" w:rsidRDefault="00997A59" w:rsidP="00CC094B">
+        <w:p w14:paraId="563B8E41" w14:textId="77777777" w:rsidR="00927C63" w:rsidRPr="00EA2747" w:rsidRDefault="00927C63" w:rsidP="00584C59">
           <w:pPr>
-            <w:pStyle w:val="27"/>
+            <w:pStyle w:val="a4"/>
+            <w:ind w:right="-292"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11495" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="45CD3B2A" w14:textId="77777777" w:rsidR="00927C63" w:rsidRPr="00602D34" w:rsidRDefault="00927C63" w:rsidP="00584C59">
+          <w:pPr>
+            <w:pStyle w:val="a4"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00C2629A">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
-              <w:sz w:val="24"/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:drawing>
-[...46 lines deleted...]
-            </w:drawing>
+            <w:t>О</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602D34">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>писани</w:t>
+          </w:r>
+          <w:r w:rsidR="00A60F39">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602D34">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9090" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="2551" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5905D3F6" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00B453D4" w:rsidRDefault="00CC094B" w:rsidP="00CC094B">
+        <w:p w14:paraId="6D63A09B" w14:textId="77777777" w:rsidR="00927C63" w:rsidRPr="00DD1933" w:rsidRDefault="00927C63" w:rsidP="00584C59">
           <w:pPr>
-            <w:pStyle w:val="27"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a4"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:b/>
+              <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r w:rsidRPr="00EA2747">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:b/>
+              <w:bCs/>
             </w:rPr>
-            <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
+            <w:t xml:space="preserve"> 2.</w:t>
+          </w:r>
+          <w:r w:rsidR="00480371">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>3055</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="13AFF29A" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRDefault="00CC094B">
+  <w:p w14:paraId="28F05D52" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRPr="00D06562" w:rsidRDefault="00BF379B">
     <w:pPr>
-      <w:pStyle w:val="a7"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2838D9D3" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRDefault="00BF379B">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+      <w:ind w:right="360"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">                                                                                                                                                                                      </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="12186"/>
+      <w:gridCol w:w="2374"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="003958BB" w:rsidRPr="00B52918" w14:paraId="55715A0F" w14:textId="77777777" w:rsidTr="00C5025B">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12186" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7134EC0B" w14:textId="77777777" w:rsidR="00C5025B" w:rsidRPr="00B52918" w:rsidRDefault="00B52918" w:rsidP="00C5025B">
+          <w:pPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B52918">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Го</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B52918">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>с</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B52918">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>ударственное унитарное производственное предприятие «Берёзовское ЖКХ»</w:t>
+          </w:r>
+          <w:r w:rsidR="00C5025B" w:rsidRPr="00B52918">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="16505191" w14:textId="77777777" w:rsidR="00B52918" w:rsidRPr="00B52918" w:rsidRDefault="00C5025B" w:rsidP="00C5025B">
+          <w:pPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B52918">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>лаборатория</w:t>
+          </w:r>
+          <w:r w:rsidR="00B52918" w:rsidRPr="00B52918">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> водопровода</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2374" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2255ECFD" w14:textId="77777777" w:rsidR="003958BB" w:rsidRPr="00B52918" w:rsidRDefault="003958BB" w:rsidP="003958BB">
+          <w:pPr>
+            <w:pStyle w:val="a4"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00B52918">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00B52918">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2.</w:t>
+          </w:r>
+          <w:r w:rsidR="00480371" w:rsidRPr="00B52918">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>3055</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="7898DB78" w14:textId="77777777" w:rsidR="00BF379B" w:rsidRPr="003958BB" w:rsidRDefault="00BF379B" w:rsidP="003958BB">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C8A34CF"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0419000D">
+    <w:nsid w:val="089D0EAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="74A2F0B6"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...904 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1429"/>
+          <w:tab w:val="num" w:pos="492"/>
         </w:tabs>
-        <w:ind w:left="1429" w:hanging="360"/>
-[...232 lines deleted...]
-        <w:ind w:left="4632" w:hanging="1800"/>
+        <w:ind w:left="492" w:hanging="492"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="8D2EB98C">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12A03A2D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="42844D34"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="492"/>
+        </w:tabs>
+        <w:ind w:left="492" w:hanging="492"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ED25C73"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6CC0A0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="424D550F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED2EB152"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="552"/>
+        </w:tabs>
+        <w:ind w:left="552" w:hanging="492"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48BA47DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B7AFF40"/>
+    <w:lvl w:ilvl="0" w:tplc="C1767178">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="2.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CE37E59"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB6E70D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="33"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="733038AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62CA6D3E"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -8876,726 +7821,1357 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="720E646C"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73FB2A9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F374406E"/>
-    <w:lvl w:ilvl="0" w:tplc="0419000D">
+    <w:tmpl w:val="5EA41026"/>
+    <w:lvl w:ilvl="0" w:tplc="02049764">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04190019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...31 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="626816545">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="1" w16cid:durableId="419331767">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="407651652">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="2" w16cid:durableId="232668099">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2086565014">
+  <w:num w:numId="3" w16cid:durableId="1696730170">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1233733615">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1486320811">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="259147404">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1619069030">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="7" w16cid:durableId="425543057">
+    <w:abstractNumId w:val="7"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1916818945">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="8" w16cid:durableId="138428248">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:displayBackgroundShape/>
+  <w:embedSystemFonts/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="357"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3074"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EF5137"/>
-[...248 lines deleted...]
-    <w:rsid w:val="00FF0E0D"/>
+    <w:rsidRoot w:val="00AD0BE8"/>
+    <w:rsid w:val="00000255"/>
+    <w:rsid w:val="00002F6B"/>
+    <w:rsid w:val="000128CA"/>
+    <w:rsid w:val="00012E94"/>
+    <w:rsid w:val="000130D4"/>
+    <w:rsid w:val="000158F8"/>
+    <w:rsid w:val="00016BF4"/>
+    <w:rsid w:val="00021A2D"/>
+    <w:rsid w:val="00030842"/>
+    <w:rsid w:val="000319BB"/>
+    <w:rsid w:val="00035422"/>
+    <w:rsid w:val="00036DF3"/>
+    <w:rsid w:val="000371B3"/>
+    <w:rsid w:val="00037B38"/>
+    <w:rsid w:val="00040A1D"/>
+    <w:rsid w:val="00041890"/>
+    <w:rsid w:val="00043B07"/>
+    <w:rsid w:val="000445D9"/>
+    <w:rsid w:val="000469EA"/>
+    <w:rsid w:val="00047725"/>
+    <w:rsid w:val="00047E1F"/>
+    <w:rsid w:val="00052454"/>
+    <w:rsid w:val="0005271A"/>
+    <w:rsid w:val="000568AD"/>
+    <w:rsid w:val="00057A8B"/>
+    <w:rsid w:val="00057D92"/>
+    <w:rsid w:val="00060A32"/>
+    <w:rsid w:val="00063428"/>
+    <w:rsid w:val="00065479"/>
+    <w:rsid w:val="00065977"/>
+    <w:rsid w:val="00067131"/>
+    <w:rsid w:val="0007217E"/>
+    <w:rsid w:val="00074420"/>
+    <w:rsid w:val="00075030"/>
+    <w:rsid w:val="0007594A"/>
+    <w:rsid w:val="00077622"/>
+    <w:rsid w:val="00084BFD"/>
+    <w:rsid w:val="00086818"/>
+    <w:rsid w:val="0009031A"/>
+    <w:rsid w:val="000A0F53"/>
+    <w:rsid w:val="000A1A1B"/>
+    <w:rsid w:val="000A2E06"/>
+    <w:rsid w:val="000A47D6"/>
+    <w:rsid w:val="000A7C15"/>
+    <w:rsid w:val="000A7C2B"/>
+    <w:rsid w:val="000B0630"/>
+    <w:rsid w:val="000B13B4"/>
+    <w:rsid w:val="000B1980"/>
+    <w:rsid w:val="000B20EA"/>
+    <w:rsid w:val="000B536A"/>
+    <w:rsid w:val="000B78A2"/>
+    <w:rsid w:val="000C0C6C"/>
+    <w:rsid w:val="000C11F8"/>
+    <w:rsid w:val="000C1715"/>
+    <w:rsid w:val="000C52FC"/>
+    <w:rsid w:val="000D0D05"/>
+    <w:rsid w:val="000D1B43"/>
+    <w:rsid w:val="000D30D4"/>
+    <w:rsid w:val="000D34F0"/>
+    <w:rsid w:val="000D3C03"/>
+    <w:rsid w:val="000D3D57"/>
+    <w:rsid w:val="000D43C0"/>
+    <w:rsid w:val="000D50A5"/>
+    <w:rsid w:val="000D5330"/>
+    <w:rsid w:val="000E2B1F"/>
+    <w:rsid w:val="000F5371"/>
+    <w:rsid w:val="000F577D"/>
+    <w:rsid w:val="000F613E"/>
+    <w:rsid w:val="000F6753"/>
+    <w:rsid w:val="001021E5"/>
+    <w:rsid w:val="001028AE"/>
+    <w:rsid w:val="00102F8E"/>
+    <w:rsid w:val="00103057"/>
+    <w:rsid w:val="00106D84"/>
+    <w:rsid w:val="001127F0"/>
+    <w:rsid w:val="00113FB5"/>
+    <w:rsid w:val="001158ED"/>
+    <w:rsid w:val="001201C1"/>
+    <w:rsid w:val="00121191"/>
+    <w:rsid w:val="00121AEA"/>
+    <w:rsid w:val="001271C6"/>
+    <w:rsid w:val="001277D8"/>
+    <w:rsid w:val="00135537"/>
+    <w:rsid w:val="0013563B"/>
+    <w:rsid w:val="00140967"/>
+    <w:rsid w:val="00140FDC"/>
+    <w:rsid w:val="00142190"/>
+    <w:rsid w:val="00145940"/>
+    <w:rsid w:val="00146498"/>
+    <w:rsid w:val="00150C69"/>
+    <w:rsid w:val="00152487"/>
+    <w:rsid w:val="00156772"/>
+    <w:rsid w:val="00161755"/>
+    <w:rsid w:val="001618A5"/>
+    <w:rsid w:val="001652F7"/>
+    <w:rsid w:val="001678C1"/>
+    <w:rsid w:val="00170BD1"/>
+    <w:rsid w:val="001721CD"/>
+    <w:rsid w:val="001746D5"/>
+    <w:rsid w:val="00174904"/>
+    <w:rsid w:val="00174A2E"/>
+    <w:rsid w:val="00177649"/>
+    <w:rsid w:val="001776EC"/>
+    <w:rsid w:val="001807ED"/>
+    <w:rsid w:val="00186A95"/>
+    <w:rsid w:val="001A172F"/>
+    <w:rsid w:val="001A255E"/>
+    <w:rsid w:val="001A34B7"/>
+    <w:rsid w:val="001A3CB2"/>
+    <w:rsid w:val="001A40C8"/>
+    <w:rsid w:val="001A45B6"/>
+    <w:rsid w:val="001A5B72"/>
+    <w:rsid w:val="001B2808"/>
+    <w:rsid w:val="001B458E"/>
+    <w:rsid w:val="001B570D"/>
+    <w:rsid w:val="001B7ABC"/>
+    <w:rsid w:val="001B7B61"/>
+    <w:rsid w:val="001C289A"/>
+    <w:rsid w:val="001C48BB"/>
+    <w:rsid w:val="001C686E"/>
+    <w:rsid w:val="001D07E4"/>
+    <w:rsid w:val="001D0BCD"/>
+    <w:rsid w:val="001D11E6"/>
+    <w:rsid w:val="001D42BD"/>
+    <w:rsid w:val="001D4942"/>
+    <w:rsid w:val="001D73BD"/>
+    <w:rsid w:val="001D7EE0"/>
+    <w:rsid w:val="001E0B8A"/>
+    <w:rsid w:val="001E152C"/>
+    <w:rsid w:val="001E279A"/>
+    <w:rsid w:val="001E4F77"/>
+    <w:rsid w:val="001E71BF"/>
+    <w:rsid w:val="001E7FB8"/>
+    <w:rsid w:val="001F179A"/>
+    <w:rsid w:val="001F1E13"/>
+    <w:rsid w:val="001F2598"/>
+    <w:rsid w:val="001F32B4"/>
+    <w:rsid w:val="001F3C79"/>
+    <w:rsid w:val="001F6E91"/>
+    <w:rsid w:val="002001B3"/>
+    <w:rsid w:val="00200C74"/>
+    <w:rsid w:val="0020253F"/>
+    <w:rsid w:val="00203655"/>
+    <w:rsid w:val="00203E20"/>
+    <w:rsid w:val="00204264"/>
+    <w:rsid w:val="00205BC8"/>
+    <w:rsid w:val="00205CC9"/>
+    <w:rsid w:val="002102DF"/>
+    <w:rsid w:val="00211879"/>
+    <w:rsid w:val="00214229"/>
+    <w:rsid w:val="00214D26"/>
+    <w:rsid w:val="00216106"/>
+    <w:rsid w:val="00217BF7"/>
+    <w:rsid w:val="00223ECF"/>
+    <w:rsid w:val="00227479"/>
+    <w:rsid w:val="0022747A"/>
+    <w:rsid w:val="002308DE"/>
+    <w:rsid w:val="0023547E"/>
+    <w:rsid w:val="00241679"/>
+    <w:rsid w:val="0024277B"/>
+    <w:rsid w:val="00252815"/>
+    <w:rsid w:val="00252F0C"/>
+    <w:rsid w:val="0025374A"/>
+    <w:rsid w:val="002547C2"/>
+    <w:rsid w:val="002579F9"/>
+    <w:rsid w:val="00261157"/>
+    <w:rsid w:val="00261EC2"/>
+    <w:rsid w:val="00262A5D"/>
+    <w:rsid w:val="00266CB4"/>
+    <w:rsid w:val="00267DC5"/>
+    <w:rsid w:val="00267E0D"/>
+    <w:rsid w:val="00274813"/>
+    <w:rsid w:val="002749C5"/>
+    <w:rsid w:val="002777CE"/>
+    <w:rsid w:val="002913EC"/>
+    <w:rsid w:val="0029645A"/>
+    <w:rsid w:val="002967BB"/>
+    <w:rsid w:val="002A140C"/>
+    <w:rsid w:val="002A2F44"/>
+    <w:rsid w:val="002A3278"/>
+    <w:rsid w:val="002A584E"/>
+    <w:rsid w:val="002B064A"/>
+    <w:rsid w:val="002B52FD"/>
+    <w:rsid w:val="002B610D"/>
+    <w:rsid w:val="002C550F"/>
+    <w:rsid w:val="002C57CB"/>
+    <w:rsid w:val="002C6483"/>
+    <w:rsid w:val="002C6F9B"/>
+    <w:rsid w:val="002D3230"/>
+    <w:rsid w:val="002D4703"/>
+    <w:rsid w:val="002D5949"/>
+    <w:rsid w:val="002D77F5"/>
+    <w:rsid w:val="002D7CFB"/>
+    <w:rsid w:val="002E163E"/>
+    <w:rsid w:val="002E1E77"/>
+    <w:rsid w:val="002E3419"/>
+    <w:rsid w:val="002E5E22"/>
+    <w:rsid w:val="002E7DD4"/>
+    <w:rsid w:val="002F0A6D"/>
+    <w:rsid w:val="002F1A7F"/>
+    <w:rsid w:val="002F6A1D"/>
+    <w:rsid w:val="00302098"/>
+    <w:rsid w:val="0030577B"/>
+    <w:rsid w:val="003079BF"/>
+    <w:rsid w:val="003120EA"/>
+    <w:rsid w:val="00313A43"/>
+    <w:rsid w:val="00315DD1"/>
+    <w:rsid w:val="00321782"/>
+    <w:rsid w:val="00325624"/>
+    <w:rsid w:val="003304AD"/>
+    <w:rsid w:val="0033084D"/>
+    <w:rsid w:val="00333648"/>
+    <w:rsid w:val="00342F7C"/>
+    <w:rsid w:val="00343747"/>
+    <w:rsid w:val="00346E67"/>
+    <w:rsid w:val="0034710C"/>
+    <w:rsid w:val="0034746D"/>
+    <w:rsid w:val="00350214"/>
+    <w:rsid w:val="00353BAB"/>
+    <w:rsid w:val="00356D0E"/>
+    <w:rsid w:val="00363FB9"/>
+    <w:rsid w:val="0036462C"/>
+    <w:rsid w:val="00366F00"/>
+    <w:rsid w:val="003763FA"/>
+    <w:rsid w:val="0038303E"/>
+    <w:rsid w:val="00385986"/>
+    <w:rsid w:val="00386378"/>
+    <w:rsid w:val="0038689F"/>
+    <w:rsid w:val="00387DEC"/>
+    <w:rsid w:val="00391242"/>
+    <w:rsid w:val="003919E1"/>
+    <w:rsid w:val="003945C8"/>
+    <w:rsid w:val="00394855"/>
+    <w:rsid w:val="00394892"/>
+    <w:rsid w:val="003958BB"/>
+    <w:rsid w:val="00397D31"/>
+    <w:rsid w:val="003A0195"/>
+    <w:rsid w:val="003A0BB5"/>
+    <w:rsid w:val="003A140B"/>
+    <w:rsid w:val="003A15C6"/>
+    <w:rsid w:val="003A16E5"/>
+    <w:rsid w:val="003A1862"/>
+    <w:rsid w:val="003A40F4"/>
+    <w:rsid w:val="003B0962"/>
+    <w:rsid w:val="003B636C"/>
+    <w:rsid w:val="003C224A"/>
+    <w:rsid w:val="003D3B92"/>
+    <w:rsid w:val="003D51D4"/>
+    <w:rsid w:val="003E0D70"/>
+    <w:rsid w:val="003E2DD7"/>
+    <w:rsid w:val="003E2E07"/>
+    <w:rsid w:val="003E37B7"/>
+    <w:rsid w:val="003E43F5"/>
+    <w:rsid w:val="003E4467"/>
+    <w:rsid w:val="003E6B6F"/>
+    <w:rsid w:val="003E7AED"/>
+    <w:rsid w:val="003F1BF8"/>
+    <w:rsid w:val="003F3A3F"/>
+    <w:rsid w:val="003F4650"/>
+    <w:rsid w:val="0040353A"/>
+    <w:rsid w:val="00404903"/>
+    <w:rsid w:val="00413CA5"/>
+    <w:rsid w:val="00414432"/>
+    <w:rsid w:val="00415085"/>
+    <w:rsid w:val="004159BD"/>
+    <w:rsid w:val="00415C20"/>
+    <w:rsid w:val="00420B17"/>
+    <w:rsid w:val="00422238"/>
+    <w:rsid w:val="00422CDF"/>
+    <w:rsid w:val="004272E7"/>
+    <w:rsid w:val="00431548"/>
+    <w:rsid w:val="00434F3D"/>
+    <w:rsid w:val="004360D2"/>
+    <w:rsid w:val="00436C5A"/>
+    <w:rsid w:val="00442460"/>
+    <w:rsid w:val="00445C7A"/>
+    <w:rsid w:val="00447FAF"/>
+    <w:rsid w:val="0045088D"/>
+    <w:rsid w:val="004577ED"/>
+    <w:rsid w:val="00460DBE"/>
+    <w:rsid w:val="00460FC5"/>
+    <w:rsid w:val="004635F2"/>
+    <w:rsid w:val="00463828"/>
+    <w:rsid w:val="004719B6"/>
+    <w:rsid w:val="00471D09"/>
+    <w:rsid w:val="00473ECE"/>
+    <w:rsid w:val="00474E2C"/>
+    <w:rsid w:val="00475F1F"/>
+    <w:rsid w:val="00477DEB"/>
+    <w:rsid w:val="00480371"/>
+    <w:rsid w:val="00480B1F"/>
+    <w:rsid w:val="0048155D"/>
+    <w:rsid w:val="0048226A"/>
+    <w:rsid w:val="004903D2"/>
+    <w:rsid w:val="00491977"/>
+    <w:rsid w:val="00494F5F"/>
+    <w:rsid w:val="004951FD"/>
+    <w:rsid w:val="004A149E"/>
+    <w:rsid w:val="004A26F6"/>
+    <w:rsid w:val="004A4624"/>
+    <w:rsid w:val="004A5265"/>
+    <w:rsid w:val="004A5B0B"/>
+    <w:rsid w:val="004A76DE"/>
+    <w:rsid w:val="004B1104"/>
+    <w:rsid w:val="004B3217"/>
+    <w:rsid w:val="004B7F34"/>
+    <w:rsid w:val="004C16F0"/>
+    <w:rsid w:val="004C21F5"/>
+    <w:rsid w:val="004C5112"/>
+    <w:rsid w:val="004C52F8"/>
+    <w:rsid w:val="004C7DF2"/>
+    <w:rsid w:val="004D006E"/>
+    <w:rsid w:val="004D0499"/>
+    <w:rsid w:val="004D1705"/>
+    <w:rsid w:val="004D6C03"/>
+    <w:rsid w:val="004E05D6"/>
+    <w:rsid w:val="004E4A0C"/>
+    <w:rsid w:val="004E4CDE"/>
+    <w:rsid w:val="004E702F"/>
+    <w:rsid w:val="004F00F9"/>
+    <w:rsid w:val="004F4911"/>
+    <w:rsid w:val="004F4FB8"/>
+    <w:rsid w:val="004F76EC"/>
+    <w:rsid w:val="00501076"/>
+    <w:rsid w:val="00501A4C"/>
+    <w:rsid w:val="00502676"/>
+    <w:rsid w:val="00503BC2"/>
+    <w:rsid w:val="00503C35"/>
+    <w:rsid w:val="005060B1"/>
+    <w:rsid w:val="00507829"/>
+    <w:rsid w:val="005137F7"/>
+    <w:rsid w:val="00515006"/>
+    <w:rsid w:val="00515677"/>
+    <w:rsid w:val="00515FE3"/>
+    <w:rsid w:val="00526075"/>
+    <w:rsid w:val="005273D7"/>
+    <w:rsid w:val="00530230"/>
+    <w:rsid w:val="0053466D"/>
+    <w:rsid w:val="00534AF0"/>
+    <w:rsid w:val="00537983"/>
+    <w:rsid w:val="00540B97"/>
+    <w:rsid w:val="00540ED6"/>
+    <w:rsid w:val="00544846"/>
+    <w:rsid w:val="005453BD"/>
+    <w:rsid w:val="00545B69"/>
+    <w:rsid w:val="00546695"/>
+    <w:rsid w:val="00554277"/>
+    <w:rsid w:val="0055580B"/>
+    <w:rsid w:val="00557856"/>
+    <w:rsid w:val="00560EC4"/>
+    <w:rsid w:val="005614DF"/>
+    <w:rsid w:val="005614FC"/>
+    <w:rsid w:val="00564CAD"/>
+    <w:rsid w:val="00565532"/>
+    <w:rsid w:val="00566BDA"/>
+    <w:rsid w:val="00570430"/>
+    <w:rsid w:val="0057219B"/>
+    <w:rsid w:val="00573B9F"/>
+    <w:rsid w:val="0057417C"/>
+    <w:rsid w:val="00576090"/>
+    <w:rsid w:val="00580DAB"/>
+    <w:rsid w:val="005815CE"/>
+    <w:rsid w:val="00581BE8"/>
+    <w:rsid w:val="005827DE"/>
+    <w:rsid w:val="00584C59"/>
+    <w:rsid w:val="00585BC0"/>
+    <w:rsid w:val="00590601"/>
+    <w:rsid w:val="00590805"/>
+    <w:rsid w:val="005913D8"/>
+    <w:rsid w:val="0059168F"/>
+    <w:rsid w:val="005916CC"/>
+    <w:rsid w:val="005A3E9D"/>
+    <w:rsid w:val="005A6E72"/>
+    <w:rsid w:val="005A72FE"/>
+    <w:rsid w:val="005B499C"/>
+    <w:rsid w:val="005B4B8D"/>
+    <w:rsid w:val="005B552B"/>
+    <w:rsid w:val="005B6C97"/>
+    <w:rsid w:val="005C0828"/>
+    <w:rsid w:val="005C2E1F"/>
+    <w:rsid w:val="005C56BB"/>
+    <w:rsid w:val="005C75EB"/>
+    <w:rsid w:val="005D05B3"/>
+    <w:rsid w:val="005D13A5"/>
+    <w:rsid w:val="005D541C"/>
+    <w:rsid w:val="005F2446"/>
+    <w:rsid w:val="005F39F2"/>
+    <w:rsid w:val="005F4AA7"/>
+    <w:rsid w:val="005F52B6"/>
+    <w:rsid w:val="005F597E"/>
+    <w:rsid w:val="005F6C4B"/>
+    <w:rsid w:val="005F7C9A"/>
+    <w:rsid w:val="005F7D5F"/>
+    <w:rsid w:val="006023A1"/>
+    <w:rsid w:val="00602A00"/>
+    <w:rsid w:val="006044E3"/>
+    <w:rsid w:val="00612053"/>
+    <w:rsid w:val="006136BD"/>
+    <w:rsid w:val="00615F1D"/>
+    <w:rsid w:val="00616B5C"/>
+    <w:rsid w:val="00617B81"/>
+    <w:rsid w:val="00620922"/>
+    <w:rsid w:val="00622912"/>
+    <w:rsid w:val="00623DEA"/>
+    <w:rsid w:val="00625AC4"/>
+    <w:rsid w:val="00632C99"/>
+    <w:rsid w:val="006331AD"/>
+    <w:rsid w:val="00633421"/>
+    <w:rsid w:val="006354F4"/>
+    <w:rsid w:val="0063709F"/>
+    <w:rsid w:val="00640A3C"/>
+    <w:rsid w:val="0064422E"/>
+    <w:rsid w:val="006457C6"/>
+    <w:rsid w:val="006459FB"/>
+    <w:rsid w:val="00645C0B"/>
+    <w:rsid w:val="006605E8"/>
+    <w:rsid w:val="00660E10"/>
+    <w:rsid w:val="006651E2"/>
+    <w:rsid w:val="00666256"/>
+    <w:rsid w:val="006662B1"/>
+    <w:rsid w:val="00666EB0"/>
+    <w:rsid w:val="00670FC3"/>
+    <w:rsid w:val="00672AAA"/>
+    <w:rsid w:val="006771D4"/>
+    <w:rsid w:val="0068372E"/>
+    <w:rsid w:val="00686A4E"/>
+    <w:rsid w:val="006910A7"/>
+    <w:rsid w:val="006A11F2"/>
+    <w:rsid w:val="006A197B"/>
+    <w:rsid w:val="006A3AD1"/>
+    <w:rsid w:val="006A6C63"/>
+    <w:rsid w:val="006A787E"/>
+    <w:rsid w:val="006B13BC"/>
+    <w:rsid w:val="006B2839"/>
+    <w:rsid w:val="006B6350"/>
+    <w:rsid w:val="006C4ED9"/>
+    <w:rsid w:val="006D305E"/>
+    <w:rsid w:val="006D3301"/>
+    <w:rsid w:val="006D692D"/>
+    <w:rsid w:val="006E1FBA"/>
+    <w:rsid w:val="006E56A4"/>
+    <w:rsid w:val="006E6DBC"/>
+    <w:rsid w:val="006E6EEF"/>
+    <w:rsid w:val="006E7179"/>
+    <w:rsid w:val="006F148F"/>
+    <w:rsid w:val="006F160F"/>
+    <w:rsid w:val="006F1DC6"/>
+    <w:rsid w:val="006F22DA"/>
+    <w:rsid w:val="006F3496"/>
+    <w:rsid w:val="006F3B1D"/>
+    <w:rsid w:val="006F3B8E"/>
+    <w:rsid w:val="006F5351"/>
+    <w:rsid w:val="006F62D7"/>
+    <w:rsid w:val="007008C2"/>
+    <w:rsid w:val="007009E4"/>
+    <w:rsid w:val="00702E1F"/>
+    <w:rsid w:val="00705143"/>
+    <w:rsid w:val="0070673C"/>
+    <w:rsid w:val="007068A0"/>
+    <w:rsid w:val="00706A8C"/>
+    <w:rsid w:val="00707CDB"/>
+    <w:rsid w:val="00710C64"/>
+    <w:rsid w:val="00710E00"/>
+    <w:rsid w:val="00713E66"/>
+    <w:rsid w:val="00721CF3"/>
+    <w:rsid w:val="00723C1A"/>
+    <w:rsid w:val="007242AB"/>
+    <w:rsid w:val="007257FB"/>
+    <w:rsid w:val="0073262D"/>
+    <w:rsid w:val="00734B02"/>
+    <w:rsid w:val="00736B47"/>
+    <w:rsid w:val="00740E3A"/>
+    <w:rsid w:val="007442D2"/>
+    <w:rsid w:val="0074595F"/>
+    <w:rsid w:val="00746215"/>
+    <w:rsid w:val="00747828"/>
+    <w:rsid w:val="007559C5"/>
+    <w:rsid w:val="0075771D"/>
+    <w:rsid w:val="007609BB"/>
+    <w:rsid w:val="00760CAA"/>
+    <w:rsid w:val="00762F08"/>
+    <w:rsid w:val="00765457"/>
+    <w:rsid w:val="007721A1"/>
+    <w:rsid w:val="00773A1C"/>
+    <w:rsid w:val="00774D56"/>
+    <w:rsid w:val="0077678F"/>
+    <w:rsid w:val="00776FBB"/>
+    <w:rsid w:val="00781967"/>
+    <w:rsid w:val="00785135"/>
+    <w:rsid w:val="00785450"/>
+    <w:rsid w:val="00785B56"/>
+    <w:rsid w:val="007871ED"/>
+    <w:rsid w:val="007872CB"/>
+    <w:rsid w:val="00790E15"/>
+    <w:rsid w:val="00791B9D"/>
+    <w:rsid w:val="0079364D"/>
+    <w:rsid w:val="00793DC2"/>
+    <w:rsid w:val="00794501"/>
+    <w:rsid w:val="00797930"/>
+    <w:rsid w:val="00797CBC"/>
+    <w:rsid w:val="007A3F9E"/>
+    <w:rsid w:val="007B0BBB"/>
+    <w:rsid w:val="007B11C4"/>
+    <w:rsid w:val="007B1709"/>
+    <w:rsid w:val="007B1B7A"/>
+    <w:rsid w:val="007B1FB8"/>
+    <w:rsid w:val="007B241D"/>
+    <w:rsid w:val="007B5856"/>
+    <w:rsid w:val="007B7207"/>
+    <w:rsid w:val="007B7344"/>
+    <w:rsid w:val="007C2A8B"/>
+    <w:rsid w:val="007C390E"/>
+    <w:rsid w:val="007C7F4E"/>
+    <w:rsid w:val="007D1BD4"/>
+    <w:rsid w:val="007D2523"/>
+    <w:rsid w:val="007E0BDC"/>
+    <w:rsid w:val="007E1025"/>
+    <w:rsid w:val="007E3DE7"/>
+    <w:rsid w:val="007E4237"/>
+    <w:rsid w:val="007E5B0B"/>
+    <w:rsid w:val="007E7855"/>
+    <w:rsid w:val="007F32EE"/>
+    <w:rsid w:val="007F3850"/>
+    <w:rsid w:val="007F7BCD"/>
+    <w:rsid w:val="00800866"/>
+    <w:rsid w:val="008025F2"/>
+    <w:rsid w:val="0081096D"/>
+    <w:rsid w:val="00811948"/>
+    <w:rsid w:val="00811EB1"/>
+    <w:rsid w:val="00814CB0"/>
+    <w:rsid w:val="0081711B"/>
+    <w:rsid w:val="008179C4"/>
+    <w:rsid w:val="008243EA"/>
+    <w:rsid w:val="008263CF"/>
+    <w:rsid w:val="008303DE"/>
+    <w:rsid w:val="00832E76"/>
+    <w:rsid w:val="008338F4"/>
+    <w:rsid w:val="00841488"/>
+    <w:rsid w:val="0084623E"/>
+    <w:rsid w:val="00847E76"/>
+    <w:rsid w:val="00854467"/>
+    <w:rsid w:val="00855F5E"/>
+    <w:rsid w:val="008619FB"/>
+    <w:rsid w:val="00862325"/>
+    <w:rsid w:val="008623F5"/>
+    <w:rsid w:val="008627EF"/>
+    <w:rsid w:val="0086595D"/>
+    <w:rsid w:val="00867CAD"/>
+    <w:rsid w:val="00867D32"/>
+    <w:rsid w:val="00873185"/>
+    <w:rsid w:val="0087345A"/>
+    <w:rsid w:val="00875FE8"/>
+    <w:rsid w:val="0088026C"/>
+    <w:rsid w:val="008808E0"/>
+    <w:rsid w:val="008829BB"/>
+    <w:rsid w:val="008837F0"/>
+    <w:rsid w:val="00892BC0"/>
+    <w:rsid w:val="0089303D"/>
+    <w:rsid w:val="00897093"/>
+    <w:rsid w:val="008A127B"/>
+    <w:rsid w:val="008A3EE2"/>
+    <w:rsid w:val="008A4533"/>
+    <w:rsid w:val="008A54F0"/>
+    <w:rsid w:val="008A745E"/>
+    <w:rsid w:val="008A7AB5"/>
+    <w:rsid w:val="008B0187"/>
+    <w:rsid w:val="008B469E"/>
+    <w:rsid w:val="008B485B"/>
+    <w:rsid w:val="008B6179"/>
+    <w:rsid w:val="008C0D58"/>
+    <w:rsid w:val="008C32FC"/>
+    <w:rsid w:val="008C4A44"/>
+    <w:rsid w:val="008C5ACC"/>
+    <w:rsid w:val="008D1704"/>
+    <w:rsid w:val="008D4882"/>
+    <w:rsid w:val="008E2365"/>
+    <w:rsid w:val="008E7982"/>
+    <w:rsid w:val="008F0F4C"/>
+    <w:rsid w:val="008F0FB1"/>
+    <w:rsid w:val="008F79E5"/>
+    <w:rsid w:val="008F7BEF"/>
+    <w:rsid w:val="00901B00"/>
+    <w:rsid w:val="00910E7D"/>
+    <w:rsid w:val="009150A9"/>
+    <w:rsid w:val="00915555"/>
+    <w:rsid w:val="00915639"/>
+    <w:rsid w:val="00915834"/>
+    <w:rsid w:val="00916303"/>
+    <w:rsid w:val="00922E8E"/>
+    <w:rsid w:val="00927C63"/>
+    <w:rsid w:val="00930CFA"/>
+    <w:rsid w:val="00931DA7"/>
+    <w:rsid w:val="009325B1"/>
+    <w:rsid w:val="0093507C"/>
+    <w:rsid w:val="00935548"/>
+    <w:rsid w:val="009357D9"/>
+    <w:rsid w:val="00941793"/>
+    <w:rsid w:val="00941BE7"/>
+    <w:rsid w:val="009420E5"/>
+    <w:rsid w:val="0094393D"/>
+    <w:rsid w:val="00946934"/>
+    <w:rsid w:val="00950F73"/>
+    <w:rsid w:val="0095119F"/>
+    <w:rsid w:val="009530FC"/>
+    <w:rsid w:val="009610D3"/>
+    <w:rsid w:val="009635C2"/>
+    <w:rsid w:val="00971247"/>
+    <w:rsid w:val="00973FEC"/>
+    <w:rsid w:val="00974F1B"/>
+    <w:rsid w:val="009778E3"/>
+    <w:rsid w:val="00977B37"/>
+    <w:rsid w:val="00982ACA"/>
+    <w:rsid w:val="00983F2B"/>
+    <w:rsid w:val="0098562A"/>
+    <w:rsid w:val="00987CD2"/>
+    <w:rsid w:val="009937CE"/>
+    <w:rsid w:val="00996EA3"/>
+    <w:rsid w:val="009A1227"/>
+    <w:rsid w:val="009A47B6"/>
+    <w:rsid w:val="009B3F2D"/>
+    <w:rsid w:val="009B5DEB"/>
+    <w:rsid w:val="009B6DF2"/>
+    <w:rsid w:val="009B7459"/>
+    <w:rsid w:val="009C1554"/>
+    <w:rsid w:val="009C18CC"/>
+    <w:rsid w:val="009C1FAB"/>
+    <w:rsid w:val="009D168E"/>
+    <w:rsid w:val="009D1CB9"/>
+    <w:rsid w:val="009D30ED"/>
+    <w:rsid w:val="009D678C"/>
+    <w:rsid w:val="009D7C61"/>
+    <w:rsid w:val="009E0544"/>
+    <w:rsid w:val="009E7FC3"/>
+    <w:rsid w:val="009F3DBD"/>
+    <w:rsid w:val="009F40BB"/>
+    <w:rsid w:val="00A029F8"/>
+    <w:rsid w:val="00A04F27"/>
+    <w:rsid w:val="00A06556"/>
+    <w:rsid w:val="00A06DE9"/>
+    <w:rsid w:val="00A13987"/>
+    <w:rsid w:val="00A14688"/>
+    <w:rsid w:val="00A154F3"/>
+    <w:rsid w:val="00A161F9"/>
+    <w:rsid w:val="00A177E7"/>
+    <w:rsid w:val="00A22A70"/>
+    <w:rsid w:val="00A2644E"/>
+    <w:rsid w:val="00A30655"/>
+    <w:rsid w:val="00A3290D"/>
+    <w:rsid w:val="00A32AFD"/>
+    <w:rsid w:val="00A3378C"/>
+    <w:rsid w:val="00A33BCF"/>
+    <w:rsid w:val="00A35A72"/>
+    <w:rsid w:val="00A361D2"/>
+    <w:rsid w:val="00A4345C"/>
+    <w:rsid w:val="00A45864"/>
+    <w:rsid w:val="00A45D3B"/>
+    <w:rsid w:val="00A56289"/>
+    <w:rsid w:val="00A60F39"/>
+    <w:rsid w:val="00A63178"/>
+    <w:rsid w:val="00A64419"/>
+    <w:rsid w:val="00A6708A"/>
+    <w:rsid w:val="00A67E9A"/>
+    <w:rsid w:val="00A708D9"/>
+    <w:rsid w:val="00A73249"/>
+    <w:rsid w:val="00A74BF7"/>
+    <w:rsid w:val="00A7664E"/>
+    <w:rsid w:val="00A802C2"/>
+    <w:rsid w:val="00A8032F"/>
+    <w:rsid w:val="00A806FB"/>
+    <w:rsid w:val="00A85A53"/>
+    <w:rsid w:val="00A86F09"/>
+    <w:rsid w:val="00A872A6"/>
+    <w:rsid w:val="00A9039E"/>
+    <w:rsid w:val="00A91195"/>
+    <w:rsid w:val="00A92621"/>
+    <w:rsid w:val="00A92CD8"/>
+    <w:rsid w:val="00A93941"/>
+    <w:rsid w:val="00A93ED4"/>
+    <w:rsid w:val="00A948B8"/>
+    <w:rsid w:val="00AA2122"/>
+    <w:rsid w:val="00AB0AB6"/>
+    <w:rsid w:val="00AB1D5E"/>
+    <w:rsid w:val="00AB319F"/>
+    <w:rsid w:val="00AB6C96"/>
+    <w:rsid w:val="00AB7976"/>
+    <w:rsid w:val="00AC00F1"/>
+    <w:rsid w:val="00AC184C"/>
+    <w:rsid w:val="00AC6C69"/>
+    <w:rsid w:val="00AD04A8"/>
+    <w:rsid w:val="00AD0BE8"/>
+    <w:rsid w:val="00AD27D1"/>
+    <w:rsid w:val="00AD3BDF"/>
+    <w:rsid w:val="00AD462F"/>
+    <w:rsid w:val="00AD6A9E"/>
+    <w:rsid w:val="00AD78BC"/>
+    <w:rsid w:val="00AE0F6F"/>
+    <w:rsid w:val="00AE15B6"/>
+    <w:rsid w:val="00AE26BE"/>
+    <w:rsid w:val="00AE37A9"/>
+    <w:rsid w:val="00AE3EA2"/>
+    <w:rsid w:val="00AE3EDC"/>
+    <w:rsid w:val="00AE485E"/>
+    <w:rsid w:val="00AE6355"/>
+    <w:rsid w:val="00AE6A51"/>
+    <w:rsid w:val="00AE7437"/>
+    <w:rsid w:val="00AF4529"/>
+    <w:rsid w:val="00AF6630"/>
+    <w:rsid w:val="00AF6A21"/>
+    <w:rsid w:val="00AF6FC1"/>
+    <w:rsid w:val="00AF7529"/>
+    <w:rsid w:val="00B011C0"/>
+    <w:rsid w:val="00B0179B"/>
+    <w:rsid w:val="00B01D1D"/>
+    <w:rsid w:val="00B02436"/>
+    <w:rsid w:val="00B0250C"/>
+    <w:rsid w:val="00B0496F"/>
+    <w:rsid w:val="00B113FC"/>
+    <w:rsid w:val="00B1154B"/>
+    <w:rsid w:val="00B13988"/>
+    <w:rsid w:val="00B1574B"/>
+    <w:rsid w:val="00B15AB9"/>
+    <w:rsid w:val="00B15E13"/>
+    <w:rsid w:val="00B167E2"/>
+    <w:rsid w:val="00B16C74"/>
+    <w:rsid w:val="00B2037F"/>
+    <w:rsid w:val="00B207A4"/>
+    <w:rsid w:val="00B22D1D"/>
+    <w:rsid w:val="00B23411"/>
+    <w:rsid w:val="00B30034"/>
+    <w:rsid w:val="00B31710"/>
+    <w:rsid w:val="00B345A5"/>
+    <w:rsid w:val="00B3638C"/>
+    <w:rsid w:val="00B5019A"/>
+    <w:rsid w:val="00B51DFC"/>
+    <w:rsid w:val="00B52918"/>
+    <w:rsid w:val="00B5346E"/>
+    <w:rsid w:val="00B54208"/>
+    <w:rsid w:val="00B56FD9"/>
+    <w:rsid w:val="00B62C79"/>
+    <w:rsid w:val="00B65BDE"/>
+    <w:rsid w:val="00B675B4"/>
+    <w:rsid w:val="00B70D48"/>
+    <w:rsid w:val="00B71440"/>
+    <w:rsid w:val="00B758E3"/>
+    <w:rsid w:val="00B75C91"/>
+    <w:rsid w:val="00B7655B"/>
+    <w:rsid w:val="00B83227"/>
+    <w:rsid w:val="00B83994"/>
+    <w:rsid w:val="00B87548"/>
+    <w:rsid w:val="00B87A59"/>
+    <w:rsid w:val="00B948FD"/>
+    <w:rsid w:val="00BA2A3B"/>
+    <w:rsid w:val="00BA2AC9"/>
+    <w:rsid w:val="00BA2F62"/>
+    <w:rsid w:val="00BA3C29"/>
+    <w:rsid w:val="00BA52D9"/>
+    <w:rsid w:val="00BA6C14"/>
+    <w:rsid w:val="00BB245C"/>
+    <w:rsid w:val="00BB300C"/>
+    <w:rsid w:val="00BB75FD"/>
+    <w:rsid w:val="00BC5957"/>
+    <w:rsid w:val="00BC6221"/>
+    <w:rsid w:val="00BC77B0"/>
+    <w:rsid w:val="00BC7FEB"/>
+    <w:rsid w:val="00BD765E"/>
+    <w:rsid w:val="00BE025A"/>
+    <w:rsid w:val="00BE0EF6"/>
+    <w:rsid w:val="00BE1AA0"/>
+    <w:rsid w:val="00BE3C38"/>
+    <w:rsid w:val="00BE662B"/>
+    <w:rsid w:val="00BF14B9"/>
+    <w:rsid w:val="00BF379B"/>
+    <w:rsid w:val="00BF49F8"/>
+    <w:rsid w:val="00BF5B76"/>
+    <w:rsid w:val="00BF5E02"/>
+    <w:rsid w:val="00BF6B2F"/>
+    <w:rsid w:val="00C00586"/>
+    <w:rsid w:val="00C01476"/>
+    <w:rsid w:val="00C01F45"/>
+    <w:rsid w:val="00C057E2"/>
+    <w:rsid w:val="00C1118D"/>
+    <w:rsid w:val="00C15ED8"/>
+    <w:rsid w:val="00C1685E"/>
+    <w:rsid w:val="00C20526"/>
+    <w:rsid w:val="00C2101E"/>
+    <w:rsid w:val="00C24377"/>
+    <w:rsid w:val="00C257F2"/>
+    <w:rsid w:val="00C2726C"/>
+    <w:rsid w:val="00C31AC9"/>
+    <w:rsid w:val="00C32D65"/>
+    <w:rsid w:val="00C32DDF"/>
+    <w:rsid w:val="00C34B03"/>
+    <w:rsid w:val="00C44B16"/>
+    <w:rsid w:val="00C5025B"/>
+    <w:rsid w:val="00C53D62"/>
+    <w:rsid w:val="00C60081"/>
+    <w:rsid w:val="00C60162"/>
+    <w:rsid w:val="00C60F04"/>
+    <w:rsid w:val="00C62ABD"/>
+    <w:rsid w:val="00C639EF"/>
+    <w:rsid w:val="00C663F8"/>
+    <w:rsid w:val="00C66866"/>
+    <w:rsid w:val="00C7057A"/>
+    <w:rsid w:val="00C75D5B"/>
+    <w:rsid w:val="00C765F1"/>
+    <w:rsid w:val="00C77821"/>
+    <w:rsid w:val="00C83C3B"/>
+    <w:rsid w:val="00C85569"/>
+    <w:rsid w:val="00C867D6"/>
+    <w:rsid w:val="00C87BC3"/>
+    <w:rsid w:val="00C90E88"/>
+    <w:rsid w:val="00C91A44"/>
+    <w:rsid w:val="00C94238"/>
+    <w:rsid w:val="00C94D72"/>
+    <w:rsid w:val="00C95024"/>
+    <w:rsid w:val="00C97D9D"/>
+    <w:rsid w:val="00CA7B0F"/>
+    <w:rsid w:val="00CB10E9"/>
+    <w:rsid w:val="00CB2A1D"/>
+    <w:rsid w:val="00CB36EF"/>
+    <w:rsid w:val="00CB4F6A"/>
+    <w:rsid w:val="00CC253C"/>
+    <w:rsid w:val="00CC32AD"/>
+    <w:rsid w:val="00CC365C"/>
+    <w:rsid w:val="00CC631E"/>
+    <w:rsid w:val="00CC7081"/>
+    <w:rsid w:val="00CD098A"/>
+    <w:rsid w:val="00CD2F79"/>
+    <w:rsid w:val="00CD6003"/>
+    <w:rsid w:val="00CD605D"/>
+    <w:rsid w:val="00CE05E8"/>
+    <w:rsid w:val="00CE4BF3"/>
+    <w:rsid w:val="00CE55CC"/>
+    <w:rsid w:val="00CF0798"/>
+    <w:rsid w:val="00CF3D0E"/>
+    <w:rsid w:val="00CF5E36"/>
+    <w:rsid w:val="00D01CFF"/>
+    <w:rsid w:val="00D021CC"/>
+    <w:rsid w:val="00D0394F"/>
+    <w:rsid w:val="00D055B5"/>
+    <w:rsid w:val="00D06562"/>
+    <w:rsid w:val="00D16C3F"/>
+    <w:rsid w:val="00D17769"/>
+    <w:rsid w:val="00D21B8B"/>
+    <w:rsid w:val="00D22389"/>
+    <w:rsid w:val="00D22B35"/>
+    <w:rsid w:val="00D23AD7"/>
+    <w:rsid w:val="00D24803"/>
+    <w:rsid w:val="00D25BFF"/>
+    <w:rsid w:val="00D3024E"/>
+    <w:rsid w:val="00D31ACE"/>
+    <w:rsid w:val="00D3249C"/>
+    <w:rsid w:val="00D33F00"/>
+    <w:rsid w:val="00D36112"/>
+    <w:rsid w:val="00D36E41"/>
+    <w:rsid w:val="00D37223"/>
+    <w:rsid w:val="00D42382"/>
+    <w:rsid w:val="00D43557"/>
+    <w:rsid w:val="00D43B24"/>
+    <w:rsid w:val="00D44879"/>
+    <w:rsid w:val="00D509F4"/>
+    <w:rsid w:val="00D5274C"/>
+    <w:rsid w:val="00D52DA5"/>
+    <w:rsid w:val="00D53F81"/>
+    <w:rsid w:val="00D55322"/>
+    <w:rsid w:val="00D56F60"/>
+    <w:rsid w:val="00D57078"/>
+    <w:rsid w:val="00D60D47"/>
+    <w:rsid w:val="00D63111"/>
+    <w:rsid w:val="00D65BF8"/>
+    <w:rsid w:val="00D67F93"/>
+    <w:rsid w:val="00D70EB7"/>
+    <w:rsid w:val="00D71536"/>
+    <w:rsid w:val="00D72A82"/>
+    <w:rsid w:val="00D73497"/>
+    <w:rsid w:val="00D748B1"/>
+    <w:rsid w:val="00D74906"/>
+    <w:rsid w:val="00D74A7E"/>
+    <w:rsid w:val="00D74AE3"/>
+    <w:rsid w:val="00D765B8"/>
+    <w:rsid w:val="00D801CE"/>
+    <w:rsid w:val="00D815D8"/>
+    <w:rsid w:val="00D81E07"/>
+    <w:rsid w:val="00D85EA3"/>
+    <w:rsid w:val="00D86303"/>
+    <w:rsid w:val="00D86A59"/>
+    <w:rsid w:val="00D87DC2"/>
+    <w:rsid w:val="00D91740"/>
+    <w:rsid w:val="00D93476"/>
+    <w:rsid w:val="00D93566"/>
+    <w:rsid w:val="00D94D50"/>
+    <w:rsid w:val="00D961CB"/>
+    <w:rsid w:val="00D977EC"/>
+    <w:rsid w:val="00DA079B"/>
+    <w:rsid w:val="00DA7A02"/>
+    <w:rsid w:val="00DB07B2"/>
+    <w:rsid w:val="00DB1BC4"/>
+    <w:rsid w:val="00DB3234"/>
+    <w:rsid w:val="00DB3D1F"/>
+    <w:rsid w:val="00DB5412"/>
+    <w:rsid w:val="00DC1A5D"/>
+    <w:rsid w:val="00DC1C8E"/>
+    <w:rsid w:val="00DC2CD1"/>
+    <w:rsid w:val="00DC3302"/>
+    <w:rsid w:val="00DC33C8"/>
+    <w:rsid w:val="00DC5C9D"/>
+    <w:rsid w:val="00DC6F37"/>
+    <w:rsid w:val="00DD03C1"/>
+    <w:rsid w:val="00DD47EA"/>
+    <w:rsid w:val="00DD6911"/>
+    <w:rsid w:val="00DE26CF"/>
+    <w:rsid w:val="00DE2CB4"/>
+    <w:rsid w:val="00DE4FFD"/>
+    <w:rsid w:val="00DE6013"/>
+    <w:rsid w:val="00DF24D1"/>
+    <w:rsid w:val="00DF3A2A"/>
+    <w:rsid w:val="00DF40E6"/>
+    <w:rsid w:val="00DF6616"/>
+    <w:rsid w:val="00E00554"/>
+    <w:rsid w:val="00E0180A"/>
+    <w:rsid w:val="00E01D58"/>
+    <w:rsid w:val="00E02EB1"/>
+    <w:rsid w:val="00E03FD6"/>
+    <w:rsid w:val="00E05920"/>
+    <w:rsid w:val="00E07FE9"/>
+    <w:rsid w:val="00E31126"/>
+    <w:rsid w:val="00E36338"/>
+    <w:rsid w:val="00E417BA"/>
+    <w:rsid w:val="00E4767F"/>
+    <w:rsid w:val="00E50765"/>
+    <w:rsid w:val="00E53471"/>
+    <w:rsid w:val="00E62A36"/>
+    <w:rsid w:val="00E635B1"/>
+    <w:rsid w:val="00E66551"/>
+    <w:rsid w:val="00E70829"/>
+    <w:rsid w:val="00E73F04"/>
+    <w:rsid w:val="00E751E2"/>
+    <w:rsid w:val="00E7720F"/>
+    <w:rsid w:val="00E80949"/>
+    <w:rsid w:val="00E83FE0"/>
+    <w:rsid w:val="00E841CD"/>
+    <w:rsid w:val="00E8572C"/>
+    <w:rsid w:val="00E86BE8"/>
+    <w:rsid w:val="00E87338"/>
+    <w:rsid w:val="00E9222A"/>
+    <w:rsid w:val="00E95960"/>
+    <w:rsid w:val="00EA1394"/>
+    <w:rsid w:val="00EA161C"/>
+    <w:rsid w:val="00EA26AF"/>
+    <w:rsid w:val="00EA426F"/>
+    <w:rsid w:val="00EA6FC5"/>
+    <w:rsid w:val="00EA75C7"/>
+    <w:rsid w:val="00EB2051"/>
+    <w:rsid w:val="00EB698E"/>
+    <w:rsid w:val="00EB725A"/>
+    <w:rsid w:val="00EC2130"/>
+    <w:rsid w:val="00EC515C"/>
+    <w:rsid w:val="00EC5FA3"/>
+    <w:rsid w:val="00EC7E58"/>
+    <w:rsid w:val="00ED10C8"/>
+    <w:rsid w:val="00ED12E4"/>
+    <w:rsid w:val="00ED1BED"/>
+    <w:rsid w:val="00ED76B5"/>
+    <w:rsid w:val="00EE5BE4"/>
+    <w:rsid w:val="00EE625D"/>
+    <w:rsid w:val="00EE66C5"/>
+    <w:rsid w:val="00EF1583"/>
+    <w:rsid w:val="00EF29F3"/>
+    <w:rsid w:val="00EF705D"/>
+    <w:rsid w:val="00F010D4"/>
+    <w:rsid w:val="00F027D8"/>
+    <w:rsid w:val="00F03AAD"/>
+    <w:rsid w:val="00F10DA6"/>
+    <w:rsid w:val="00F10F93"/>
+    <w:rsid w:val="00F111A5"/>
+    <w:rsid w:val="00F11E71"/>
+    <w:rsid w:val="00F13AF5"/>
+    <w:rsid w:val="00F160BB"/>
+    <w:rsid w:val="00F1669F"/>
+    <w:rsid w:val="00F24A0C"/>
+    <w:rsid w:val="00F2515F"/>
+    <w:rsid w:val="00F2522D"/>
+    <w:rsid w:val="00F33C8A"/>
+    <w:rsid w:val="00F344EC"/>
+    <w:rsid w:val="00F34DE7"/>
+    <w:rsid w:val="00F35EB0"/>
+    <w:rsid w:val="00F361DF"/>
+    <w:rsid w:val="00F37FD2"/>
+    <w:rsid w:val="00F437C7"/>
+    <w:rsid w:val="00F4386A"/>
+    <w:rsid w:val="00F45360"/>
+    <w:rsid w:val="00F52E85"/>
+    <w:rsid w:val="00F54B99"/>
+    <w:rsid w:val="00F55095"/>
+    <w:rsid w:val="00F563F8"/>
+    <w:rsid w:val="00F60783"/>
+    <w:rsid w:val="00F60B3F"/>
+    <w:rsid w:val="00F61648"/>
+    <w:rsid w:val="00F63176"/>
+    <w:rsid w:val="00F63475"/>
+    <w:rsid w:val="00F642E2"/>
+    <w:rsid w:val="00F657F0"/>
+    <w:rsid w:val="00F707C2"/>
+    <w:rsid w:val="00F70CC0"/>
+    <w:rsid w:val="00F76054"/>
+    <w:rsid w:val="00F81751"/>
+    <w:rsid w:val="00F82604"/>
+    <w:rsid w:val="00F837F7"/>
+    <w:rsid w:val="00F8631C"/>
+    <w:rsid w:val="00F87A11"/>
+    <w:rsid w:val="00F87AB5"/>
+    <w:rsid w:val="00F91F0F"/>
+    <w:rsid w:val="00F92558"/>
+    <w:rsid w:val="00F94502"/>
+    <w:rsid w:val="00F94FAD"/>
+    <w:rsid w:val="00F95341"/>
+    <w:rsid w:val="00FA33B0"/>
+    <w:rsid w:val="00FA55D8"/>
+    <w:rsid w:val="00FA75B7"/>
+    <w:rsid w:val="00FB032F"/>
+    <w:rsid w:val="00FB132D"/>
+    <w:rsid w:val="00FB1B34"/>
+    <w:rsid w:val="00FB2121"/>
+    <w:rsid w:val="00FB2626"/>
+    <w:rsid w:val="00FB5B1A"/>
+    <w:rsid w:val="00FB6FD9"/>
+    <w:rsid w:val="00FC36DA"/>
+    <w:rsid w:val="00FC7B9D"/>
+    <w:rsid w:val="00FD1B05"/>
+    <w:rsid w:val="00FD2430"/>
+    <w:rsid w:val="00FD32CF"/>
+    <w:rsid w:val="00FD3F32"/>
+    <w:rsid w:val="00FD46BF"/>
+    <w:rsid w:val="00FD7E85"/>
+    <w:rsid w:val="00FE0E85"/>
+    <w:rsid w:val="00FE34D6"/>
+    <w:rsid w:val="00FE605E"/>
+    <w:rsid w:val="00FE652F"/>
+    <w:rsid w:val="00FE7084"/>
+    <w:rsid w:val="00FE7341"/>
+    <w:rsid w:val="00FF0840"/>
+    <w:rsid w:val="00FF30E2"/>
+    <w:rsid w:val="00FF5341"/>
+    <w:rsid w:val="00FF535A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-BY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="79941332"/>
+  <w14:docId w14:val="77CB78D4"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{18EBF0DD-833A-48D3-8421-F87763683932}"/>
+  <w15:docId w15:val="{54B719F0-4360-4ACD-B310-96F579A8D2A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-BY" w:eastAsia="ru-BY" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...156 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -9744,1334 +9320,1147 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009E74DD"/>
+    <w:rsid w:val="00915555"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:link w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
-      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:line="360" w:lineRule="auto"/>
-      <w:ind w:right="-30"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:link w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:firstLine="720"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
-      <w:bCs/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:link w:val="40"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
-      <w:bCs/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:right="-30"/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:bCs/>
       <w:sz w:val="24"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
-    <w:link w:val="60"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="000D30D4"/>
     <w:pPr>
-      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...33 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:snapToGrid w:val="0"/>
-[...16 lines deleted...]
-      <w:sz w:val="36"/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...2 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...99 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="22"/>
-    <w:rsid w:val="00EF5137"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
-      <w:ind w:right="-7"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="a0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="30">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="31"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="31">
+    <w:name w:val="Основной текст 3 Знак"/>
+    <w:link w:val="30"/>
+    <w:rsid w:val="00E03FD6"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="22">
     <w:name w:val="Основной текст 2 Знак"/>
     <w:link w:val="21"/>
-    <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="00713E66"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="31">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:link w:val="5"/>
+    <w:rsid w:val="001A40C8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...56 lines deleted...]
-      <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:name w:val="Верхний колонтитул Знак"/>
     <w:link w:val="a4"/>
-    <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="00FE7084"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:link w:val="2"/>
+    <w:rsid w:val="002C6F9B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...85 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:b/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
-    <w:name w:val="footer"/>
-    <w:basedOn w:val="a"/>
+    <w:name w:val="No Spacing"/>
     <w:link w:val="aa"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF5137"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00077622"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...5 lines deleted...]
-      <w:ind w:right="2200" w:hanging="20"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...1 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
-    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:name w:val="Без интервала Знак"/>
     <w:link w:val="a9"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF5137"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00077622"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
-[...140 lines deleted...]
-  <w:style w:type="table" w:styleId="af2">
+  <w:style w:type="table" w:styleId="ab">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:rsid w:val="00EF5137"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00CE4BF3"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af3">
-[...199 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="afb">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="afc"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:link w:val="ad"/>
+    <w:rsid w:val="006D3301"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="Текст выноски Знак"/>
-    <w:link w:val="afb"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EF5137"/>
+    <w:link w:val="ac"/>
+    <w:rsid w:val="006D3301"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle37">
-[...6 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00927C63"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTML">
-[...202 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60">
     <w:name w:val="Без интервала6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006938AF"/>
+    <w:rsid w:val="00927C63"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="39">
-[...2 lines deleted...]
-    <w:rsid w:val="00796C65"/>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:rsid w:val="00480371"/>
+    <w:pPr>
+      <w:ind w:right="-30"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="28"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="114981879">
+    <w:div w:id="31812052">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="191118796">
+    <w:div w:id="70473823">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="398285452">
+    <w:div w:id="128399432">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="890531093">
+    <w:div w:id="173617395">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1031615714">
+    <w:div w:id="235939020">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2113359519">
+    <w:div w:id="239606319">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="244075418">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="252280387">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="350882190">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="363796385">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="390078342">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="405499394">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="429006689">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="502012194">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="542447380">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="594293312">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="651298894">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="689531643">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="709653347">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="728649154">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="799960185">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="884635725">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="893273222">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="903174196">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="908031969">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1010914834">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1050303575">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1068651243">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1129123918">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1129324512">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1169253774">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1193373040">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1275749116">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1286497114">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1288707616">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1310860631">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1332679040">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1337147533">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1359283628">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1361583956">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1429429239">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1515875531">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1555115279">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1568760714">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1602372006">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1642346149">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1689675330">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1726299277">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1752002410">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1776435373">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1815680891">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1911428029">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2000186591">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2019891573">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2064979620">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2072652221">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2103990021">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
+  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -11351,85 +10740,85 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1AD7C48-5933-4D57-8DE5-F19ECA032844}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A817E498-455D-4369-93AC-6B8A7859198C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>550</Words>
-  <Characters>3135</Characters>
+  <Words>521</Words>
+  <Characters>2975</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Приложение   к   аттестату   аккредитации</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>USN Team</Company>
+  <Company>CSM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3678</CharactersWithSpaces>
+  <CharactersWithSpaces>3490</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Приложение   к   аттестату   аккредитации</dc:title>
   <dc:subject/>
-  <dc:creator>Morozova</dc:creator>
+  <dc:creator>Metron</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>