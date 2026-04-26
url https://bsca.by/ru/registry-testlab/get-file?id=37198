--- v0 (2025-12-05)
+++ v1 (2026-04-26)
@@ -1,10049 +1,10558 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...294 lines deleted...]
-    <w:p w14:paraId="5A2E103B" w14:textId="77777777" w:rsidR="0074317B" w:rsidRPr="00F65271" w:rsidRDefault="0074317B" w:rsidP="00F65271">
+    <w:p w14:paraId="328E131F" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00A70CA6">
       <w:pPr>
-        <w:pStyle w:val="ab"/>
-        <w:ind w:left="567"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
     </w:p>
-    <w:p w14:paraId="3431902F" w14:textId="1699516D" w:rsidR="0074317B" w:rsidRDefault="00002377" w:rsidP="0074317B">
+    <w:p w14:paraId="3A9F862A" w14:textId="07ADA35F" w:rsidR="00A70CA6" w:rsidRDefault="00A70CA6" w:rsidP="00A70CA6">
       <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00002377">
+      <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">ОБЛАСТЬ АККРЕДИТАЦИИ </w:t>
+        <w:t>ОПИСАНИ</w:t>
       </w:r>
-      <w:r w:rsidR="0074317B" w:rsidRPr="00AA5AEF">
+      <w:r w:rsidR="00F56EB5">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>от</w:t>
+        <w:t xml:space="preserve">Е </w:t>
       </w:r>
-      <w:r w:rsidR="00E949E2" w:rsidRPr="00AA5AEF">
+      <w:r w:rsidRPr="00F803A7">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
+      </w:r>
+      <w:r w:rsidR="00403AFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004C42A2" w:rsidRPr="004C42A2">
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="7733714A" w14:textId="77777777" w:rsidR="007D0A5D" w:rsidRPr="00C35CF2" w:rsidRDefault="007D0A5D" w:rsidP="00C35CF2">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...66 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9365"/>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="2281"/>
+        <w:gridCol w:w="1286"/>
+        <w:gridCol w:w="2935"/>
+        <w:gridCol w:w="2711"/>
+        <w:gridCol w:w="2681"/>
+        <w:gridCol w:w="2529"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0074317B" w:rsidRPr="00AA5AEF" w14:paraId="75320D57" w14:textId="77777777" w:rsidTr="0074317B">
+      <w:tr w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w14:paraId="40EAA3AB" w14:textId="77777777" w:rsidTr="006D05A3">
         <w:trPr>
-          <w:trHeight w:val="234"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9365" w:type="dxa"/>
+            <w:tcW w:w="233" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="671A0B13" w14:textId="77777777" w:rsidR="005F4B09" w:rsidRDefault="0074317B" w:rsidP="005F4B09">
-[...1 lines deleted...]
-              <w:pStyle w:val="ab"/>
+          <w:p w14:paraId="0B8E1E18" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="28"/>
-[...23 lines deleted...]
-              <w:pStyle w:val="ab"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="754" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66253C15" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...33 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7EE8C4" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Код </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="970" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48B479B3" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Наименование характеристики (показатель, параметры)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="896" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EADA157" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="886" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="6" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="6" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76137439" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00B67028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Обозначение документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="635EA4F1" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00BC186A" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC186A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Место(а) осуществления деятельности</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C36A690" w14:textId="77777777" w:rsidR="00B929A8" w:rsidRPr="00AA5AEF" w:rsidRDefault="00B929A8">
+    <w:p w14:paraId="0495A31A" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00B67028" w:rsidRDefault="00B67028" w:rsidP="00B67028">
       <w:pPr>
         <w:rPr>
-          <w:highlight w:val="yellow"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9639" w:type="dxa"/>
-        <w:tblInd w:w="534" w:type="dxa"/>
+        <w:tblW w:w="5014" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="567"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="711"/>
+        <w:gridCol w:w="2266"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="15"/>
+        <w:gridCol w:w="2943"/>
+        <w:gridCol w:w="18"/>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="2691"/>
+        <w:gridCol w:w="2554"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E01778" w:rsidRPr="005008B3" w14:paraId="6B8DA8EC" w14:textId="77777777" w:rsidTr="00A50A6E">
+      <w:tr w:rsidR="004C6F40" w14:paraId="402BD84C" w14:textId="77777777" w:rsidTr="006D05A3">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="2793"/>
-[...452 lines deleted...]
-          <w:trHeight w:val="231"/>
+          <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:pStyle w:val="30"/>
+            <w:tcW w:w="234" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9ED6F6" w14:textId="77777777" w:rsidR="00B67028" w:rsidRPr="00582A8F" w:rsidRDefault="00403AFA">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="747" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A99641" w14:textId="77777777" w:rsidR="004C6F40" w:rsidRDefault="00403AFA">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E516DB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="426" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF5EAE4" w14:textId="77777777" w:rsidR="004C6F40" w:rsidRDefault="00403AFA">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E516DB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="970" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78411E44" w14:textId="77777777" w:rsidR="004C6F40" w:rsidRDefault="00403AFA">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E516DB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="894" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7533170D" w14:textId="77777777" w:rsidR="004C6F40" w:rsidRDefault="00403AFA">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E516DB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="440853C5" w14:textId="77777777" w:rsidR="004C6F40" w:rsidRDefault="00403AFA">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E516DB">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8284C3" w14:textId="77777777" w:rsidR="004C6F40" w:rsidRDefault="00403AFA">
+            <w:pPr>
+              <w:ind w:left="-45" w:right="-45"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076356B" w:rsidRPr="005008B3" w14:paraId="68AB35A5" w14:textId="77777777" w:rsidTr="00EE157E">
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="006D05A3" w14:paraId="5B275EE2" w14:textId="176C67B4" w:rsidTr="006D05A3">
         <w:tblPrEx>
-          <w:tblBorders>
-[...49 lines deleted...]
-          </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="2656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B35E139" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="005008B3" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="7662F66E" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D0DF8DD" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="005008B3" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="4D94D60B" w14:textId="2F64ACB7" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C10EFC2" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="61E4360A" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Здания </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00CAA52B" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="0AFA19DE" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">и сооружения (системы </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="792F253B" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="37BF1345" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">вентиляции и кондиционирования воздуха с принудительным побуждением воздушных </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20B434A2" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="38530BB1" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>потоков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C53F4F5" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="64F46608" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>100.13/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BE92721" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="005008B3" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0EFB2DDB" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A8F0BCF" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="551AE214" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Аэродинамические </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CC4D08E" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="036009F6" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>испытания:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45818E95" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="166ADD0A" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- скорость потока;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1647D069" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="1CAE84BA" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- расход воздуха;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C12FD4C" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="6E26A0F8" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- давление;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F8C2C71" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="5AFA3C48" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- потери полного давления;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F91D11B" w14:textId="77777777" w:rsidR="00856471" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="4CE78F77" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- коэффициент потерь </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="380FBB6C" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="6A77A4FD" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>давления;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E95E411" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="0B01792C" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- давление вентилятора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="888" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="675B451A" w14:textId="77777777" w:rsidR="00856471" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="529238BE" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>СН 4.02.03-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3376E9FC" w14:textId="77777777" w:rsidR="00856471" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="4E97ADDC" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Проектная</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73FB45D4" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="2BF5ACC9" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>техническая</w:t>
             </w:r>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> и</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09B2DBB1" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="0AF26906" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>эксплуатационная документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DA2CA94" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="005008B3" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="10B3C208" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C7E1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 12.3.018-79</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D31CE3" w14:textId="7A238F52" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00856471" w:rsidRPr="005008B3" w14:paraId="2B2548BF" w14:textId="77777777" w:rsidTr="00856471">
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="005008B3" w14:paraId="0DA5E116" w14:textId="220808A8" w:rsidTr="006D05A3">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EF2097F" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="106FE3DD" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-253"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0663245B" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="005008B3" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="2F854E02" w14:textId="6E9D9B88" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>***</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24767B05" w14:textId="77777777" w:rsidR="00856471" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="280E6976" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00856471">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Системы противодымной вентиляции (СПДВ)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="705A3EFD" w14:textId="77777777" w:rsidR="00856471" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...23 lines deleted...]
-          <w:p w14:paraId="29BA5C99" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="4BF09953" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E460EBB" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00AFD0FD" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00856471">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Системы противодымной вентиляции (СПДВ)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D7F1B24" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...18 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="73F11E19" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EC57A77" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CC1078D" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C15F704" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C675C41" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B9CCFA8" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C7E639A" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A53A6C3" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20C3D476" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72F1D8BF" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B116F5C" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57266AB2" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34E7F8C1" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DD34DF8" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B063B1A" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F9EFEDC" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FCE7E66" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20104590" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B3B8863" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C99742B" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="003684FD" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="653C7E14" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72BB72E6" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BBC5492" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="079859F6" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30C72B49" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50761354" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856471">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Системы противодымной вентиляции (СПДВ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="041C9B06" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2020A43F" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="5873F072" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>100.1</w:t>
-[...27 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t>100.13/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72DC3940" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>23.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F59FE18" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="058D456A" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>28.25/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A75D2B5" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="17AC9C0C" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45214A7D" w14:textId="77777777" w:rsidR="00856471" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="53EB3619" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Фактический объемный (массовый) расход воздуха, удаляемого (подаваемого) через </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>дымоприемные</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> устройства</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="293363FF" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="018750B3" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="888" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="338FE529" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="3F2FA0EB" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-43"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>НПБ 23-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32572039" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="213D3290" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-43"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СН 2.02.07-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="537C0BBD" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="43C97F6D" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>в т.ч. ТНПА и другая проектная документация.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58DB341D" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="242A4C85" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-43"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>НПБ 23-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C6B304C" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="05C64E94" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-43"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>СН 2.02.07-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6728C5CC" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="23C14973" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>в т.ч. ТНПА и другая проектная документация.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22391C6C" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="492B97C5" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-43"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>НПБ 23-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="040411A3" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="005008B3" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="286A35FD" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.3.018-79</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2940E6DB" w14:textId="1F395E04" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-43"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00856471" w:rsidRPr="005008B3" w14:paraId="2518570F" w14:textId="77777777">
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="005008B3" w14:paraId="73E172ED" w14:textId="39E52086" w:rsidTr="006D05A3">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="2116"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50649982" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="2FB8C8FB" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-253" w:right="-254"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E61ED10" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="005008B3" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="5F0323AB" w14:textId="3888AE90" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:ind w:left="-253" w:right="-254"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>***</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DD05AAD" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00856471" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...10 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="167C32D6" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00856471" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D336CD9" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="35B6FBCF" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.13/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47E6F34A" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0210357A" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>28.25/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42E049C2" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="317A7969" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00856471" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Фактические значения избыточного давления воздуха в незадымляемых лестничных клетках типа Н2 (секциях лестничных клеток), шахтах лифтов, тамбур-шлюзах и других помещениях, в которых согласно проектной документации, ТНПА требуется подача наружного воздуха для вентиляции людей от дыма при пожаре </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="888" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42908B22" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E3676F6" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>НПБ 23-2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A7E8C84" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.3.018-79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="261D7AAA" w14:textId="0552DAA2" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="00856471" w14:paraId="4D7D8885" w14:textId="53F79842" w:rsidTr="006D05A3">
+        <w:tblPrEx>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1404"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="234" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B02D92C" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-253" w:right="-254"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27523631" w14:textId="3CC3A473" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:ind w:left="-253" w:right="-254"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17F5BB0A" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49151BD0" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.13/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49D8E8B5" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2164420B" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>28.25/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E46751E" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1007C091" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856471">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Скорость движения воздуха в дверном проеме тамбур-шлюза незадымляемой лестничной клетки типа Н3, незадымляемой лестничной клетки типа Н2 на этаже или дверном проеме незадымляемой лестничной клетки типа Н2, ведущем наружу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="888" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="147324CA" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-43"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100.13/</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="48E39E0B" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+              <w:t>НПБ 23-2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20571002" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-43"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>23.000</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F32E456" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+              <w:t>СН 2.02.07-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="470DE029" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00060E5F" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в т.ч. ТНПА и другая проектная документация.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A5D7103" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-43"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>28.25/</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="21"/>
+              <w:t>НПБ 23-2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC58469" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-43"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>СН 2.02.07-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D75A7F4" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00060E5F" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...70 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в т.ч. ТНПА и другая проектная документация.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="048A3908" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="35B92690" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>НПБ 23-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45BAA9FE" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="005008B3" w:rsidRDefault="00856471" w:rsidP="00856471">
-            <w:pPr>
+          <w:p w14:paraId="1B0943DF" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00856471" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-108" w:right="-29" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.3.018-79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C990746" w14:textId="1A32F59E" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-108"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>ГОСТ 12.3.018-79</w:t>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00856471" w:rsidRPr="005008B3" w14:paraId="7E85D930" w14:textId="77777777">
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="00856471" w14:paraId="0559CC80" w14:textId="75B8E676" w:rsidTr="006D05A3">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1404"/>
+          <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31D08F80" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="63EB2D3B" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-253" w:right="-254"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2.3</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="291DEC0E" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="005008B3" w:rsidRDefault="00856471" w:rsidP="00856471">
+              <w:t>2.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5033253F" w14:textId="41A046A9" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:ind w:left="-253" w:right="-254"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>***</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BF5A4A8" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="005008B3" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...10 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="5528C28B" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19BABD7D" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="17BC347A" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>100.13/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C043303" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2A35E7F7" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>23.000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3825C252" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7110B8AF" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>28.25/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B9CA187" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2989F621" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>23.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62ED746F" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="008C7E1C" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2CB420D6" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00856471" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00856471">
               <w:rPr>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-            <w:vMerge w:val="restart"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Перепад давления на закрытых дверях путей эвакуации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="888" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="155C8B36" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A98AF99" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="1A554573" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>НПБ 23-2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54561468" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00856471" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.3.018-79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="516E3B7F" w14:textId="3E30D246" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="00856471" w14:paraId="410CC1AB" w14:textId="0CED5014" w:rsidTr="006D05A3">
+        <w:tblPrEx>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="690"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="234" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6107017F" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-253" w:right="-254"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64D14B69" w14:textId="489CC78D" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:ind w:left="-253" w:right="-254"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C46F906" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59CC3B03" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.13/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B00C825" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="380AF60E" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>28.25/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178E3CEC" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46C3E84D" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-43"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>НПБ 23-2010</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E956249" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+              <w:t>Расход (скорость движения) воздуха в двери при выходе с этажа (помещения) на пути эвакуации</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B39F26" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00856471" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59ED5217" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-43"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СН 2.02.07-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23E88554" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00060E5F" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="00731BAB" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>в т.ч. ТНПА и другая проектная документация.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AF92465" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22F61627" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>НПБ 23-2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55BCA4D7" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00856471" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ГОСТ 12.3.018-79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0725DA0C" w14:textId="6B3BC966" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="00856471" w14:paraId="25EAB590" w14:textId="522ABC79" w:rsidTr="006D05A3">
+        <w:tblPrEx>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1213"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="234" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="216E96BD" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="-253" w:right="-254"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A998D6E" w14:textId="5C15BA66" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:ind w:left="-253" w:right="-254"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FD37459" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E236DCC" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00B75147">
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>в т.ч. ТНПА и другая проектная документация.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A4FB631" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.13/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4038016D" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F9B9607" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>28.25/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ED765CE" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="386972D1" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00856471" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Скорость воздуха, удаляемого (подаваемого) через </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00856471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дымоприемные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00856471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> устройства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="406693BE" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-43"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>НПБ 23-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F0D4500" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="3A3EB55E" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-43"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СН 2.02.07-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B1CEA9D" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00060E5F" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...8 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+          <w:p w14:paraId="12C0ACB8" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>в т.ч. ТНПА и другая проектная документация.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="04AED2F5" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41DFB8C0" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F616C2B" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="3EBF7CFC" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>НПБ 23-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="477F6D03" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00856471" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...17 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+          <w:p w14:paraId="532AA437" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00856471" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.3.018-79</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8D5E0D" w14:textId="52E9F4D2" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="-108"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00856471" w:rsidRPr="005008B3" w14:paraId="0FF4B96B" w14:textId="77777777" w:rsidTr="00856471">
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="00856471" w14:paraId="26B50EF5" w14:textId="665DE85F" w:rsidTr="006D05A3">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FEA031E" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="38441826" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-253" w:right="-254"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2.4</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F867953" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="005008B3" w:rsidRDefault="00856471" w:rsidP="00856471">
+              <w:t>2.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="275F448B" w14:textId="4EB04A0D" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:ind w:left="-253" w:right="-254"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>***</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64E966DA" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="005008B3" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...10 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="0CD56111" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="691BA337" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="70F9711C" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>100.13/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C753842" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27FC03D6" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>28.25/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A2BE3A4" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>23.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50C8B536" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Фактический массовый расход воздуха, удаляемого (подаваемого) через </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00856471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дымоприемные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00856471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> устройства, приведенный к нормальным условиям</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDCC005" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35BF4CC5" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00856471" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="888" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06F0E9F3" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-43"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>100.13/</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="64517601" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+              <w:t>НПБ 23-2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="634BD496" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-43"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>23.000</w:t>
-[...10 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:t>СН 2.02.07-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F275901" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>28.25/</w:t>
-[...29 lines deleted...]
-            <w:tcW w:w="2693" w:type="dxa"/>
+              <w:t>в т.ч. ТНПА и другая проектная документация.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...50 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="402AD57D" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="538E6563" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>НПБ 23-2010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="464CEB89" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00856471" w:rsidRDefault="00856471" w:rsidP="00856471">
+          <w:p w14:paraId="18D461B5" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00856471" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75147">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 12.3.018-79</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...292 lines deleted...]
-          <w:p w14:paraId="1C7F76FF" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA86193" w14:textId="4989BA77" w:rsidR="006D05A3" w:rsidRPr="00B75147" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-108"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B75147">
-[...20 lines deleted...]
-              <w:t>ГОСТ 12.3.018-79</w:t>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00856471" w:rsidRPr="005008B3" w14:paraId="4DF76574" w14:textId="77777777" w:rsidTr="00FD0917">
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="005008B3" w14:paraId="303E906C" w14:textId="45B40ECE" w:rsidTr="006D05A3">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="690"/>
+          <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AFC15D0" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...5 lines deleted...]
-              <w:ind w:left="-253" w:right="-254"/>
+          <w:p w14:paraId="0B0B9B4F" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...23 lines deleted...]
-              <w:ind w:left="-253" w:right="-254"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005008B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5751D20E" w14:textId="517D4AED" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B75147">
-[...12 lines deleted...]
-            <w:vMerge/>
+            <w:r w:rsidRPr="005008B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BA6F3BF" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="005008B3" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...10 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="78F4514D" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005008B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аппараты, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FDFFE98" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005008B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">силовые и </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F36DE5D" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005008B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">осветительные сети, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56FD8B1F" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005008B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">вторичные </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57CF0F55" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005008B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">цепи </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D8C1F5F" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005008B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">переменного и постоянного </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="439C6424" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005008B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тока </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DA59C4F" w14:textId="63D46310" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005008B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>напряжением до 1000 В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EE1CF6F" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...67 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="156A67DB" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-            <w:tcW w:w="2693" w:type="dxa"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0917">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27.12/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E1EF847" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00FD0917" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0917">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>22.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75278CB6" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0917">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27.32/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094E28EB" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00FD0917" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0917">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>22.000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16846A28" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0917">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27.90/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70E94F81" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0917">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>22.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40C45C08" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00856471" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="419BF2F0" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856471">
+              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...33 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+              <w:t>Сопротивление изоляции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="888" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="480B7094" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="00B75147" w:rsidRDefault="00856471" w:rsidP="00856471">
-[...532 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="16C3AA65" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>ТКП 181-20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B6CA9EC" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>***</w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="47186F76" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+              <w:t>п.Б.27.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42BFBCA5" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Аппараты, </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F78CAA0" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+              <w:t>табл. Б.27.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50B4CDCC" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">силовые и </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="28021DEA" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+              <w:t>ТКП 339-2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4347EC5E" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">осветительные сети, </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="74425FEA" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+              <w:t xml:space="preserve">п.4.4.26.1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3943A326" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">вторичные </w:t>
-[...378 lines deleted...]
-              </w:rPr>
               <w:t>табл. 4.4.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1998C875" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="72D6A9D7" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0051-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A8DCD7" w14:textId="176A7389" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD0917" w:rsidRPr="005008B3" w14:paraId="7CB5E779" w14:textId="77777777" w:rsidTr="00FD0917">
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="005008B3" w14:paraId="347C7698" w14:textId="142CDC14" w:rsidTr="006D05A3">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E6A6769" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="6B3747B0" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="230DE543" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="42C61D94" w14:textId="358BDBD5" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>***</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67210511" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...10 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="45698D4F" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78CC532F" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="7D5EE1AB" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.90/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51A0357F" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="008C7E1C" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="3C045262" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A313A0F" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="0CD95DC9" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D8CFAAA" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="00856471" w:rsidRDefault="00FD0917" w:rsidP="00856471">
+          <w:p w14:paraId="09EF95E1" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00856471" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">цепи «фаза-нуль» силовых и </w:t>
             </w:r>
             <w:r w:rsidRPr="00856471">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>осветительных сетей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="888" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4478FB7D" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="47559282" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7054B8EF" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="38E260CA" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">п.Б.27.3, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.</w:t>
             </w:r>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Б.29.8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D479072" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="5FA7FDDF" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30331.3-95</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D7D6DB6" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="4AC341B5" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 339-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FE6A22E" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="3FBC9399" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">п.4.4.26.3, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.</w:t>
             </w:r>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.4.28.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DE887FE" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="40771C10" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0052-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1803B90B" w14:textId="576434D0" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD0917" w:rsidRPr="005008B3" w14:paraId="2917A334" w14:textId="77777777" w:rsidTr="00FD0917">
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="005008B3" w14:paraId="3E26D04B" w14:textId="61DEA34D" w:rsidTr="006D05A3">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="697E02BE" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="25DE6476" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="223C218B" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="5FC0C208" w14:textId="0B0E1016" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>***</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77DFA843" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="00E08B78" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Заземляющие устройства</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A46F937" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...10 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="4D6CD95D" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B290542" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="360A2023" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67D7F141" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16E4C660" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16A61878" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="545E230E" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63DBABCF" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005008B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Заземляющие устройства</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="415336E9" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FD39BF4" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="306E6AF4" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>27.90/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2412CBD7" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="008C7E1C" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="1709DD92" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0022B5AD" w14:textId="77777777" w:rsidR="00856471" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="7085F617" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление заземляющих устройств.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EA054A9" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="5E3EB834" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Удельное </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77DCB4AE" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="00856471" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="272D99CE" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00856471" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00856471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>сопротивление грунта.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="888" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="690C64E7" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="1B72316E" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B87EF20" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="06DF0847" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.Б.29.4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48ED661B" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="354D51ED" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 339-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5672FE96" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="724CCB89" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.4.4.28.6, п.4.3.2.13,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="149DA619" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="072929D4" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">п.4.3.8.1-4.3.8.4, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EF9CC3E" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="51366296" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.4.3.7.2, п.4.3.9.1, п.4.3.10.3, п.4.3.19.9</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="501D6B72" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="2E70F3A7" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СН 4.04.03-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13AFD73F" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="3E401B5E" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.7.4.5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BE155C4" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="3C66CCDA" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30339-95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EA41DC9" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="4ECD89A8" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0054-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="352BA5AD" w14:textId="2CF4BBEE" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD0917" w:rsidRPr="005008B3" w14:paraId="2FF368C7" w14:textId="77777777" w:rsidTr="00FD0917">
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="005008B3" w14:paraId="1EC46EF7" w14:textId="667FBC7B" w:rsidTr="006D05A3">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ADCCD0C" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="7211940D" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53B2FFF4" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="2769A984" w14:textId="265E4F1F" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>***</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15120F22" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...10 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="1B98EAEC" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70DB3682" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="54791B87" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.90/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C70B0B" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="008C7E1C" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="4521E1EF" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02FF7B8B" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="3FE56A23" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Проверка </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E332F1B" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="008C7E1C" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="5F259229" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>соединений заземлителей с заземляемыми элементами с измерением переходного сопротивления контактного соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="888" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CA2EDB6" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="3F6519BE" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018633DD" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="2499689D" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.Б.29.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14806979" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="2C4F19AA" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 339-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D5B05AD" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="7198654C" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.4.4.28.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47F57E19" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="7E730CF1" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0053-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D6EA455" w14:textId="5D97F478" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD0917" w:rsidRPr="005008B3" w14:paraId="2262AAD6" w14:textId="77777777" w:rsidTr="00FD0917">
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="005008B3" w14:paraId="7E6D1903" w14:textId="28A32F11" w:rsidTr="006D05A3">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28075470" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="70E1C57B" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C3F24BB" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="2061F207" w14:textId="2FF6B3D9" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>***</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D70DDD1" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...10 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="688EB136" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DFA8A7E" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="45314713" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.90/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F9FEF5F" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="008C7E1C" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="0E80714E" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55AEE30E" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="70878929" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Проверка цепи «фаза-нуль» в электроустановках до 1000 В с глухим </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31497E3B" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="1AA5E335" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>заземлением нейтрали</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B7C77B8" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="690A1EB9" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2109C954" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5746212F" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="4449A16F" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00FD0917" w:rsidRDefault="006D05A3" w:rsidP="00F7351F"/>
+          <w:p w14:paraId="57C2ED53" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00FD0917" w:rsidRDefault="006D05A3" w:rsidP="00F7351F"/>
+          <w:p w14:paraId="6C17665C" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00FD0917" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="888" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3873E510" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="58BED620" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51275A3F" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="2C296976" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">п.Б.29.8 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DBE0F01" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="4BBF938E" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 339-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F529DB0" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="0F8C9790" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.4.4.28.5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F783A63" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="1F9F3526" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30331.3-95</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1264AC74" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="39C6B15F" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.413.1.3.4, п.413.1.3.5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B38925E" w14:textId="77777777" w:rsidR="00856471" w:rsidRPr="005008B3" w:rsidRDefault="00856471" w:rsidP="00FD0917">
+          <w:p w14:paraId="168F56B1" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0453EAC8" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="13FD7B3A" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0052-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17515F04" w14:textId="49BFCE3D" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD0917" w:rsidRPr="005008B3" w14:paraId="1E94A3AC" w14:textId="77777777" w:rsidTr="00FD0917">
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="005008B3" w14:paraId="2B0C085B" w14:textId="27B6ED01" w:rsidTr="006D05A3">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E40A5B7" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="3A658A17" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51222C61" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="646F73E3" w14:textId="474EAAAE" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>***</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="270D6958" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="22BDBC02" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Силовые </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="488F2238" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="63E26BD2" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">кабельные </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3620A299" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="004F41FE" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">линии </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D0AA2C6" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="7BA3538F" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.32/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C133B94" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="008C7E1C" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="43C98E2F" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48E178B4" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="008C7E1C" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="26608541" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Сопротивление изоляции </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="888" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CE0665D" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="5FE4E2D5" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17C3B084" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="6ADEE582" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.Б.30.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49576A4E" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="0417AE28" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 339-2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39960E93" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="1B80E6D0" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">п.4.4.29.2 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CB9E7E1" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...26 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="3B236878" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="586B9231" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31D45065" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AF5463F" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="391D106D" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0051-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FAEFCF5" w14:textId="20B14C90" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD0917" w:rsidRPr="005008B3" w14:paraId="79D67C43" w14:textId="77777777" w:rsidTr="00FD0917">
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="005008B3" w14:paraId="4C029698" w14:textId="672B0251" w:rsidTr="006D05A3">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4757CD95" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="07A94DF9" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>6.1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E76ADA4" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="052104CE" w14:textId="31954A43" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79F01E41" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="5EC200EA" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Устройства защитного </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BC58DDD" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="48D629E0" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>отключения (УЗО-Д)</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> управляемые дифференциальным током типа АС</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="42A97ADE" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F8B5C2D" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="712D0946" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EFAF81A" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="328627DB" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CF9297C" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="305C0D54" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005008B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Устройства защитного </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53AA060C" w14:textId="56782755" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005008B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>отключения (УЗО-Д)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005008B3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> управляемые дифференциальным током типа АС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34E020A4" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="3CB6C98F" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>27.90/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="155106C0" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="008C7E1C" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="4B5F4C90" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="607CBF0D" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="008C7E1C" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="22091372" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отключающий дифференциальный ток</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="888" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CBA449E" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="513BBBCD" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00E734A6" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="7BA09AEF" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.В.4.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40DB7037" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="5B64BF81" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 339-2022 п.4.4.26.7 (г)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D6CB264" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="43139B4B" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СН 4.04.01-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E04856A" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="62396782" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.16.3.8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E7EFA3D" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="4F44C935" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГОСТ 30339-95 п.4.2.9</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4852E1FB" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="1CE7CE13" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EB442A3" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="03D95DE3" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="546D22A2" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="44F37CAB" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0009-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7804C9EB" w14:textId="49803BBE" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD0917" w:rsidRPr="005008B3" w14:paraId="5B327F35" w14:textId="77777777" w:rsidTr="00FD0917">
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="005008B3" w14:paraId="35FFB9A1" w14:textId="6AC33D2C" w:rsidTr="006D05A3">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="346A0742" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="1A582355" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62A53EA0" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="42502CC0" w14:textId="0B4DA1E2" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78605D2F" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...10 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="18D1966C" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23E3C4D8" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="3B846A74" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.90/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7403542E" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="008C7E1C" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="61F4A6FA" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EC14E04" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="01B69F90" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Время </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18DAB91C" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="56140983" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>отключения при номинальном напряжении</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19FC2FDB" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="59BDDB41" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00FD0917" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="888" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AC49F60" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="63913656" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64231644" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="54DE6665" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.В.4.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="311A1A3A" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="730B12C5" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 339-2022 п.4.4.26.7 (д)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="516CEFA5" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="0ADC06DB" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0009-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0EA41D" w14:textId="58E361F9" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD0917" w:rsidRPr="005008B3" w14:paraId="26D8DAC5" w14:textId="77777777" w:rsidTr="00FD0917">
+      <w:tr w:rsidR="006D05A3" w:rsidRPr="005008B3" w14:paraId="64A69645" w14:textId="4FBAD24A" w:rsidTr="006D05A3">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="234" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B46EE2B" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="2E812690" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B2BC043" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="2BB12A52" w14:textId="3C480284" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="487B9F9C" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...10 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="46B1549F" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49A6F245" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="1C082085" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>27.90/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24A92FAA" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="008C7E1C" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="7ED4501A" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="008C7E1C" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="981" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09964422" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="3211E1B8" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ток утечки </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64C088BE" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="730D1573" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">защищаемой </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="494ACA4C" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="00FD0917" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...1 lines deleted...]
-              <w:pStyle w:val="21"/>
+          <w:p w14:paraId="57FCD32A" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="00FD0917" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-66" w:right="-29" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD0917">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>линии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="888" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="553FA751" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="193DCBCD" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ТКП 181-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0602A2E0" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="72C02D45" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.В.4.6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E2F13B0" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="519599F0" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СН 4.04.01-2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F131623" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="733F7F59" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>п.16.3.7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A451653" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
-[...10 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="66058080" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="477677A5" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="005008B3" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+          <w:p w14:paraId="7C1FA269" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005008B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>АМИ.ГР 0009-2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D222DFC" w14:textId="4C101E65" w:rsidR="006D05A3" w:rsidRPr="005008B3" w:rsidRDefault="006D05A3" w:rsidP="00F7351F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D05A3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>проезд Бетонный, 19а, офис 201, 220036, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="684D8BA2" w14:textId="77777777" w:rsidR="00FD0917" w:rsidRPr="003E3D80" w:rsidRDefault="00FD0917" w:rsidP="00FD0917">
+    <w:p w14:paraId="148967E2" w14:textId="77777777" w:rsidR="006D05A3" w:rsidRPr="004279AB" w:rsidRDefault="006D05A3" w:rsidP="001743BA">
       <w:pPr>
-        <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...79 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05C5EBF2" w14:textId="77777777" w:rsidR="00061D3E" w:rsidRPr="001B3E7F" w:rsidRDefault="00061D3E" w:rsidP="0096328D">
-[...191 lines deleted...]
-    <w:sectPr w:rsidR="00E643A7" w:rsidRPr="005740EF" w:rsidSect="00E949E2">
+    <w:sectPr w:rsidR="006D05A3" w:rsidRPr="004279AB" w:rsidSect="00891A27">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
-[...5 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1134" w:header="567" w:footer="335" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="272"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BD0B4EA" w14:textId="77777777" w:rsidR="001A665E" w:rsidRDefault="001A665E" w:rsidP="00A4073C">
+    <w:p w14:paraId="7D552DDC" w14:textId="77777777" w:rsidR="00ED20D1" w:rsidRDefault="00ED20D1" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EB6DC27" w14:textId="77777777" w:rsidR="001A665E" w:rsidRDefault="001A665E" w:rsidP="00A4073C">
+    <w:p w14:paraId="28DC5F53" w14:textId="77777777" w:rsidR="00ED20D1" w:rsidRDefault="00ED20D1" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...227 lines deleted...]
-  <w:p w14:paraId="20B81623" w14:textId="77777777" w:rsidR="009622E7" w:rsidRPr="001A020A" w:rsidRDefault="009622E7" w:rsidP="001A020A">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="a8"/>
       <w:rPr>
-        <w:i/>
-[...1 lines deleted...]
-        <w:szCs w:val="14"/>
+        <w:sz w:val="2"/>
       </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0F197F1D" w14:textId="77777777" w:rsidR="00C50DA5" w:rsidRDefault="00C50DA5">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="4469" w:type="pct"/>
-      <w:tblInd w:w="534" w:type="dxa"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3901"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2914"/>
+      <w:gridCol w:w="13374"/>
+      <w:gridCol w:w="1763"/>
     </w:tblGrid>
-    <w:tr w:rsidR="003E3D80" w:rsidRPr="00E36003" w14:paraId="4EEB48E4" w14:textId="77777777" w:rsidTr="001A020A">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="22D5A09C" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
-        <w:trHeight w:val="106"/>
+        <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3901" w:type="dxa"/>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="65E5E876" w14:textId="77777777" w:rsidR="003E3D80" w:rsidRPr="008130C0" w:rsidRDefault="003E3D80" w:rsidP="003E3D80">
+        <w:p w14:paraId="0621F8AD" w14:textId="43115FE0" w:rsidR="00222A33" w:rsidRPr="009C33A5" w:rsidRDefault="009C33A5" w:rsidP="00222A33">
           <w:pPr>
-            <w:pStyle w:val="60"/>
+            <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00280E8C">
+          <w:r w:rsidRPr="009C33A5">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>___________________________</w:t>
+            <w:t>Часть №</w:t>
           </w:r>
-          <w:r w:rsidRPr="008130C0">
+          <w:r w:rsidR="00C50DA5">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>____</w:t>
+            <w:t>1</w:t>
           </w:r>
-        </w:p>
-[...2 lines deleted...]
-            <w:pStyle w:val="60"/>
+          <w:r w:rsidRPr="009C33A5">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00EC338F">
+            <w:t xml:space="preserve">. Дата принятия решения по аккредитации: </w:t>
+          </w:r>
+          <w:r w:rsidR="006D05A3">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>подпись ведущего эксперта по аккредитации</w:t>
+            <w:t>31</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009C33A5">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>.1</w:t>
+          </w:r>
+          <w:r w:rsidR="006D05A3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009C33A5">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2398" w:type="dxa"/>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="465553495"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="496157032"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="604DC6EF" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="787F35B8" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="13374"/>
+      <w:gridCol w:w="1763"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="49B09A92" w14:textId="77777777" w:rsidTr="00016DBB">
+      <w:trPr>
+        <w:trHeight w:val="66"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="12900" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="544E7502" w14:textId="2B9449AE" w:rsidR="003E3D80" w:rsidRPr="007C7435" w:rsidRDefault="00FD0917" w:rsidP="003E3D80">
+        <w:p w14:paraId="4F61405C" w14:textId="66DF96FC" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00F555FF" w:rsidP="00D67756">
           <w:pPr>
-            <w:pStyle w:val="60"/>
-            <w:jc w:val="center"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="5093"/>
+              <w:tab w:val="left" w:pos="11639"/>
+            </w:tabs>
+            <w:overflowPunct w:val="0"/>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:adjustRightInd w:val="0"/>
+            <w:ind w:left="108" w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:u w:val="single"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>31</w:t>
+            <w:t>Часть №</w:t>
           </w:r>
-          <w:r w:rsidR="003E3D80" w:rsidRPr="00E36003">
+          <w:r w:rsidR="00C50DA5">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:u w:val="single"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>.</w:t>
+            <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:u w:val="single"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>10</w:t>
+            <w:t xml:space="preserve">. </w:t>
           </w:r>
-          <w:r w:rsidR="003E3D80" w:rsidRPr="00E36003">
+          <w:r w:rsidR="009C33A5">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:u w:val="single"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>.202</w:t>
+            <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
           </w:r>
-          <w:r w:rsidR="00887BED">
+          <w:r w:rsidR="006D05A3">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:u w:val="single"/>
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>31</w:t>
           </w:r>
-        </w:p>
-[...3 lines deleted...]
-            <w:jc w:val="center"/>
+          <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00EC338F">
+            <w:t>.1</w:t>
+          </w:r>
+          <w:r w:rsidR="006D05A3">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
-              <w:sz w:val="16"/>
-[...1 lines deleted...]
-              <w:lang w:val="ru-RU"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>дата принятия решения</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ArialMT"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>.2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2914" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:hideMark/>
+          <w:tcW w:w="1701" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="4F6ACA9A" w14:textId="77777777" w:rsidR="003E3D80" w:rsidRPr="00E36003" w:rsidRDefault="003E3D80" w:rsidP="003E3D80">
-[...3 lines deleted...]
-            <w:jc w:val="right"/>
+        <w:sdt>
+          <w:sdtPr>
             <w:rPr>
-              <w:lang w:val="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-          </w:pPr>
-[...61 lines deleted...]
-        </w:p>
+            <w:id w:val="-1803228776"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1769616900"/>
+                <w:docPartObj>
+                  <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+                  <w:docPartUnique/>
+                </w:docPartObj>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:p w14:paraId="60EEF16C" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:ind w:right="159"/>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:snapToGrid/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>Стр</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>PAGE</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> из </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:instrText>NUMPAGES</w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF0BF3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:sdtContent>
+            </w:sdt>
+          </w:sdtContent>
+        </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="33582F97" w14:textId="77777777" w:rsidR="00AF1752" w:rsidRPr="001A020A" w:rsidRDefault="00AF1752" w:rsidP="003E3D80">
+  <w:p w14:paraId="1726A0D1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
+      <w:pStyle w:val="a9"/>
+      <w:ind w:firstLine="0"/>
       <w:rPr>
-        <w:sz w:val="14"/>
-        <w:szCs w:val="14"/>
+        <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75C270BD" w14:textId="77777777" w:rsidR="001A665E" w:rsidRDefault="001A665E" w:rsidP="00A4073C">
+    <w:p w14:paraId="1AD0A730" w14:textId="77777777" w:rsidR="00ED20D1" w:rsidRDefault="00ED20D1" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D54EE6E" w14:textId="77777777" w:rsidR="001A665E" w:rsidRDefault="001A665E" w:rsidP="00A4073C">
+    <w:p w14:paraId="1A2E755A" w14:textId="77777777" w:rsidR="00ED20D1" w:rsidRDefault="00ED20D1" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="459E56CC" w14:textId="77777777" w:rsidR="009622E7" w:rsidRDefault="009622E7">
+  <w:p w14:paraId="3599C5B8" w14:textId="77777777" w:rsidR="00C50DA5" w:rsidRDefault="00C50DA5">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
-[...40 lines deleted...]
-      <w:ind w:right="360"/>
+      <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9639" w:type="dxa"/>
-      <w:tblInd w:w="534" w:type="dxa"/>
+      <w:tblW w:w="15163" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="567"/>
-[...4 lines deleted...]
-      <w:gridCol w:w="1843"/>
+      <w:gridCol w:w="833"/>
+      <w:gridCol w:w="11778"/>
+      <w:gridCol w:w="2552"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00457A6C" w:rsidRPr="004E5090" w14:paraId="668EF0D8" w14:textId="77777777" w:rsidTr="00C455EA">
+    <w:tr w:rsidR="008C6194" w14:paraId="16E2A709" w14:textId="77777777" w:rsidTr="00307FFB">
       <w:trPr>
-        <w:trHeight w:val="277"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9639" w:type="dxa"/>
-          <w:gridSpan w:val="6"/>
+          <w:tcW w:w="833" w:type="dxa"/>
           <w:tcBorders>
-            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:tbl>
-[...130 lines deleted...]
-        <w:p w14:paraId="1A55BF0C" w14:textId="77777777" w:rsidR="00457A6C" w:rsidRPr="00C733C4" w:rsidRDefault="00457A6C" w:rsidP="00457A6C">
+        <w:p w14:paraId="6262FAB7" w14:textId="6E29F9FD" w:rsidR="008C6194" w:rsidRPr="00EA2747" w:rsidRDefault="008C6194" w:rsidP="008C6194">
           <w:pPr>
-            <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-            <w:adjustRightInd w:val="0"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11778" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="0A392FC7" w14:textId="71FF31E6" w:rsidR="008C6194" w:rsidRPr="00891A27" w:rsidRDefault="004279AB" w:rsidP="00403AFA">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:jc w:val="center"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
-[...1 lines deleted...]
-              <w:szCs w:val="16"/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00891A27">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>О</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00891A27">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>писани</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00891A27">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidR="008C6194" w:rsidRPr="00891A27">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации</w:t>
+          </w:r>
+          <w:r w:rsidR="00403AFA" w:rsidRPr="00891A27">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
-    </w:tr>
-[...12 lines deleted...]
-      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="567" w:type="dxa"/>
+          <w:tcW w:w="2552" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="14BA853C" w14:textId="77777777" w:rsidR="00457A6C" w:rsidRPr="008E69DA" w:rsidRDefault="00457A6C" w:rsidP="00457A6C">
+        <w:p w14:paraId="4EEA8AFB" w14:textId="2AB22D3B" w:rsidR="008C6194" w:rsidRPr="001743BA" w:rsidRDefault="007E6E0A" w:rsidP="008C6194">
           <w:pPr>
-            <w:pStyle w:val="ab"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="008E69DA">
+          <w:r w:rsidRPr="00891A27">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t xml:space="preserve">BY/112 </w:t>
           </w:r>
-        </w:p>
-[...8 lines deleted...]
-            <w:jc w:val="center"/>
+          <w:r w:rsidR="001743BA">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
-            </w:rPr>
-[...3 lines deleted...]
-              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-        </w:p>
-[...8 lines deleted...]
-            <w:jc w:val="center"/>
+          <w:r w:rsidRPr="00891A27">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="008E69DA">
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="006D05A3">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>3</w:t>
-[...60 lines deleted...]
-            <w:t>6</w:t>
+            <w:t>3980</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0F8DD935" w14:textId="77777777" w:rsidR="009622E7" w:rsidRPr="003B3AE1" w:rsidRDefault="009622E7">
+  <w:p w14:paraId="102ED4AC" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9923" w:type="dxa"/>
-      <w:tblInd w:w="250" w:type="dxa"/>
+      <w:tblW w:w="15163" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="804"/>
-      <w:gridCol w:w="9119"/>
+      <w:gridCol w:w="12611"/>
+      <w:gridCol w:w="2552"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E949E2" w:rsidRPr="00E949E2" w14:paraId="25553674" w14:textId="77777777" w:rsidTr="00FE06DA">
+    <w:tr w:rsidR="008B5B24" w14:paraId="0589269E" w14:textId="77777777" w:rsidTr="00307FFB">
       <w:trPr>
-        <w:trHeight w:val="277"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="557" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="12611" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1EF00698" w14:textId="77777777" w:rsidR="00E949E2" w:rsidRPr="00E949E2" w:rsidRDefault="000B734F" w:rsidP="00E949E2">
+        <w:p w14:paraId="3AD968B7" w14:textId="3E043AB7" w:rsidR="006D05A3" w:rsidRPr="006D05A3" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
           <w:pPr>
-            <w:overflowPunct w:val="0"/>
-[...3 lines deleted...]
-            <w:textAlignment w:val="baseline"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292" w:firstLine="0"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="Batang"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="16"/>
-[...1 lines deleted...]
-              <w:lang w:val="en-US"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+        </w:p>
+        <w:p w14:paraId="1E598C6A" w14:textId="4192F66B" w:rsidR="00C8250C" w:rsidRPr="00C8250C" w:rsidRDefault="006D05A3" w:rsidP="006D05A3">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:jc w:val="center"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
-[...2 lines deleted...]
-              <w:lang w:eastAsia="ru-RU"/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:pict w14:anchorId="7AAA62B1">
-[...22 lines deleted...]
-            </w:pict>
+          </w:pPr>
+          <w:r w:rsidRPr="006D05A3">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>Общество с ограниченной ответственностью "</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006D05A3">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>АртСистемСервис</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006D05A3">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>"</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4564770B" w14:textId="3E8F666F" w:rsidR="008B5B24" w:rsidRPr="00C8250C" w:rsidRDefault="00C8250C" w:rsidP="00C8250C">
+          <w:pPr>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="-292"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-BY"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C8250C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>испытательная лаборатория</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="9366" w:type="dxa"/>
-[...2 lines deleted...]
-          </w:tcBorders>
+          <w:tcW w:w="2552" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7939B461" w14:textId="77777777" w:rsidR="000C01F8" w:rsidRPr="000C01F8" w:rsidRDefault="000C01F8" w:rsidP="000C01F8">
+        <w:p w14:paraId="3A37B0DF" w14:textId="14801024" w:rsidR="008B5B24" w:rsidRPr="008B5B24" w:rsidRDefault="008B5B24" w:rsidP="008B5B24">
           <w:pPr>
-            <w:overflowPunct w:val="0"/>
-[...4 lines deleted...]
-            <w:textAlignment w:val="baseline"/>
+            <w:pStyle w:val="a7"/>
+            <w:ind w:right="0"/>
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000C01F8">
+          <w:r w:rsidRPr="002317A4">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">НАЦИОНАЛЬНАЯ </w:t>
+            <w:t>BY/112</w:t>
           </w:r>
-          <w:r w:rsidR="00C65A8B" w:rsidRPr="000C01F8">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-[...40 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="000C01F8" w:rsidRPr="000C01F8">
+          <w:r w:rsidR="00C8250C">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri"/>
-[...15 lines deleted...]
-              <w:rFonts w:eastAsia="Batang"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="16"/>
-[...1 lines deleted...]
-              <w:lang w:val="en-US"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="000C01F8">
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="008B5B24">
             <w:rPr>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:eastAsia="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="006D05A3">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>3980</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5116B75D" w14:textId="77777777" w:rsidR="00E949E2" w:rsidRDefault="00E949E2">
+  <w:p w14:paraId="68B99715" w14:textId="2566C5A6" w:rsidR="00F555FF" w:rsidRPr="00891A27" w:rsidRDefault="00F555FF" w:rsidP="00891A27">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="089D0EAD"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="0C8A34CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D4EE810"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18FF1A75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9E81A6C"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CED6627"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2CD67ABA"/>
+    <w:lvl w:ilvl="0" w:tplc="8DD82E62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25A450DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EA6663E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27925453"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A126404"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A6105F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29B8CE3C"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38EF773D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E49E4212"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="442754F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DE8AABE"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55F71E7E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1380523A"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="492"/>
+          <w:tab w:val="num" w:pos="1429"/>
         </w:tabs>
-        <w:ind w:left="492" w:hanging="492"/>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2149"/>
+        </w:tabs>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2869"/>
+        </w:tabs>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3589"/>
+        </w:tabs>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4309"/>
+        </w:tabs>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5029"/>
+        </w:tabs>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5749"/>
+        </w:tabs>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6469"/>
+        </w:tabs>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7189"/>
+        </w:tabs>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65EF5E97"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1F6E425C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="834" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1782" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2496" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3918" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4632" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="713C6620"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35F8D208"/>
+    <w:lvl w:ilvl="0" w:tplc="8D2EB98C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="720E646C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F374406E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="492"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="492" w:hanging="492"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7200"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...76 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1047953315">
+  <w:num w:numId="1" w16cid:durableId="118227526">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1407990886">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="804740616">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1919289671">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1545555331">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2042171166">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1619095258">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1550410271">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="312179493">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1561207489">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1963262873">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="12" w16cid:durableId="1665088910">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="111"/>
-  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...7 lines deleted...]
-  <w:noPunctuationKerning/>
+  <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...30 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001B6CC1"/>
-[...809 lines deleted...]
-    <w:rsid w:val="00FF6F07"/>
+    <w:rsidRoot w:val="00EF5137"/>
+    <w:rsid w:val="000202AC"/>
+    <w:rsid w:val="00022A72"/>
+    <w:rsid w:val="00024E49"/>
+    <w:rsid w:val="000643A6"/>
+    <w:rsid w:val="00067FEC"/>
+    <w:rsid w:val="00090EA2"/>
+    <w:rsid w:val="000C4DD9"/>
+    <w:rsid w:val="000D49BB"/>
+    <w:rsid w:val="000E0AD2"/>
+    <w:rsid w:val="000E2802"/>
+    <w:rsid w:val="00103DB8"/>
+    <w:rsid w:val="0011070C"/>
+    <w:rsid w:val="00116AD0"/>
+    <w:rsid w:val="00117059"/>
+    <w:rsid w:val="00120BDA"/>
+    <w:rsid w:val="00121649"/>
+    <w:rsid w:val="00124258"/>
+    <w:rsid w:val="00132246"/>
+    <w:rsid w:val="00162213"/>
+    <w:rsid w:val="00162D37"/>
+    <w:rsid w:val="001743BA"/>
+    <w:rsid w:val="00194140"/>
+    <w:rsid w:val="001956F7"/>
+    <w:rsid w:val="001A4BEA"/>
+    <w:rsid w:val="001A7AD9"/>
+    <w:rsid w:val="001B0E36"/>
+    <w:rsid w:val="001F51B1"/>
+    <w:rsid w:val="001F7797"/>
+    <w:rsid w:val="0020355B"/>
+    <w:rsid w:val="00204777"/>
+    <w:rsid w:val="00222A33"/>
+    <w:rsid w:val="002505FA"/>
+    <w:rsid w:val="002667A7"/>
+    <w:rsid w:val="00285F39"/>
+    <w:rsid w:val="002877C8"/>
+    <w:rsid w:val="002900DE"/>
+    <w:rsid w:val="002C3708"/>
+    <w:rsid w:val="002D7F51"/>
+    <w:rsid w:val="003054C2"/>
+    <w:rsid w:val="00305E11"/>
+    <w:rsid w:val="00306EC9"/>
+    <w:rsid w:val="00307FFB"/>
+    <w:rsid w:val="0031023B"/>
+    <w:rsid w:val="003324CA"/>
+    <w:rsid w:val="00350D5F"/>
+    <w:rsid w:val="0036112C"/>
+    <w:rsid w:val="003717D2"/>
+    <w:rsid w:val="00374A27"/>
+    <w:rsid w:val="003A10A8"/>
+    <w:rsid w:val="003A7C1A"/>
+    <w:rsid w:val="003C130A"/>
+    <w:rsid w:val="003C7435"/>
+    <w:rsid w:val="003D7438"/>
+    <w:rsid w:val="003E26A2"/>
+    <w:rsid w:val="003E6D8A"/>
+    <w:rsid w:val="003F50C5"/>
+    <w:rsid w:val="00401D49"/>
+    <w:rsid w:val="00403AFA"/>
+    <w:rsid w:val="00422A77"/>
+    <w:rsid w:val="004279AB"/>
+    <w:rsid w:val="00437E07"/>
+    <w:rsid w:val="00474E7B"/>
+    <w:rsid w:val="004A5E4C"/>
+    <w:rsid w:val="004C53CA"/>
+    <w:rsid w:val="004C6F40"/>
+    <w:rsid w:val="004E4DCC"/>
+    <w:rsid w:val="004E5090"/>
+    <w:rsid w:val="004E6BC8"/>
+    <w:rsid w:val="004F5A1D"/>
+    <w:rsid w:val="00500F5A"/>
+    <w:rsid w:val="00507CCF"/>
+    <w:rsid w:val="00552FE5"/>
+    <w:rsid w:val="0056070B"/>
+    <w:rsid w:val="00582FD6"/>
+    <w:rsid w:val="00590C2E"/>
+    <w:rsid w:val="00592241"/>
+    <w:rsid w:val="005D578B"/>
+    <w:rsid w:val="005D5C7B"/>
+    <w:rsid w:val="005E250C"/>
+    <w:rsid w:val="005E33F5"/>
+    <w:rsid w:val="005E611E"/>
+    <w:rsid w:val="005E7EB9"/>
+    <w:rsid w:val="006008A8"/>
+    <w:rsid w:val="00604DAD"/>
+    <w:rsid w:val="00645468"/>
+    <w:rsid w:val="00660E39"/>
+    <w:rsid w:val="006762B3"/>
+    <w:rsid w:val="006938AF"/>
+    <w:rsid w:val="006A336B"/>
+    <w:rsid w:val="006A62BC"/>
+    <w:rsid w:val="006D05A3"/>
+    <w:rsid w:val="006D5481"/>
+    <w:rsid w:val="006D5DCE"/>
+    <w:rsid w:val="006F0EAC"/>
+    <w:rsid w:val="00701135"/>
+    <w:rsid w:val="0070130C"/>
+    <w:rsid w:val="00703BB4"/>
+    <w:rsid w:val="00704077"/>
+    <w:rsid w:val="00731452"/>
+    <w:rsid w:val="007326F5"/>
+    <w:rsid w:val="00734508"/>
+    <w:rsid w:val="00741FBB"/>
+    <w:rsid w:val="00750565"/>
+    <w:rsid w:val="007624CE"/>
+    <w:rsid w:val="00796C65"/>
+    <w:rsid w:val="007B3671"/>
+    <w:rsid w:val="007D0A5D"/>
+    <w:rsid w:val="007E6E0A"/>
+    <w:rsid w:val="007F5916"/>
+    <w:rsid w:val="00805C5D"/>
+    <w:rsid w:val="00852622"/>
+    <w:rsid w:val="00877224"/>
+    <w:rsid w:val="00886D6D"/>
+    <w:rsid w:val="00891A27"/>
+    <w:rsid w:val="008A42BC"/>
+    <w:rsid w:val="008B5528"/>
+    <w:rsid w:val="008B5B24"/>
+    <w:rsid w:val="008C6194"/>
+    <w:rsid w:val="008E43A5"/>
+    <w:rsid w:val="009116FC"/>
+    <w:rsid w:val="00916038"/>
+    <w:rsid w:val="00920D7B"/>
+    <w:rsid w:val="00921A06"/>
+    <w:rsid w:val="00933715"/>
+    <w:rsid w:val="009503C7"/>
+    <w:rsid w:val="0095347E"/>
+    <w:rsid w:val="00991E7D"/>
+    <w:rsid w:val="009940B7"/>
+    <w:rsid w:val="009A3A10"/>
+    <w:rsid w:val="009A3E9D"/>
+    <w:rsid w:val="009B2E59"/>
+    <w:rsid w:val="009C33A5"/>
+    <w:rsid w:val="009D5A57"/>
+    <w:rsid w:val="009E11A7"/>
+    <w:rsid w:val="009E74C3"/>
+    <w:rsid w:val="009F7389"/>
+    <w:rsid w:val="00A0063E"/>
+    <w:rsid w:val="00A13A71"/>
+    <w:rsid w:val="00A16715"/>
+    <w:rsid w:val="00A47C62"/>
+    <w:rsid w:val="00A62D83"/>
+    <w:rsid w:val="00A70CA6"/>
+    <w:rsid w:val="00A755C7"/>
+    <w:rsid w:val="00A97717"/>
+    <w:rsid w:val="00AB1825"/>
+    <w:rsid w:val="00AD4B7A"/>
+    <w:rsid w:val="00B073DC"/>
+    <w:rsid w:val="00B16BF0"/>
+    <w:rsid w:val="00B20359"/>
+    <w:rsid w:val="00B453D4"/>
+    <w:rsid w:val="00B4667C"/>
+    <w:rsid w:val="00B47A0F"/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rsid w:val="00B67028"/>
+    <w:rsid w:val="00BA682A"/>
+    <w:rsid w:val="00BA7746"/>
+    <w:rsid w:val="00BB0188"/>
+    <w:rsid w:val="00BB272F"/>
+    <w:rsid w:val="00BC186A"/>
+    <w:rsid w:val="00BC40FF"/>
+    <w:rsid w:val="00BC6B2B"/>
+    <w:rsid w:val="00BF094E"/>
+    <w:rsid w:val="00C13D62"/>
+    <w:rsid w:val="00C35CF2"/>
+    <w:rsid w:val="00C37284"/>
+    <w:rsid w:val="00C3769E"/>
+    <w:rsid w:val="00C50DA5"/>
+    <w:rsid w:val="00C52F3D"/>
+    <w:rsid w:val="00C54389"/>
+    <w:rsid w:val="00C62C68"/>
+    <w:rsid w:val="00C8250C"/>
+    <w:rsid w:val="00C943E3"/>
+    <w:rsid w:val="00C94B1C"/>
+    <w:rsid w:val="00C96463"/>
+    <w:rsid w:val="00C97BC9"/>
+    <w:rsid w:val="00CA3473"/>
+    <w:rsid w:val="00CA53E3"/>
+    <w:rsid w:val="00CC094B"/>
+    <w:rsid w:val="00CF4334"/>
+    <w:rsid w:val="00D10C95"/>
+    <w:rsid w:val="00D32E61"/>
+    <w:rsid w:val="00D56371"/>
+    <w:rsid w:val="00D67756"/>
+    <w:rsid w:val="00D876E6"/>
+    <w:rsid w:val="00DA5E7A"/>
+    <w:rsid w:val="00DA6561"/>
+    <w:rsid w:val="00DB1FAE"/>
+    <w:rsid w:val="00DB7FF2"/>
+    <w:rsid w:val="00DC6762"/>
+    <w:rsid w:val="00DD4EA5"/>
+    <w:rsid w:val="00DE6F93"/>
+    <w:rsid w:val="00DF7DAB"/>
+    <w:rsid w:val="00E13A20"/>
+    <w:rsid w:val="00E162E5"/>
+    <w:rsid w:val="00E5357F"/>
+    <w:rsid w:val="00E750F5"/>
+    <w:rsid w:val="00E802E2"/>
+    <w:rsid w:val="00E830E7"/>
+    <w:rsid w:val="00E909C3"/>
+    <w:rsid w:val="00E95EA8"/>
+    <w:rsid w:val="00EB295B"/>
+    <w:rsid w:val="00EC615C"/>
+    <w:rsid w:val="00EC76FB"/>
+    <w:rsid w:val="00ED10E7"/>
+    <w:rsid w:val="00ED20D1"/>
+    <w:rsid w:val="00ED777B"/>
+    <w:rsid w:val="00EE7844"/>
+    <w:rsid w:val="00EF0247"/>
+    <w:rsid w:val="00EF43EE"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rsid w:val="00F040CE"/>
+    <w:rsid w:val="00F47F4D"/>
+    <w:rsid w:val="00F555FF"/>
+    <w:rsid w:val="00F56EB5"/>
+    <w:rsid w:val="00F8255B"/>
+    <w:rsid w:val="00F86DE9"/>
+    <w:rsid w:val="00FC0729"/>
+    <w:rsid w:val="00FC1A9B"/>
+    <w:rsid w:val="00FC280E"/>
+    <w:rsid w:val="00FE1FF5"/>
+    <w:rsid w:val="00FF0E0D"/>
+    <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-BY"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0CBA9B0C"/>
+  <w14:docId w14:val="2CA070E3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2E0D943F-58E6-42A3-BDAB-546551ECAACF}"/>
+  <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="ru-BY" w:eastAsia="ru-BY" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -10192,1389 +10701,1356 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF1752"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
+    <w:link w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="26"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
+    <w:link w:val="20"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:right="-30"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="32"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
+    <w:link w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:ind w:firstLine="720"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
-      <w:sz w:val="28"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
+    <w:link w:val="40"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
-      <w:sz w:val="28"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
+    <w:link w:val="50"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
+      <w:ind w:right="-30"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
-      <w:sz w:val="40"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
+    <w:link w:val="60"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="24"/>
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:qFormat/>
-    <w:rsid w:val="00DA7E84"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:jc w:val="both"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
-      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="-7" w:hanging="20"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002058A4"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:link w:val="1"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:sz w:val="28"/>
-      <w:lang w:val="x-none"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="20">
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:link w:val="2"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:link w:val="3"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:link w:val="4"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:link w:val="5"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:link w:val="6"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:link w:val="7"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:link w:val="8"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:link w:val="9"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="22"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:ind w:right="-7"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Основной текст 2 Знак"/>
+    <w:link w:val="21"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:right="-30"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="31">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="32"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:right="-30"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
+    <w:name w:val="Основной текст 3 Знак"/>
+    <w:link w:val="31"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="33">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="34"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="200"/>
+      <w:ind w:firstLine="700"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="34">
+    <w:name w:val="Основной текст с отступом 3 Знак"/>
+    <w:link w:val="33"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="300" w:lineRule="auto"/>
+      <w:ind w:right="200" w:firstLine="700"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="24"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="180" w:line="300" w:lineRule="auto"/>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
+    <w:name w:val="Основной текст с отступом 2 Знак"/>
+    <w:link w:val="23"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FR3">
+    <w:name w:val="FR3"/>
+    <w:link w:val="FR30"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="260" w:lineRule="auto"/>
+      <w:ind w:left="840" w:right="3400" w:hanging="840"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a8"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
+      <w:spacing w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="2200" w:hanging="20"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a7">
-[...1 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
+      <w:spacing w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="2200" w:hanging="20"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="x-none"/>
-[...20 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
-    <w:name w:val="Без интервала Знак"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0074317B"/>
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
-    <w:name w:val="No Spacing"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Основной текст Знак"/>
+    <w:link w:val="ab"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Название"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
     <w:qFormat/>
-    <w:rsid w:val="0074317B"/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
-      <w:overflowPunct w:val="0"/>
-[...2 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...2 lines deleted...]
-    <w:rsid w:val="0074317B"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="Название Знак"/>
+    <w:link w:val="ad"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:sz w:val="28"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle37">
-[...1 lines deleted...]
-    <w:rsid w:val="0074317B"/>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="566" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="35">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="849" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="41">
+    <w:name w:val="List 4"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="1132" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="51">
+    <w:name w:val="List 5"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="1415" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="36">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="849"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-[...3 lines deleted...]
-    <w:rsid w:val="0074317B"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:link w:val="af"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ad"/>
-    <w:rsid w:val="0074317B"/>
+    <w:link w:val="af2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:val="x-none"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:snapToGrid w:val="0"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
-[...2 lines deleted...]
-    <w:rsid w:val="0074317B"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+    <w:name w:val="Текст Знак"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="31">
-[...8 lines deleted...]
-  <w:style w:type="table" w:styleId="ae">
+  <w:style w:type="table" w:styleId="af3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:rsid w:val="00FB57A4"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="70">
-[...2 lines deleted...]
-    <w:rsid w:val="00DA7E84"/>
+  <w:style w:type="character" w:styleId="af4">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="......."/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="st">
+    <w:name w:val="st"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="90">
-[...2 lines deleted...]
-    <w:rsid w:val="002058A4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
-[...1 lines deleted...]
-    <w:rsid w:val="00916943"/>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="af7"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="3"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+    <w:name w:val="Основной текст_"/>
+    <w:link w:val="37"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="37">
+    <w:name w:val="Основной текст3"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af8"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:spacing w:line="250" w:lineRule="exact"/>
+      <w:ind w:hanging="1420"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
+    <w:name w:val="Основной текст + Полужирный"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+    <w:name w:val="hps"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
+    <w:name w:val="long_text"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
+    <w:name w:val="short_text"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="alt-edited1">
+    <w:name w:val="alt-edited1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:color w:val="4D90F0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
+    <w:name w:val="ÎãëàâëÌÝÊ"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="9639"/>
+      </w:tabs>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afb">
+    <w:name w:val="Абз"/>
+    <w:basedOn w:val="ab"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Без интервала1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Основной текст1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
+      <w:u w:val="none"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afc">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="afd"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="afd">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:link w:val="afc"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle37">
+    <w:name w:val="Font Style37"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="HTML0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="Стандартный HTML Знак"/>
+    <w:link w:val="HTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="Без интервала Знак"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FR30">
+    <w:name w:val="FR3 Знак"/>
+    <w:link w:val="FR3"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="afe">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:bCs/>
+      <w:snapToGrid/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60">
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00EF5137"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="26">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00EF5137"/>
+    <w:pPr>
+      <w:ind w:left="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:rsid w:val="00194140"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00CA3473"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="TableGrid1"/>
+    <w:rsid w:val="00805C5D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27">
+    <w:name w:val="Без интервала2"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:link w:val="27"/>
+    <w:locked/>
+    <w:rsid w:val="00B53AEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="aff">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC094B"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38">
+    <w:name w:val="Без интервала3"/>
+    <w:rsid w:val="00204777"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
     <w:name w:val="Без интервала6"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003E3D80"/>
+    <w:rsid w:val="006938AF"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
+  <w:style w:type="character" w:customStyle="1" w:styleId="39">
+    <w:name w:val="Стиль3"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00796C65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28">
     <w:name w:val="Основной текст2"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="008C7E1C"/>
+    <w:rsid w:val="006D05A3"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:line="274" w:lineRule="exact"/>
       <w:ind w:hanging="660"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
-      <w:lang w:val="en-US"/>
-[...49 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="94447624">
+    <w:div w:id="114981879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="123355891">
+    <w:div w:id="191118796">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="142700692">
+    <w:div w:id="398285452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="252473832">
+    <w:div w:id="890531093">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="263853498">
+    <w:div w:id="1031615714">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="265815517">
-[...779 lines deleted...]
-    <w:div w:id="2133014175">
+    <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -11834,85 +12310,85 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C538652-344A-4620-BE1B-698707EBEBD3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4482</Characters>
+  <Pages>5</Pages>
+  <Words>839</Words>
+  <Characters>4784</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Приложение   к   аттестату   аккредитации </vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>CSM</Company>
+  <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5258</CharactersWithSpaces>
+  <CharactersWithSpaces>5612</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Приложение   к   аттестату   аккредитации</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Metron</dc:creator>
+  <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>