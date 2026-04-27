--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -88,50 +88,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F07F14">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Приложение №</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1361782426"/>
                 <w:placeholder>
                   <w:docPart w:val="3B6B878208774AC9AD9418FE9961370B"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C17494">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>1</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6866489F" w14:textId="7B195C42" w:rsidR="00162213" w:rsidRPr="00F07F14" w:rsidRDefault="00162213" w:rsidP="00162213">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -238,50 +239,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00F07F14">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">№ BY/112 </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1605572758"/>
                 <w:placeholder>
                   <w:docPart w:val="C0BA494EF5A74384B4A1E0BE846E2F3A"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003F2686" w:rsidRPr="00F07F14">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>2.</w:t>
                 </w:r>
                 <w:r w:rsidR="008D2170" w:rsidRPr="00F07F14">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>3797</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -341,50 +343,51 @@
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">от </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="778922166"/>
                 <w:placeholder>
                   <w:docPart w:val="46032FEBE1144F19BCCB4611AD699165"/>
                 </w:placeholder>
                 <w:date w:fullDate="2008-10-15T00:00:00Z">
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="ru-RU"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008D2170" w:rsidRPr="00F07F14">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>15.10.2008</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27BB9E8E" w14:textId="2887781E" w:rsidR="00162213" w:rsidRPr="00F07F14" w:rsidRDefault="00162213" w:rsidP="00162213">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -431,50 +434,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00F07F14">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">на бланке № </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1848700189"/>
                 <w:placeholder>
                   <w:docPart w:val="FFA041E591954A489624A6206FC148C8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F07F14">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>____</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A393FBC" w14:textId="5FF745CA" w:rsidR="00162213" w:rsidRPr="00F07F14" w:rsidRDefault="00162213" w:rsidP="00162213">
             <w:pPr>
               <w:pStyle w:val="38"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
@@ -528,50 +532,51 @@
               </w:rPr>
               <w:t>н</w:t>
             </w:r>
             <w:r w:rsidRPr="00F07F14">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">а </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-1530027058"/>
                 <w:placeholder>
                   <w:docPart w:val="E7591487259C479FA17AB842F8C2C7B8"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E92950" w:rsidRPr="00F07F14">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>2</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00F07F14">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F07F14">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -640,50 +645,51 @@
               </w:rPr>
               <w:t>р</w:t>
             </w:r>
             <w:r w:rsidRPr="00F07F14">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">едакция </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1363401833"/>
                 <w:placeholder>
                   <w:docPart w:val="2D80CE067EF94C9898C8DB7B71DB0646"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003A65DE">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>04</w:t>
                 </w:r>
                 <w:r w:rsidR="00F07F14" w:rsidRPr="00F07F14">
                   <w:rPr>
                     <w:rFonts w:cs="Times New Roman"/>
                     <w:bCs/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -905,59 +911,61 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F07F14">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Общества с ограниченной ответственностью </w:t>
             </w:r>
             <w:r w:rsidRPr="00F07F14">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F07F14" w:rsidRPr="00F07F14">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ЭриданПлюс</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F07F14">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66398D3E" w14:textId="77777777" w:rsidR="003A65DE" w:rsidRPr="003A65DE" w:rsidRDefault="003A65DE" w:rsidP="003F2686">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3629A34F" w14:textId="680FCA9F" w:rsidR="00750565" w:rsidRPr="00F07F14" w:rsidRDefault="00750565" w:rsidP="00701135">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -3540,74 +3548,81 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="13DFE9C6" w14:textId="68F11FD1" w:rsidR="00F07F14" w:rsidRPr="00F07F14" w:rsidRDefault="00F07F14" w:rsidP="00F07F14">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10180156" w14:textId="1DFC7F3C" w:rsidR="00F07F14" w:rsidRPr="00F07F14" w:rsidRDefault="00F07F14" w:rsidP="00F07F14">
+          <w:p w14:paraId="10180156" w14:textId="50331F9C" w:rsidR="00F07F14" w:rsidRPr="00F07F14" w:rsidRDefault="008164C8" w:rsidP="00F07F14">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F07F14">
-[...4 lines deleted...]
-              <w:t>МВИ.Г</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>АМИ</w:t>
+            </w:r>
+            <w:r w:rsidR="00F07F14" w:rsidRPr="00F07F14">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.Г</w:t>
             </w:r>
             <w:r w:rsidR="003E119D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Р 0062</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F07F14">
+            <w:r w:rsidR="00F07F14" w:rsidRPr="00F07F14">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="003E119D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F07F14" w:rsidRPr="00F07F14" w14:paraId="2C9044B2" w14:textId="77777777" w:rsidTr="003F2686">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2741725A" w14:textId="399D9D7C" w:rsidR="00F07F14" w:rsidRPr="00F07F14" w:rsidRDefault="00F07F14" w:rsidP="00F07F14">
@@ -3802,81 +3817,88 @@
               <w:t xml:space="preserve">ТНПА и другая </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A7566A0" w14:textId="63DDBBAC" w:rsidR="00F07F14" w:rsidRPr="00F07F14" w:rsidRDefault="00F07F14" w:rsidP="00F07F14">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14EEE9E9" w14:textId="0C53DDC3" w:rsidR="00F07F14" w:rsidRPr="00F07F14" w:rsidRDefault="003E119D" w:rsidP="00F07F14">
+          <w:p w14:paraId="14EEE9E9" w14:textId="62624139" w:rsidR="00F07F14" w:rsidRPr="00F07F14" w:rsidRDefault="008164C8" w:rsidP="00F07F14">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F07F14">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>АМИ</w:t>
+            </w:r>
+            <w:r w:rsidR="003E119D" w:rsidRPr="00F07F14">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.Г</w:t>
+            </w:r>
+            <w:r w:rsidR="003E119D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Р 0062</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F07F14">
+            <w:r w:rsidR="003E119D" w:rsidRPr="00F07F14">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003E119D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F07F14" w:rsidRPr="00F07F14" w14:paraId="47263B08" w14:textId="77777777" w:rsidTr="003F2686">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="638F5692" w14:textId="454C8F8E" w:rsidR="00F07F14" w:rsidRPr="00F07F14" w:rsidRDefault="00F07F14" w:rsidP="00F07F14">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4071,81 +4093,88 @@
               <w:t xml:space="preserve">ТНПА и другая </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6445407E" w14:textId="769AD766" w:rsidR="00F07F14" w:rsidRPr="00F07F14" w:rsidRDefault="00F07F14" w:rsidP="00F07F14">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>документация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC802F4" w14:textId="30769268" w:rsidR="00F07F14" w:rsidRPr="00F07F14" w:rsidRDefault="003E119D" w:rsidP="00F07F14">
+          <w:p w14:paraId="4FC802F4" w14:textId="26C66FB7" w:rsidR="00F07F14" w:rsidRPr="00F07F14" w:rsidRDefault="008164C8" w:rsidP="00F07F14">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F07F14">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>АМИ</w:t>
+            </w:r>
+            <w:r w:rsidR="003E119D" w:rsidRPr="00F07F14">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.Г</w:t>
+            </w:r>
+            <w:r w:rsidR="003E119D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Р 0062</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F07F14">
+            <w:r w:rsidR="003E119D" w:rsidRPr="00F07F14">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003E119D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64B240B2" w14:textId="77777777" w:rsidR="00374A27" w:rsidRPr="00F07F14" w:rsidRDefault="00374A27" w:rsidP="00374A27">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07F14">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Примечание: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2568D68A" w14:textId="77777777" w:rsidR="00374A27" w:rsidRPr="00F07F14" w:rsidRDefault="00374A27" w:rsidP="00374A27">
       <w:r w:rsidRPr="00F07F14">
@@ -4343,145 +4372,159 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Николаева</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A0063E" w:rsidRPr="00F07F14" w:rsidSect="003F2686">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="284" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="092D62B7" w14:textId="77777777" w:rsidR="007C70BA" w:rsidRDefault="007C70BA" w:rsidP="0011070C">
+    <w:p w14:paraId="2BD73008" w14:textId="77777777" w:rsidR="00965239" w:rsidRDefault="00965239" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43070A68" w14:textId="77777777" w:rsidR="007C70BA" w:rsidRDefault="007C70BA" w:rsidP="0011070C">
+    <w:p w14:paraId="1EF7C27E" w14:textId="77777777" w:rsidR="00965239" w:rsidRDefault="00965239" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblInd w:w="-142" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3400"/>
       <w:gridCol w:w="4178"/>
       <w:gridCol w:w="1780"/>
     </w:tblGrid>
     <w:tr w:rsidR="003A65DE" w:rsidRPr="00460ECA" w14:paraId="5950A3D5" w14:textId="77777777" w:rsidTr="003A65DE">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3400" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="229156B8" w14:textId="77777777" w:rsidR="003A65DE" w:rsidRPr="00B453D4" w:rsidRDefault="003A65DE" w:rsidP="003A65DE">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -4664,50 +4707,64 @@
           </w:r>
           <w:r w:rsidRPr="007624CE">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3629D807" w14:textId="77777777" w:rsidR="00CA53E3" w:rsidRPr="005128B2" w:rsidRDefault="00CA53E3">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3336"/>
       <w:gridCol w:w="4296"/>
       <w:gridCol w:w="1726"/>
     </w:tblGrid>
     <w:tr w:rsidR="005D5C7B" w:rsidRPr="007624CE" w14:paraId="026ADD8F" w14:textId="77777777" w:rsidTr="00B453D4">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3336" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5264557C" w14:textId="1E803FEE" w:rsidR="005D5C7B" w:rsidRPr="00B453D4" w:rsidRDefault="005D5C7B" w:rsidP="005D5C7B">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
@@ -4894,77 +4951,68 @@
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00CC094B" w:rsidRDefault="00CC094B" w:rsidP="002667A7">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0" w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C6A009A" w14:textId="77777777" w:rsidR="007C70BA" w:rsidRDefault="007C70BA" w:rsidP="0011070C">
+    <w:p w14:paraId="19BCE5FC" w14:textId="77777777" w:rsidR="00965239" w:rsidRDefault="00965239" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3212568E" w14:textId="77777777" w:rsidR="007C70BA" w:rsidRDefault="007C70BA" w:rsidP="0011070C">
+    <w:p w14:paraId="03A96F1A" w14:textId="77777777" w:rsidR="00965239" w:rsidRDefault="00965239" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblInd w:w="-71" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="71" w:type="dxa"/>
         <w:right w:w="71" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="742"/>
       <w:gridCol w:w="8896"/>
     </w:tblGrid>
     <w:tr w:rsidR="006938AF" w:rsidRPr="00D337DC" w14:paraId="3804E551" w14:textId="77777777" w:rsidTr="002020E1">
       <w:trPr>
         <w:trHeight w:val="752"/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="380" w:type="pct"/>
@@ -5090,59 +5138,50 @@
           <w:r w:rsidR="00F07F14">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>2.3797</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="00CC094B" w:rsidRDefault="00B53AEA">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9986" w:type="dxa"/>
       <w:tblInd w:w="-158" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="896"/>
       <w:gridCol w:w="9090"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CC094B" w:rsidRPr="00804957" w14:paraId="00A6030A" w14:textId="77777777" w:rsidTr="00E74355">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="896" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -6728,50 +6767,51 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
@@ -6823,99 +6863,104 @@
     <w:rsid w:val="003E119D"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F2686"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00543A91"/>
     <w:rsid w:val="005528B4"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00645468"/>
+    <w:rsid w:val="006611D8"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007C70BA"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
+    <w:rsid w:val="008164C8"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008B3A18"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C00AF"/>
     <w:rsid w:val="008D2170"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="00935B13"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="00950535"/>
     <w:rsid w:val="0095347E"/>
+    <w:rsid w:val="00965239"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F68CA"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AD4B7A"/>
+    <w:rsid w:val="00B02A62"/>
     <w:rsid w:val="00B073DC"/>
+    <w:rsid w:val="00B16742"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B45D29"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B61DA7"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C17494"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CF4334"/>
@@ -8686,58 +8731,66 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A2ED08F84D97484698DF0084D75B3F71"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BE8C12C1-3C4F-421F-BF87-0AF9297224AE}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -8982,51 +9035,51 @@
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>_ года</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D20F454C31F14A2A8060918B29027969"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{45511E3B-48C5-4B76-9EF5-FB7F75CDCE0B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00184C71" w:rsidP="00184C71">
+        <w:p w:rsidR="00B5519D" w:rsidRDefault="00184C71" w:rsidP="00184C71">
           <w:pPr>
             <w:pStyle w:val="D20F454C31F14A2A8060918B29027969"/>
           </w:pPr>
           <w:r w:rsidRPr="00300E5A">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Место для ввода даты.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -9034,100 +9087,88 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF3758"/>
     <w:rsid w:val="000106F9"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="0005722E"/>
     <w:rsid w:val="00090EDB"/>
     <w:rsid w:val="000B03B2"/>
@@ -9140,57 +9181,61 @@
     <w:rsid w:val="001D6874"/>
     <w:rsid w:val="001F086A"/>
     <w:rsid w:val="002501E5"/>
     <w:rsid w:val="002751FF"/>
     <w:rsid w:val="003B21DC"/>
     <w:rsid w:val="00495C3B"/>
     <w:rsid w:val="004A3A30"/>
     <w:rsid w:val="005029EC"/>
     <w:rsid w:val="00516AF1"/>
     <w:rsid w:val="00543A91"/>
     <w:rsid w:val="00552E97"/>
     <w:rsid w:val="00562D7C"/>
     <w:rsid w:val="00580F98"/>
     <w:rsid w:val="005C3A33"/>
     <w:rsid w:val="005C4097"/>
     <w:rsid w:val="00607457"/>
     <w:rsid w:val="00684F82"/>
     <w:rsid w:val="0080735D"/>
     <w:rsid w:val="008B3A18"/>
     <w:rsid w:val="009F68CA"/>
     <w:rsid w:val="00A13F21"/>
     <w:rsid w:val="00A661C2"/>
     <w:rsid w:val="00A8053F"/>
     <w:rsid w:val="00AB7ED1"/>
     <w:rsid w:val="00B00858"/>
+    <w:rsid w:val="00B02A62"/>
     <w:rsid w:val="00B11269"/>
+    <w:rsid w:val="00B16742"/>
     <w:rsid w:val="00B45D29"/>
+    <w:rsid w:val="00B5519D"/>
     <w:rsid w:val="00B612C8"/>
     <w:rsid w:val="00B61DA7"/>
     <w:rsid w:val="00B63D03"/>
     <w:rsid w:val="00BF3758"/>
     <w:rsid w:val="00C8094E"/>
+    <w:rsid w:val="00C85CD7"/>
     <w:rsid w:val="00CC03D9"/>
     <w:rsid w:val="00CC7A3D"/>
     <w:rsid w:val="00D53B49"/>
     <w:rsid w:val="00DB7154"/>
     <w:rsid w:val="00EB4B12"/>
     <w:rsid w:val="00EF7515"/>
     <w:rsid w:val="00F117DE"/>
     <w:rsid w:val="00FD58DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
@@ -9640,58 +9685,50 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B6B878208774AC9AD9418FE9961370B">
     <w:name w:val="3B6B878208774AC9AD9418FE9961370B"/>
     <w:rsid w:val="00CC03D9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C0BA494EF5A74384B4A1E0BE846E2F3A">
     <w:name w:val="C0BA494EF5A74384B4A1E0BE846E2F3A"/>
     <w:rsid w:val="00CC03D9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="46032FEBE1144F19BCCB4611AD699165">
     <w:name w:val="46032FEBE1144F19BCCB4611AD699165"/>
     <w:rsid w:val="00CC03D9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FFA041E591954A489624A6206FC148C8">
     <w:name w:val="FFA041E591954A489624A6206FC148C8"/>
     <w:rsid w:val="00CC03D9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7591487259C479FA17AB842F8C2C7B8">
     <w:name w:val="E7591487259C479FA17AB842F8C2C7B8"/>
     <w:rsid w:val="00CC03D9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D80CE067EF94C9898C8DB7B71DB0646">
     <w:name w:val="2D80CE067EF94C9898C8DB7B71DB0646"/>
     <w:rsid w:val="00CC03D9"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="99F3EA57768442358FC94E753B4CAB1D">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9CC24A06769745589D3C3628B7B3DBB2">
     <w:name w:val="9CC24A06769745589D3C3628B7B3DBB2"/>
     <w:rsid w:val="000B03B2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D20F454C31F14A2A8060918B29027969">
     <w:name w:val="D20F454C31F14A2A8060918B29027969"/>
     <w:rsid w:val="00184C71"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>