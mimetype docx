--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -972,215 +972,209 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="835"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2146"/>
       </w:tblGrid>
       <w:tr w:rsidR="00552FE5" w:rsidRPr="0052194F" w14:paraId="339EF21B" w14:textId="77777777" w:rsidTr="003918A5">
         <w:trPr>
           <w:trHeight w:val="2421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27837A94" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="0052194F" w:rsidRDefault="00552FE5" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A025987" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="0052194F" w:rsidRDefault="00552FE5" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4731811C" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="0052194F" w:rsidRDefault="00552FE5" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5132ECC2" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="0052194F" w:rsidRDefault="00552FE5" w:rsidP="0052194F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29B1A34C" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="0052194F" w:rsidRDefault="00552FE5" w:rsidP="0052194F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ED265C4" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="0052194F" w:rsidRDefault="00552FE5" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Наименование характеристики (показатель, параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0896CACD" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="0052194F" w:rsidRDefault="00552FE5" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего требования к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2146" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BEECF99" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="0052194F" w:rsidRDefault="00552FE5" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Обозначение документа, устанавливающего метод исследований (испытаний) и измерений, в том числе правила отбора образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1203,363 +1197,347 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="835"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2153"/>
       </w:tblGrid>
       <w:tr w:rsidR="00552FE5" w:rsidRPr="00B20F86" w14:paraId="1AA8B9FF" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="266"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E94FDCE" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="005040B4" w:rsidRDefault="00552FE5" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005040B4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14D9B95B" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="005040B4" w:rsidRDefault="00552FE5" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005040B4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FA892A6" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="005040B4" w:rsidRDefault="00552FE5" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005040B4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="010EEC29" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="005040B4" w:rsidRDefault="00552FE5" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005040B4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34868C21" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="005040B4" w:rsidRDefault="00552FE5" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005040B4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28BAA06A" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="005040B4" w:rsidRDefault="00552FE5" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005040B4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00552FE5" w:rsidRPr="00B20F86" w14:paraId="11619CE3" w14:textId="77777777" w:rsidTr="00EE7844">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9792" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09FB02A2" w14:textId="7DA0B945" w:rsidR="00D47600" w:rsidRPr="00876717" w:rsidRDefault="00D47600" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876717">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Химическая лаборатория</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39292A87" w14:textId="77777777" w:rsidR="00E86E1E" w:rsidRPr="00E86E1E" w:rsidRDefault="00E86E1E" w:rsidP="00E86E1E">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86E1E">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">223160, Республика Беларусь, Минская </w:t>
+              <w:t xml:space="preserve"> 223160, Республика Беларусь, Минская </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E86E1E">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>область ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E86E1E">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Несвижский район, Несвижский с/с, п. Альба, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55F41F4C" w14:textId="7B51463F" w:rsidR="00552FE5" w:rsidRPr="0052194F" w:rsidRDefault="00E86E1E" w:rsidP="00E86E1E">
+          <w:p w14:paraId="55F41F4C" w14:textId="76F430F5" w:rsidR="00552FE5" w:rsidRPr="0052194F" w:rsidRDefault="00E86E1E" w:rsidP="00E86E1E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86E1E">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ул. Советская, 8/21</w:t>
+              <w:t>ул. Советская, 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C41A1" w:rsidRPr="00B20F86" w14:paraId="33A0D620" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68CC6C68" w14:textId="77777777" w:rsidR="006C41A1" w:rsidRPr="00B20F86" w:rsidRDefault="006C41A1" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20F86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BBE3F4A" w14:textId="62096C61" w:rsidR="002B6393" w:rsidRPr="0052194F" w:rsidRDefault="002B6393" w:rsidP="005040B4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Продукты фар</w:t>
             </w:r>
             <w:r w:rsidR="0071658B">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -1625,129 +1603,126 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> средства</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0567B79D" w14:textId="0F2DF95F" w:rsidR="000434A4" w:rsidRPr="0052194F" w:rsidRDefault="000434A4" w:rsidP="00EB3FAE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CDA2D8E" w14:textId="77777777" w:rsidR="006C41A1" w:rsidRPr="0052194F" w:rsidRDefault="006C41A1" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/42.000</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76FBAFBD" w14:textId="208298B7" w:rsidR="005F4216" w:rsidRPr="0052194F" w:rsidRDefault="005F4216" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3091DE39" w14:textId="0F2DDE72" w:rsidR="006C41A1" w:rsidRPr="0052194F" w:rsidRDefault="006C41A1" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="147ADAF2" w14:textId="23C5FCC9" w:rsidR="006C41A1" w:rsidRPr="0052194F" w:rsidRDefault="006C41A1" w:rsidP="005040B4">
             <w:pPr>
               <w:ind w:left="7" w:right="54" w:firstLine="27"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Фармакопейная статья, нормативный документ производителя </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>на конкретное лекарственное средство.</w:t>
@@ -1880,144 +1855,140 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006C41A1" w:rsidRPr="00F53063">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6706EE39" w14:textId="17600434" w:rsidR="00F01BF7" w:rsidRPr="0052194F" w:rsidRDefault="00F01BF7" w:rsidP="0052194F">
             <w:pPr>
               <w:ind w:left="7" w:right="-57" w:firstLine="27"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42B8B1D3" w14:textId="77777777" w:rsidR="00C566BC" w:rsidRDefault="00C566BC" w:rsidP="00C566BC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГФ РБ II #5.17.10</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FEDDF6B" w14:textId="19B10A5D" w:rsidR="005F4216" w:rsidRPr="0052194F" w:rsidRDefault="005F4216" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C41A1" w:rsidRPr="00B20F86" w14:paraId="76191A56" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C4363B0" w14:textId="5EADB730" w:rsidR="006C41A1" w:rsidRPr="00B20F86" w:rsidRDefault="00261E6B" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00543D85" w14:textId="77777777" w:rsidR="006C41A1" w:rsidRPr="0052194F" w:rsidRDefault="006C41A1" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="366730E7" w14:textId="77777777" w:rsidR="006C41A1" w:rsidRPr="0052194F" w:rsidRDefault="00261E6B" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AC8BDFB" w14:textId="3158CB5F" w:rsidR="00261E6B" w:rsidRPr="0052194F" w:rsidRDefault="00261E6B" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
@@ -2028,296 +1999,287 @@
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20</w:t>
             </w:r>
             <w:r w:rsidR="000434A4" w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="422D1589" w14:textId="21D9AA4E" w:rsidR="006C41A1" w:rsidRPr="0052194F" w:rsidRDefault="00261E6B" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="569FF858" w14:textId="77777777" w:rsidR="006C41A1" w:rsidRPr="0052194F" w:rsidRDefault="006C41A1" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52071E10" w14:textId="792E4A46" w:rsidR="006C41A1" w:rsidRPr="0052194F" w:rsidRDefault="00261E6B" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>СОП-1100-2-088</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C41A1" w:rsidRPr="00B20F86" w14:paraId="67DEB11A" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C143CDE" w14:textId="0DFF1B3F" w:rsidR="006C41A1" w:rsidRPr="00B20F86" w:rsidRDefault="00261E6B" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F6FF294" w14:textId="77777777" w:rsidR="006C41A1" w:rsidRPr="0052194F" w:rsidRDefault="006C41A1" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14A2DD05" w14:textId="77777777" w:rsidR="006C41A1" w:rsidRPr="0052194F" w:rsidRDefault="000434A4" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34BA011E" w14:textId="4705B76C" w:rsidR="000434A4" w:rsidRPr="0052194F" w:rsidRDefault="000434A4" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EC99E5C" w14:textId="45D81F1A" w:rsidR="006C41A1" w:rsidRPr="0052194F" w:rsidRDefault="000434A4" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Реакции подлинности (идентификаци</w:t>
             </w:r>
             <w:r w:rsidR="00362893" w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>) на ионы и функциональные группы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77CD0DAE" w14:textId="77777777" w:rsidR="006C41A1" w:rsidRPr="0052194F" w:rsidRDefault="006C41A1" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AF2C5F4" w14:textId="77777777" w:rsidR="006C41A1" w:rsidRPr="0052194F" w:rsidRDefault="000434A4" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -2335,79 +2297,77 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.3, 2.1.3.1, 2.1.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C27521" w:rsidRPr="00B20F86" w14:paraId="6D8DB843" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12AC3221" w14:textId="42B50D73" w:rsidR="00C27521" w:rsidRDefault="00B0662F" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67A67326" w14:textId="77777777" w:rsidR="005040B4" w:rsidRPr="0052194F" w:rsidRDefault="005040B4" w:rsidP="005040B4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Продукты фар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -2525,99 +2485,97 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="730BE7BD" w14:textId="598E070C" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FD5B943" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/08.169</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AC63001" w14:textId="15CD4938" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70A6E768" w14:textId="77777777" w:rsidR="00F01BF7" w:rsidRDefault="00C27521" w:rsidP="001F7090">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Оптическое вращение:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54A8D0AE" w14:textId="4E0879F1" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="001F7090">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
@@ -2672,51 +2630,50 @@
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- угол вращения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F2D825E" w14:textId="2B645266" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00B43DFB" w:rsidP="005040B4">
             <w:pPr>
               <w:ind w:left="7" w:right="54" w:firstLine="27"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Фармакопейная статья, нормативный документ производителя </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">на конкретное лекарственное </w:t>
             </w:r>
@@ -2796,51 +2753,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="005040B4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002B6393" w:rsidRPr="00F53063">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E98456F" w14:textId="77777777" w:rsidR="00D71B47" w:rsidRDefault="00D71B47" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02AD1F0B" w14:textId="77777777" w:rsidR="00D71B47" w:rsidRDefault="00D71B47" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -2877,150 +2833,146 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C27521" w:rsidRPr="00B20F86" w14:paraId="04173ADB" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B19ECF6" w14:textId="36D1DC41" w:rsidR="00C27521" w:rsidRDefault="00B0662F" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CA46771" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43B069C8" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/08.161</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A213E3A" w14:textId="0ABE3530" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/08.161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A359869" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="001F7090">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Тонкослойная хроматография:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0524DE3F" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="001F7090">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
@@ -3046,74 +2998,72 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- сопутствующие примеси</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="685D31BA" w14:textId="0504723B" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="001F7090">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A4993BF" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B364151" w14:textId="77777777" w:rsidR="00D71B47" w:rsidRDefault="00D71B47" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D7837A1" w14:textId="77777777" w:rsidR="00D71B47" w:rsidRDefault="00D71B47" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -3150,100 +3100,97 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.2.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C27521" w:rsidRPr="00B20F86" w14:paraId="71E6EFA3" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7EE655F5" w14:textId="2BFB7D89" w:rsidR="00C27521" w:rsidRDefault="00B0662F" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="657C9E59" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05B32FBA" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/08.156</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21913BEC" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
@@ -3261,84 +3208,67 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/08.156</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78D3B065" w14:textId="19F083A8" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02F0F196" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="001F7090">
             <w:pPr>
               <w:pageBreakBefore/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Абсорбционная </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> в ультрафиолетовой и видимой областях:</w:t>
+              <w:t>Абсорбционная спектрофотометрия в ультрафиолетовой и видимой областях:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7070B426" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="001F7090">
             <w:pPr>
               <w:pageBreakBefore/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- подлинность</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BE7DCE3" w14:textId="77777777" w:rsidR="00F01BF7" w:rsidRDefault="00C27521" w:rsidP="001F7090">
             <w:pPr>
               <w:pageBreakBefore/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
@@ -3356,74 +3286,72 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6C22FA64" w14:textId="5911975A" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="001F7090">
             <w:pPr>
               <w:pageBreakBefore/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> -количественное определение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14ECB728" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B02757D" w14:textId="77777777" w:rsidR="00D71B47" w:rsidRDefault="00D71B47" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2818CE9C" w14:textId="77777777" w:rsidR="00D71B47" w:rsidRDefault="00D71B47" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -3488,200 +3416,194 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.2.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C27521" w:rsidRPr="00B20F86" w14:paraId="53CFA8DE" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73CF0145" w14:textId="376BD640" w:rsidR="00C27521" w:rsidRDefault="00B0662F" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6770988B" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50C45981" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/08.052</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6598FCA9" w14:textId="2A86FD3A" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3921DC60" w14:textId="141D5866" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="001F7090">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Потеря в массе при высушивании</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="631027D0" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4415AD10" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГФ РБ II 2.2.32</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DD447B3" w14:textId="5C339A8B" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
@@ -3690,209 +3612,203 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.2.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C27521" w:rsidRPr="00B20F86" w14:paraId="6100088E" w14:textId="77777777" w:rsidTr="005040B4">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A13087A" w14:textId="3F0731C9" w:rsidR="00C27521" w:rsidRDefault="00B0662F" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="473933BF" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AB6DDC5" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/08.169</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7882F0F0" w14:textId="1955C2C0" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52621D20" w14:textId="0B99A844" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="001F7090">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Вода: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>полумикрометод</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19042ADF" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EF8F200" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГФ РБ II 2.5.12</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FED631C" w14:textId="21AB57E8" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
@@ -3901,127 +3817,123 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.5.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C27521" w:rsidRPr="00B20F86" w14:paraId="5DBEF476" w14:textId="77777777" w:rsidTr="005040B4">
         <w:trPr>
           <w:trHeight w:val="2262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54C229D0" w14:textId="120DD260" w:rsidR="00C27521" w:rsidRDefault="00B0662F" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37CAFCE9" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01554327" w14:textId="290086BA" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14549FB4" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="001F7090">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Зависимость между реакцией раствора, приблизительным значением рН и цветом индикатора:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D7F76D7" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="001F7090">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
@@ -4038,223 +3950,217 @@
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- кислотность или щелочность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29CAA9B3" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6415B19F" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.2.4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70006987" w14:textId="6E041B71" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="005040B4">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C27521" w:rsidRPr="00B20F86" w14:paraId="07D08707" w14:textId="77777777" w:rsidTr="005040B4">
         <w:trPr>
           <w:trHeight w:val="1685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A578C54" w14:textId="374C64FF" w:rsidR="00C27521" w:rsidRDefault="00B0662F" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BAF6229" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10743068" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="00CE3373" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE3373">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/08.159</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32558B19" w14:textId="0CD99665" w:rsidR="00C27521" w:rsidRPr="00CE3373" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE3373">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/08.159</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="267BBD9B" w14:textId="3A13DAF6" w:rsidR="00C27521" w:rsidRPr="00CE3373" w:rsidRDefault="00C27521" w:rsidP="001F7090">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE3373">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Высокоэффективная жидкостная хроматография:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="742599A1" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="00CE3373" w:rsidRDefault="00C27521" w:rsidP="001F7090">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
@@ -4287,74 +4193,72 @@
               </w:rPr>
               <w:t>сопутствующие примеси</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16C60D82" w14:textId="382A7409" w:rsidR="003918A5" w:rsidRPr="00CE3373" w:rsidRDefault="00C27521" w:rsidP="001F7090">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE3373">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- количественное определение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4700FC62" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="602935A8" w14:textId="77777777" w:rsidR="005040B4" w:rsidRDefault="005040B4" w:rsidP="0052194F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="167D4F3E" w14:textId="77777777" w:rsidR="005040B4" w:rsidRDefault="005040B4" w:rsidP="0052194F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56651147" w14:textId="77777777" w:rsidR="005040B4" w:rsidRDefault="005040B4" w:rsidP="0052194F">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4464,236 +4368,228 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="835"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2153"/>
       </w:tblGrid>
       <w:tr w:rsidR="005040B4" w:rsidRPr="00B20F86" w14:paraId="44658F17" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D6E86A7" w14:textId="5BA7C4AE" w:rsidR="005040B4" w:rsidRDefault="005040B4" w:rsidP="005040B4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7430A056" w14:textId="4E313E32" w:rsidR="005040B4" w:rsidRDefault="005040B4" w:rsidP="005040B4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0884041F" w14:textId="522BEF16" w:rsidR="005040B4" w:rsidRPr="0052194F" w:rsidRDefault="005040B4" w:rsidP="005040B4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B9EDCEC" w14:textId="7A80008C" w:rsidR="005040B4" w:rsidRPr="0052194F" w:rsidRDefault="005040B4" w:rsidP="005040B4">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="288E2466" w14:textId="1BA1E7BC" w:rsidR="005040B4" w:rsidRPr="0052194F" w:rsidRDefault="005040B4" w:rsidP="005040B4">
             <w:pPr>
               <w:ind w:left="7" w:right="54" w:firstLine="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70172EA6" w14:textId="2D43C7ED" w:rsidR="005040B4" w:rsidRDefault="005040B4" w:rsidP="005040B4">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C27521" w:rsidRPr="00B20F86" w14:paraId="28749592" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A76E1A4" w14:textId="1A0AAD71" w:rsidR="00C27521" w:rsidRDefault="003918A5" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CB92BAC" w14:textId="77777777" w:rsidR="005040B4" w:rsidRPr="0052194F" w:rsidRDefault="005040B4" w:rsidP="005040B4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Продукты фар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -4811,136 +4707,133 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DBAFAC4" w14:textId="3609387E" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="005040B4">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37108B5F" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5932EECB" w14:textId="3D8DE0D8" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78F8F29A" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Определение прозрачности и степени мутности жидкостей</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11FFC76D" w14:textId="017FE979" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- прозрачность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="365CE700" w14:textId="4D1F9903" w:rsidR="00B43DFB" w:rsidRPr="0052194F" w:rsidRDefault="00B43DFB" w:rsidP="001F7090">
             <w:pPr>
               <w:ind w:left="7" w:right="54" w:firstLine="27"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Фармакопейная статья, нормативный документ производителя </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>на конкретное лекарственное средство.</w:t>
             </w:r>
@@ -5052,51 +4945,50 @@
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="32"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6393">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04BC76A0" w14:textId="77777777" w:rsidR="005040B4" w:rsidRDefault="005040B4" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72CBE537" w14:textId="77777777" w:rsidR="005040B4" w:rsidRDefault="005040B4" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2568F783" w14:textId="77777777" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
@@ -5120,208 +5012,202 @@
           </w:p>
           <w:p w14:paraId="377BEE5F" w14:textId="46EC2499" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="001140D0">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C27521" w:rsidRPr="00B20F86" w14:paraId="3F06206D" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7594201A" w14:textId="26AC90BC" w:rsidR="00C27521" w:rsidRDefault="003918A5" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EA0778F" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="435A5C58" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D179B5C" w14:textId="541E9AD5" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A5AFD9D" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Определение степени окрашивания жидкостей </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DB026A4" w14:textId="6E0BF6DE" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- цветность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39C70BC3" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26160D44" w14:textId="77777777" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60BB945C" w14:textId="6C44CA69" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ II 2.2.2 (метод </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
@@ -5336,181 +5222,175 @@
           </w:p>
           <w:p w14:paraId="241B1BCC" w14:textId="3707AB91" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="001140D0">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C27521" w:rsidRPr="00B20F86" w14:paraId="5B2EC587" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BABC784" w14:textId="4539371E" w:rsidR="00C27521" w:rsidRDefault="003918A5" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38121242" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67B73111" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.10/08.149</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="285338D5" w14:textId="7514FD81" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BB80877" w14:textId="3A310B61" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Магний и щелочноземельные металлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E2982D6" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76F25DAA" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.4.7</w:t>
             </w:r>
           </w:p>
@@ -5525,350 +5405,338 @@
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.4.7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="198D4222" w14:textId="4584EFA3" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C27521" w:rsidRPr="00B20F86" w14:paraId="55B4D89E" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61D215DF" w14:textId="3F0443EE" w:rsidR="00C27521" w:rsidRDefault="003918A5" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="539DF057" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05BDA1A5" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D1A1BC2" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DA7DFBC" w14:textId="6BCA8812" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Железо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C3EE552" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42759708" w14:textId="77777777" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГФ РБ II 2.4.9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23F05335" w14:textId="0CA0B5D7" w:rsidR="00C27521" w:rsidRPr="0052194F" w:rsidRDefault="00C27521" w:rsidP="0052194F">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.4.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003918A5" w:rsidRPr="00B20F86" w14:paraId="4A57EBE9" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="372ED3BD" w14:textId="1FBCB83F" w:rsidR="003918A5" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.15</w:t>
             </w:r>
             <w:r w:rsidRPr="0008025F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A7DBCA6" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="315FED63" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64BAEE9D" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7260F3B8" w14:textId="0939F9E9" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Тяжелые металлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C72CF43" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C96926F" w14:textId="165157A8" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГФ РБ II 2.4.8</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FEF6AEC" w14:textId="55865592" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
@@ -5880,155 +5748,151 @@
           </w:p>
           <w:p w14:paraId="2B85E2BB" w14:textId="52063A5E" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.4.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003918A5" w:rsidRPr="00B20F86" w14:paraId="6156EEFF" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68D89328" w14:textId="42966C8D" w:rsidR="003918A5" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.16</w:t>
             </w:r>
             <w:r w:rsidRPr="0008025F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57925027" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53790F5F" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/08.035</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2319D437" w14:textId="2A1F11D1" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/08.035</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AF5666A" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Атомно-эмиссионная спектрометрия:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="450E072E" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
@@ -6037,74 +5901,72 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- подлинность</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30EF18F9" w14:textId="4636534A" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- количественное определение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F9DDDE0" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="070D317C" w14:textId="77777777" w:rsidR="001F7090" w:rsidRDefault="001F7090" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F68EAD7" w14:textId="77777777" w:rsidR="001F7090" w:rsidRDefault="001F7090" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3453E1E5" w14:textId="77777777" w:rsidR="001F7090" w:rsidRDefault="001F7090" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
@@ -6137,531 +5999,513 @@
           </w:p>
           <w:p w14:paraId="4655B6E9" w14:textId="6B8E3A3B" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.2.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003918A5" w:rsidRPr="00B20F86" w14:paraId="1F75A6C3" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="040E8DE7" w14:textId="6CDC02D5" w:rsidR="003918A5" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.17</w:t>
             </w:r>
             <w:r w:rsidRPr="0008025F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D667E2E" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29000686" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20038B72" w14:textId="065496A0" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43095AFF" w14:textId="0D7FB43F" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Сульфаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58F4C685" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B866E2A" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГФ РБ II 2.4.13</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4170CD02" w14:textId="33669CAD" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.4.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003918A5" w:rsidRPr="00B20F86" w14:paraId="0CB301C2" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F64FBF7" w14:textId="097FB79A" w:rsidR="003918A5" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.18</w:t>
             </w:r>
             <w:r w:rsidRPr="0008025F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="502308E6" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B19350C" w14:textId="2900BD9F" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4114F0DD" w14:textId="77329C97" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Фосфаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B693084" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2832862B" w14:textId="3BC8B282" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГФ РБ II 2.4.11</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D7716CF" w14:textId="5BD38CC6" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.4.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003918A5" w:rsidRPr="00B20F86" w14:paraId="75F670F5" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AF00402" w14:textId="0E642248" w:rsidR="003918A5" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.19</w:t>
             </w:r>
             <w:r w:rsidRPr="0008025F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44D6A6A1" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79C34986" w14:textId="1C774692" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53E88E1E" w14:textId="6BAE4689" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Аммония соли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BA0F93B" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5842332C" w14:textId="19C18546" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pageBreakBefore/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
@@ -6690,683 +6534,662 @@
           </w:p>
           <w:p w14:paraId="0986083B" w14:textId="1E662040" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003918A5" w:rsidRPr="00B20F86" w14:paraId="19AE1F60" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64CD89C5" w14:textId="07980C28" w:rsidR="003918A5" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.20</w:t>
             </w:r>
             <w:r w:rsidRPr="0008025F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C2B45F9" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F72E38E" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63284183" w14:textId="2590A2C4" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A66398D" w14:textId="17D4F560" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>Хлориды</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EBA8C78" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EEFF537" w14:textId="351D7BD4" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.4.4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35ABC4EA" w14:textId="4D47FD9F" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003918A5" w:rsidRPr="00B20F86" w14:paraId="58227B3C" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="261324C3" w14:textId="2FF64298" w:rsidR="003918A5" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.21</w:t>
             </w:r>
             <w:r w:rsidRPr="00F52B15">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="477615BF" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="182D101D" w14:textId="01B03DF7" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13CFE634" w14:textId="5FD6243D" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>Кальций</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29BF1F2D" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DD98E36" w14:textId="67A6414F" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.4.3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="241BC35D" w14:textId="4F116255" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003918A5" w:rsidRPr="00B20F86" w14:paraId="6567EEAD" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F70EDB3" w14:textId="763C7D25" w:rsidR="003918A5" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.22</w:t>
             </w:r>
             <w:r w:rsidRPr="00F52B15">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A5BBA07" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67F689AF" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/08.169</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BFC7BC1" w14:textId="6EC835F6" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/08.169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00247375" w14:textId="62B0AD91" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Потенциометрическое определение рН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="116E08E7" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3882C9A1" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.2.3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45583EA4" w14:textId="455DB637" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003918A5" w:rsidRPr="00B20F86" w14:paraId="275568BB" w14:textId="77777777" w:rsidTr="001F7090">
         <w:trPr>
           <w:trHeight w:val="1907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28787C1B" w14:textId="6F852F8E" w:rsidR="003918A5" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.23</w:t>
             </w:r>
             <w:r w:rsidRPr="00F52B15">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="313DDE64" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25C0A1FC" w14:textId="140E2DE2" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/08.15</w:t>
             </w:r>
             <w:r w:rsidR="007C2AE5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -7384,111 +7207,108 @@
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/08.15</w:t>
             </w:r>
             <w:r w:rsidR="007C2AE5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55FDCC23" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Газовая хроматография:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F088850" w14:textId="110DD3E1" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="001F7090">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- остаточные количества органических растворителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55621FBB" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FCE344E" w14:textId="0EA161CA" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -7662,156 +7482,152 @@
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.3.2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003918A5" w:rsidRPr="00B20F86" w14:paraId="76699DCA" w14:textId="77777777" w:rsidTr="001140D0">
         <w:trPr>
           <w:trHeight w:val="1014"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3812863F" w14:textId="7EAD88E3" w:rsidR="003918A5" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.24</w:t>
             </w:r>
             <w:r w:rsidRPr="00F52B15">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39B4FE92" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3797EB72" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="001350DE" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001350DE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/29.113</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F96FF27" w14:textId="5A304AE1" w:rsidR="003918A5" w:rsidRPr="00831FA6" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001350DE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EC76C63" w14:textId="12E83BF4" w:rsidR="003918A5" w:rsidRPr="00831FA6" w:rsidRDefault="0071658B" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0071658B">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Удельная электропроводнос</w:t>
             </w:r>
             <w:r w:rsidR="003918A5" w:rsidRPr="0071658B">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ть (</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003918A5" w:rsidRPr="0071658B">
               <w:rPr>
@@ -7824,74 +7640,72 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="003918A5" w:rsidRPr="0071658B">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ность</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="003918A5" w:rsidRPr="0071658B">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1395D720" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AD8693A" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="0052194F" w:rsidRDefault="003918A5" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.2.38</w:t>
             </w:r>
           </w:p>
@@ -7926,243 +7740,235 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="835"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2153"/>
       </w:tblGrid>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="58BBE581" w14:textId="77777777" w:rsidTr="001140D0">
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D4EDEB9" w14:textId="4DEA749F" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="001140D0">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55C359DD" w14:textId="3688E11D" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="001140D0">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="425B5A76" w14:textId="3C30D7D9" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="001140D0">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45AA3F47" w14:textId="38D57028" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="001140D0">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F4A5B8A" w14:textId="6F3C7D94" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="001140D0">
             <w:pPr>
               <w:ind w:left="7" w:right="54" w:firstLine="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52A68151" w14:textId="7EAA88CE" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="001140D0">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="6278A3DC" w14:textId="77777777" w:rsidTr="00C45122">
         <w:trPr>
           <w:trHeight w:val="1475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="154FEDA8" w14:textId="74946A64" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.25</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3633E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67F1AB95" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="001140D0">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Продукты фар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -8244,136 +8050,133 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> средства</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="365D0ECA" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00EB3FAE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EB0A7A5" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/08.133</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B0D1D2C" w14:textId="6A396F9F" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/08.133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="719FAF3C" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Показатель преломления (индекс рефракции):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3124E6E5" w14:textId="1612981F" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- количественное определение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5ABE827C" w14:textId="6BCECA08" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="001140D0">
             <w:pPr>
               <w:ind w:left="7" w:right="54" w:firstLine="27"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Фармакопейная статья, нормативный документ производителя </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>на конкретное лекарственное средство.</w:t>
             </w:r>
@@ -8449,258 +8252,249 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ II «Частные фармакопейные статьи на субстанции для фармацевтического </w:t>
             </w:r>
             <w:r w:rsidRPr="00F53063">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>использования».</w:t>
             </w:r>
             <w:r w:rsidR="00CB78EE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F53063">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="258FE2AA" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.2.6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="664E3CA0" w14:textId="79A23D73" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="149B2963" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49753A5C" w14:textId="4BFE7ED8" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.26</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3633E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="314CB82F" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="00C27521" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2808B1F1" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="00C27521" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C27521">
               <w:t>21.10/08.149</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6742B7F7" w14:textId="709F3C72" w:rsidR="001140D0" w:rsidRPr="00C27521" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C27521">
               <w:t>21.20/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27DECFB6" w14:textId="58BDE10E" w:rsidR="001140D0" w:rsidRPr="00C27521" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="aff"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C27521">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Титриметрические методы анализа</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05987738" w14:textId="25E3D097" w:rsidR="001140D0" w:rsidRPr="00C27521" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="aff"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="452255D1" w14:textId="0F198D00" w:rsidR="001140D0" w:rsidRPr="00C27521" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7038E09D" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="00C27521" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="6" w:right="6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C27521">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00C27521">
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="00C27521">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.2.90</w:t>
             </w:r>
           </w:p>
@@ -8768,369 +8562,357 @@
           <w:p w14:paraId="51430ECA" w14:textId="70CE9914" w:rsidR="001140D0" w:rsidRPr="00C27521" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C27521">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.5.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="3BC12D97" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4ACAA405" w14:textId="40177519" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.27</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3633E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B03366C" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="00C27521" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45B925D1" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="00C27521" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C27521">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.10/08.169</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AEC8DDA" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="00C27521" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C27521">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.20/08.169</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="254BA893" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="00C27521" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64A644C5" w14:textId="4B7353BD" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="aff"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Потенциометрическое титрование</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="628ED2FC" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="aff"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C41079C" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3415D439" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="6" w:right="6"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГФ РБ II 2.2.20</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05CD9B08" w14:textId="447B62DA" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="6" w:right="6"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.2.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="2765C7CF" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="678641A5" w14:textId="53266057" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.28*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24913414" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7187B4A3" w14:textId="3A12EE96" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620E08">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.20/29.145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E29B517" w14:textId="0357C637" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Осмоляльность</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21153881" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="336D6AA0" w14:textId="7B0651D7" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
@@ -9143,166 +8925,160 @@
           </w:p>
           <w:p w14:paraId="46257E29" w14:textId="10BC77C6" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.2.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="2A4832E4" w14:textId="77777777" w:rsidTr="00C45122">
         <w:trPr>
           <w:trHeight w:val="1394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A3D82FF" w14:textId="0A52716A" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.29*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24D767C6" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76B4E993" w14:textId="230CD9A2" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="00D47600">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620E08">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.20/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="157193A8" w14:textId="14F7D32B" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Определение извлекаемого объема парентеральных лекарственных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="413A5332" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F3E2CB4" w14:textId="723DEBE8" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
@@ -9325,181 +9101,175 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.9.9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="759683B8" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="09F4B054" w14:textId="77777777" w:rsidTr="001140D0">
         <w:trPr>
           <w:trHeight w:val="2004"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="389F11E6" w14:textId="7C80E7B0" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.30*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="497E7B65" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1450BF8A" w14:textId="37CF7939" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="00D47600">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620E08">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.20/29.040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02487D2A" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Однородность массы для единицы дозированного лекарственного средства:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78D0CF8C" w14:textId="2C54801D" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="001140D0">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>- средняя масса и однородность массы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DB71375" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04DF2106" w14:textId="229F4E17" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
@@ -9512,331 +9282,319 @@
           </w:p>
           <w:p w14:paraId="73727B64" w14:textId="37F5F868" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="003918A5">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.9.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="64257647" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C24986D" w14:textId="32F8BCA1" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.31*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62F86B1C" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F31F606" w14:textId="0C4F7A4F" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620E08">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.20/08.156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AB830C0" w14:textId="6013E11E" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Однородность дозированных единиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3733173C" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08AE8C65" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.9.40</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E0F1856" w14:textId="6ACBEF9F" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.9.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="173A0DC8" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78F569EF" w14:textId="610F326F" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.32*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79EDF8F2" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39745752" w14:textId="5F55A0D6" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="00D47600">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620E08">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F46C4EC" w14:textId="61EEF911" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00D47600">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Растворение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18FD6D4D" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C21EDFC" w14:textId="3FDE5FC6" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
@@ -9849,340 +9607,328 @@
           </w:p>
           <w:p w14:paraId="4D56D519" w14:textId="2C7579A0" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.9.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="14AB2024" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41859883" w14:textId="150E5120" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620E08">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.33*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D38A80A" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4193684A" w14:textId="546A5FAE" w:rsidR="001140D0" w:rsidRPr="00620E08" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620E08">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F14C4DC" w14:textId="43114266" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="001140D0">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Загрязнение механическими включениями: видимые частицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AD10DED" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="258DAF8B" w14:textId="14278722" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.9.20</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71102D6A" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="39DA63E4" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="716F75B3" w14:textId="1225550F" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.34</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF469B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C034CCF" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05A699EA" w14:textId="59A9D269" w:rsidR="001140D0" w:rsidRPr="00E454A5" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E454A5">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.20/17.087</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="636B4B05" w14:textId="2EA1E4A2" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Загрязнение механическими включениями: невидимые частицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2629F4AE" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5465EA1B" w14:textId="687AED0B" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
@@ -10203,356 +9949,342 @@
           </w:p>
           <w:p w14:paraId="329C8656" w14:textId="265674F4" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00330B80">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.9.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="0A3683AC" w14:textId="77777777" w:rsidTr="001140D0">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BAC9871" w14:textId="650D7511" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="00EF7619">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.35</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF469B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1760FEB8" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00EF7619">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F18A03F" w14:textId="3C338FBD" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00EF7619">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:t>21.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EC8950F" w14:textId="211E27D2" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00EF7619">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Упаковка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="200B4A2D" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00EF7619">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C295F36" w14:textId="6A24E76D" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00EF7619">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:t>СОП-1100-2-085</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="2E3F3097" w14:textId="77777777" w:rsidTr="001140D0">
         <w:trPr>
           <w:trHeight w:val="143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24AD6CC0" w14:textId="2C5B89BA" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.36</w:t>
             </w:r>
             <w:r w:rsidRPr="00434505">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C31BAEC" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0ADCB9EB" w14:textId="5E17EED0" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="001140D0">
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50D5191A" w14:textId="27BC3D3E" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Маркировка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A30E525" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60D38917" w14:textId="7FA2B2DB" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:t>СОП-1100-2-085</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="22984B55" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="585B3392" w14:textId="5990ED80" w:rsidR="001140D0" w:rsidRPr="003E046C" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E046C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41386C26" w14:textId="3B49648F" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вода для инъекций</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -10563,412 +10295,396 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Вода очищенная</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DD645ED" w14:textId="131A17D0" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="001140D0">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60455F6D" w14:textId="1CFB5B53" w:rsidR="001140D0" w:rsidRPr="00CE3373" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/42.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="606AB9A1" w14:textId="71EB3732" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Отбор проб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="796037F1" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="001140D0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F0DDDC3" w14:textId="77777777" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГФ РБ II #5.17.10</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B4F0C50" w14:textId="22013877" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:t>ФЕАЭС 2.1.7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="536C6BF7" w14:textId="77777777" w:rsidTr="001140D0">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25F142BD" w14:textId="4230733D" w:rsidR="001140D0" w:rsidRPr="003E046C" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E046C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="339A02AF" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E884594" w14:textId="67B17445" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A4F8FA2" w14:textId="1DC665B1" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Описание (свойства)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59463B2D" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76591AF7" w14:textId="23DFF0AB" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:t>СОП-1100-2-088</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="25ABB8DB" w14:textId="77777777" w:rsidTr="006F5E2B">
         <w:trPr>
           <w:trHeight w:val="982"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="449D2635" w14:textId="57C1D568" w:rsidR="001140D0" w:rsidRPr="003E046C" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E046C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BCF9BCA" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46987ABC" w14:textId="5F37FCFC" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/08.052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62A95CC8" w14:textId="01F1268B" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>Остаток</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0052194F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>после</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0052194F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>выпаривания</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1659405F" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79073C92" w14:textId="612095E1" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГФ РБ II том 2 (0169) «Вода для инъекций» стр.309</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44A038A4" w14:textId="77777777" w:rsidR="001140D0" w:rsidRDefault="001140D0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5085" w:type="pct"/>
@@ -10977,238 +10693,230 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="835"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2153"/>
       </w:tblGrid>
       <w:tr w:rsidR="00334ADE" w:rsidRPr="00B20F86" w14:paraId="792DCF4E" w14:textId="77777777" w:rsidTr="00334ADE">
         <w:trPr>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DF015DF" w14:textId="49237A18" w:rsidR="00334ADE" w:rsidRPr="003E046C" w:rsidRDefault="00334ADE" w:rsidP="00CB78EE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E83F3CE" w14:textId="710FC109" w:rsidR="00334ADE" w:rsidRPr="0052194F" w:rsidRDefault="00334ADE" w:rsidP="00CB78EE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="072D0DC4" w14:textId="046D59B4" w:rsidR="00334ADE" w:rsidRPr="0052194F" w:rsidRDefault="00334ADE" w:rsidP="00CB78EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6675C934" w14:textId="7217035D" w:rsidR="00334ADE" w:rsidRPr="00334ADE" w:rsidRDefault="00334ADE" w:rsidP="00CB78EE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FB4C826" w14:textId="77E8F0BB" w:rsidR="00334ADE" w:rsidRPr="0052194F" w:rsidRDefault="00334ADE" w:rsidP="00CB78EE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="656F4819" w14:textId="3E683024" w:rsidR="00334ADE" w:rsidRPr="0052194F" w:rsidRDefault="00334ADE" w:rsidP="00CB78EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="5EBF8FCB" w14:textId="77777777" w:rsidTr="00334ADE">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2436C314" w14:textId="4224E65A" w:rsidR="001140D0" w:rsidRPr="003E046C" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E046C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62BDADF8" w14:textId="77777777" w:rsidR="00334ADE" w:rsidRDefault="00334ADE" w:rsidP="00334ADE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вода для инъекций</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -11221,110 +10929,107 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Вода очищенная</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63E69C3F" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21050FC1" w14:textId="6FAF0FDC" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A3A240C" w14:textId="2A004E47" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>Кислотность</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0052194F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>или</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0052194F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>щелочность</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53E02195" w14:textId="576B6F8A" w:rsidR="00334ADE" w:rsidRPr="0052194F" w:rsidRDefault="00334ADE" w:rsidP="00CB78EE">
             <w:pPr>
               <w:ind w:left="7" w:right="54" w:firstLine="27"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Фармакопейная статья, нормативный документ производителя </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>на конкретное лекарственное средство.</w:t>
             </w:r>
@@ -11413,217 +11118,210 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00CB78EE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F53063">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CE600F5" w14:textId="102A70ED" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГФ РБ II том 2 (0169) «Вода для инъекций» стр.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="6250615E" w14:textId="77777777" w:rsidTr="00334ADE">
         <w:trPr>
           <w:trHeight w:val="1711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="607CD3AE" w14:textId="1CA5CFEE" w:rsidR="001140D0" w:rsidRPr="003E046C" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E046C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FD1B3D2" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="688F0F53" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AEC5190" w14:textId="534BCEF9" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7701C5B8" w14:textId="1E500EE9" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>Нитраты</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A0B1DD4" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32326614" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГФ РБ II том 2 (0169) «Вода для инъекций» стр.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>307,</w:t>
             </w:r>
@@ -11640,631 +11338,607 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГФ РБ II том 2 (0008) «Вода очищенная» стр.310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="0EF3031A" w14:textId="77777777" w:rsidTr="006F5E2B">
         <w:trPr>
           <w:trHeight w:val="984"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D224002" w14:textId="2026B102" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35FE71CE" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D60C6F2" w14:textId="5320F9F1" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04BD2D53" w14:textId="332164E6" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>Соли</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0052194F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>аммония</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="688082EB" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="252B734C" w14:textId="497A5BB7" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГФ РБ II том 2 (0169) «Вода для инъекций» стр.308</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="7E1A1292" w14:textId="77777777" w:rsidTr="006F5E2B">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15977028" w14:textId="07616183" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DB674D0" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BAC37F1" w14:textId="07A8EFEF" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/08.149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68EACD13" w14:textId="770957BF" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>Кальций</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0052194F">
               <w:t xml:space="preserve"> и </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>магний</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12CA3868" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72E2B3D6" w14:textId="0EEF3C08" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГФ РБ II том 2 (0169) «Вода для инъекций» стр.309</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="23BB5FA8" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="437DBD90" w14:textId="3DE69284" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49DE0F82" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B71B0ED" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/11.116</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6705D207" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="655754A5" w14:textId="239D1930" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Сульфаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="625732AE" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="464016E6" w14:textId="66F8E6E1" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГФ РБ II том 2 (0169) «Вода для инъекций» стр.308</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="7291BD6C" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="173D0C7C" w14:textId="518FA712" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C14C1D2" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09E5963A" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="635C67C9" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B066355" w14:textId="47C0EF95" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Тяжелые металлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F1DA17F" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55EA813F" w14:textId="5016D119" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГФ РБ II 2.4.8</w:t>
             </w:r>
             <w:r w:rsidR="00334ADE">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
@@ -12274,361 +11948,349 @@
           <w:p w14:paraId="5EC97B72" w14:textId="206D2BB3" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.4.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="00C706AE" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C3BA85A" w14:textId="0F094492" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77B673D0" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04E1A2CB" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.10/11.116</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D85DAB7" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0324648B" w14:textId="2297601B" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>Восстанавливаю</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>щие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0052194F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>вещества</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2631D59B" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60DC5C1F" w14:textId="2CE90072" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> том 2 (0169) «Вода для инъекций» стр.308</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="2653729A" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E50E3D5" w14:textId="71983F25" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00416CC7" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4472D764" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="007E73FB" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E73FB">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.10/29.113</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68F6AE49" w14:textId="04BDE8EE" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E73FB">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.20/29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A8915DD" w14:textId="049D9E86" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E73FB">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Э</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007E73FB">
               <w:t>лектропроводность</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5818A45D" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3390FEE4" w14:textId="1370F8B5" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ГФ РБ II том 2 (0169) «Вода для инъекций» стр.</w:t>
             </w:r>
             <w:r w:rsidR="00334ADE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -12677,320 +12339,307 @@
           </w:p>
           <w:p w14:paraId="44665EE6" w14:textId="011C0931" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00876717">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>«Вода очищенная» стр.310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="49E32EE3" w14:textId="77777777" w:rsidTr="00334ADE">
         <w:trPr>
           <w:trHeight w:val="209"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49CDB2A4" w14:textId="78BB71CA" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="734B0E20" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2169C595" w14:textId="5F90DA51" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:t>21.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71CDA497" w14:textId="5314400C" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Упаковка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79302F49" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4892FC3B" w14:textId="18C2A1D2" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:t>СОП-1100-2-085</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001140D0" w:rsidRPr="00B20F86" w14:paraId="24E13243" w14:textId="77777777" w:rsidTr="00334ADE">
         <w:trPr>
           <w:trHeight w:val="86"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AE1ADA8" w14:textId="4A093C42" w:rsidR="001140D0" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1ECFDDDA" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="277EBA2E" w14:textId="6E2E7933" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00334ADE">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/11.116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43B94336" w14:textId="6F87D3F2" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Маркировка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="355459EA" w14:textId="77777777" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="000A440C" w14:textId="1614C6C2" w:rsidR="001140D0" w:rsidRPr="0052194F" w:rsidRDefault="001140D0" w:rsidP="00C45122">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:t>СОП-1100-2-085</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004521F6" w:rsidRPr="00B20F86" w14:paraId="40049A0B" w14:textId="77777777" w:rsidTr="004521F6">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9792" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54850237" w14:textId="0F7F6549" w:rsidR="004521F6" w:rsidRPr="00E86E1E" w:rsidRDefault="00E86E1E" w:rsidP="004521F6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -13071,142 +12720,105 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Минская </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E86E1E">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>область</w:t>
             </w:r>
             <w:r w:rsidR="00E86E1E" w:rsidRPr="00E86E1E">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00E86E1E" w:rsidRPr="00E86E1E">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Несвижский район, Несвижский с/с, п. Альба, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32F6C587" w14:textId="780B7155" w:rsidR="004521F6" w:rsidRPr="004521F6" w:rsidRDefault="00E86E1E" w:rsidP="004521F6">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86E1E">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>ул. Советская,</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> 8/21</w:t>
+              <w:t>ул. Советская, 8/21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00715381" w:rsidRPr="00B20F86" w14:paraId="744FD844" w14:textId="77777777" w:rsidTr="00FD4909">
         <w:trPr>
           <w:trHeight w:val="2757"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66B1F2CA" w14:textId="5F597CC7" w:rsidR="00715381" w:rsidRDefault="00D8451C" w:rsidP="004521F6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53BC1B0E" w14:textId="6C810440" w:rsidR="00715381" w:rsidRPr="0052194F" w:rsidRDefault="00715381" w:rsidP="00334ADE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Продукты фарма</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -13287,125 +12899,122 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00EB3FAE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00843145">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вода очищенная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58DB893E" w14:textId="792CEADC" w:rsidR="00715381" w:rsidRPr="0052194F" w:rsidRDefault="00715381" w:rsidP="001509A2">
             <w:pPr>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/01.086</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7266C299" w14:textId="491083E9" w:rsidR="00715381" w:rsidRPr="0052194F" w:rsidRDefault="00715381" w:rsidP="001509A2">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:t>21.20/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B44519A" w14:textId="244EAC53" w:rsidR="00715381" w:rsidRPr="0052194F" w:rsidRDefault="00715381" w:rsidP="004521F6">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>Микробиологи</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>ческая</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0052194F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0052194F">
               <w:t>чистота</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36FB820C" w14:textId="7839F45F" w:rsidR="00715381" w:rsidRPr="0052194F" w:rsidRDefault="00715381" w:rsidP="00334ADE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00334ADE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Фармакопейная статья, нормативный документ производителя </w:t>
             </w:r>
             <w:r w:rsidRPr="00334ADE">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>на конкретное лекарственное средство.</w:t>
             </w:r>
             <w:r w:rsidR="00334ADE">
@@ -13429,86 +13038,76 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>на субстанцию для фармацевтического использования.</w:t>
             </w:r>
             <w:r w:rsidR="00334ADE">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00334ADE">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Нормативный документ по качеству.</w:t>
             </w:r>
             <w:r w:rsidR="00E86E1E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00334ADE">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ГФ</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00334ADE">
+              <w:t>ГФ РБ II «Частные фармакопейные статьи на субстанции для фармацевтического использования».</w:t>
+            </w:r>
+            <w:r w:rsidR="00334ADE">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> РБ II «Частные фармакопейные статьи на субстанции для фармацевтического использования».</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00334ADE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00334ADE">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>ФЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31B6E76B" w14:textId="6C63061B" w:rsidR="00715381" w:rsidRPr="0052194F" w:rsidRDefault="00715381" w:rsidP="004521F6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ГФ РБ II 2.6.12, 2.6.13,5.1.4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50D8B44F" w14:textId="77777777" w:rsidR="00715381" w:rsidRPr="0052194F" w:rsidRDefault="00715381" w:rsidP="004521F6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
@@ -13518,468 +13117,438 @@
               </w:rPr>
               <w:t>ФЕАЭС 2.1.6.6,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69B8DEFF" w14:textId="248A1CA2" w:rsidR="00715381" w:rsidRPr="0052194F" w:rsidRDefault="00715381" w:rsidP="004521F6">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:t>2.1.6.7, 2.3.1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00715381" w:rsidRPr="00B20F86" w14:paraId="26D98AE2" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D40AF2F" w14:textId="0714BF1B" w:rsidR="00715381" w:rsidRDefault="00D8451C" w:rsidP="004521F6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="258D761E" w14:textId="67588B31" w:rsidR="00715381" w:rsidRPr="0052194F" w:rsidRDefault="00715381" w:rsidP="006F5E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EF920C9" w14:textId="1DD3F6BA" w:rsidR="00715381" w:rsidRPr="0052194F" w:rsidRDefault="00715381" w:rsidP="004521F6">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:t>21.20/01.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="766B8839" w14:textId="67ACFA8F" w:rsidR="00715381" w:rsidRPr="0052194F" w:rsidRDefault="00715381" w:rsidP="004521F6">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Стерильность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1655DE4F" w14:textId="7CAF5A8D" w:rsidR="00715381" w:rsidRPr="0052194F" w:rsidRDefault="00715381" w:rsidP="006F5E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37B3B36B" w14:textId="77777777" w:rsidR="00715381" w:rsidRPr="00E86E1E" w:rsidRDefault="00715381" w:rsidP="004521F6">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00E86E1E">
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00E86E1E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="00E86E1E">
               <w:t xml:space="preserve"> 2.6.1 метод мембранной фильтрации</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="773E29E1" w14:textId="03F6E811" w:rsidR="00715381" w:rsidRPr="00E86E1E" w:rsidRDefault="00715381" w:rsidP="004521F6">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86E1E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334ADE" w:rsidRPr="00B20F86" w14:paraId="3A88891C" w14:textId="77777777" w:rsidTr="00334ADE">
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75EF1957" w14:textId="7A83375D" w:rsidR="00334ADE" w:rsidRDefault="00334ADE" w:rsidP="00334ADE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70AC215A" w14:textId="16EFEA77" w:rsidR="00334ADE" w:rsidRPr="0052194F" w:rsidRDefault="00334ADE" w:rsidP="00334ADE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1688788D" w14:textId="0D029E7E" w:rsidR="00334ADE" w:rsidRPr="00334ADE" w:rsidRDefault="00334ADE" w:rsidP="00334ADE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C8580A2" w14:textId="3886F149" w:rsidR="00334ADE" w:rsidRPr="0052194F" w:rsidRDefault="00334ADE" w:rsidP="00334ADE">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78A47E4C" w14:textId="2BE34920" w:rsidR="00334ADE" w:rsidRPr="0052194F" w:rsidRDefault="00334ADE" w:rsidP="00334ADE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="598E1355" w14:textId="49790EAA" w:rsidR="00334ADE" w:rsidRPr="0052194F" w:rsidRDefault="00334ADE" w:rsidP="00334ADE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F5E2B" w:rsidRPr="00B20F86" w14:paraId="2C9DB6C0" w14:textId="77777777" w:rsidTr="006F5E2B">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9792" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03EEB886" w14:textId="77777777" w:rsidR="00E86E1E" w:rsidRPr="00E86E1E" w:rsidRDefault="00E86E1E" w:rsidP="00E86E1E">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86E1E">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">223160, Республика Беларусь, Минская </w:t>
+              <w:t xml:space="preserve"> 223160, Республика Беларусь, Минская </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E86E1E">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>область ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E86E1E">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Несвижский район, Несвижский с/с, п. Альба, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B8807BC" w14:textId="02CB6BC2" w:rsidR="006F5E2B" w:rsidRPr="0052194F" w:rsidRDefault="00E86E1E" w:rsidP="00E86E1E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E86E1E">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ул. Советская, </w:t>
-[...7 lines deleted...]
-              <w:t>11</w:t>
+              <w:t>ул. Советская, 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD4909" w:rsidRPr="00B20F86" w14:paraId="480DCFF2" w14:textId="77777777" w:rsidTr="00D8451C">
         <w:trPr>
           <w:trHeight w:val="3034"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E21BBF6" w14:textId="41F415FF" w:rsidR="00FD4909" w:rsidRDefault="00D8451C" w:rsidP="004521F6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F3480AB" w14:textId="0566B2E3" w:rsidR="00FD4909" w:rsidRPr="0052194F" w:rsidRDefault="00334ADE" w:rsidP="006F5E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Продукты фарма</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -14059,51 +13628,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00843145">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вода</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00843145">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> очищенная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0147C313" w14:textId="194A8FA0" w:rsidR="00FD4909" w:rsidRDefault="00FD4909" w:rsidP="004521F6">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF7619">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.10/</w:t>
             </w:r>
             <w:r w:rsidR="008C5817">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF7619">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
@@ -14119,88 +13687,86 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF7619">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>21.20/</w:t>
             </w:r>
             <w:r w:rsidR="008C5817">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF7619">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>6.036</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F8E2B94" w14:textId="77777777" w:rsidR="00D8451C" w:rsidRDefault="00FD4909" w:rsidP="004521F6">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F5E2B">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Аномальная </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F9DF245" w14:textId="7C2AA447" w:rsidR="00FD4909" w:rsidRPr="0052194F" w:rsidRDefault="00FD4909" w:rsidP="004521F6">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F5E2B">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>токсичность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3963ED0D" w14:textId="1AF52076" w:rsidR="00FD4909" w:rsidRPr="0052194F" w:rsidRDefault="00FD4909" w:rsidP="00334ADE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ф</w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">армакопейная статья, нормативный документ производителя </w:t>
             </w:r>
             <w:r w:rsidRPr="0052194F">
@@ -14278,230 +13844,223 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00334ADE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B6393">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DECAB4A" w14:textId="77777777" w:rsidR="00FD4909" w:rsidRPr="00715381" w:rsidRDefault="00FD4909" w:rsidP="004521F6">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00715381">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ </w:t>
             </w:r>
             <w:r w:rsidRPr="00715381">
               <w:t>II</w:t>
             </w:r>
             <w:r w:rsidRPr="00715381">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.6.9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4989D71A" w14:textId="7B742AB1" w:rsidR="00FD4909" w:rsidRPr="00715381" w:rsidRDefault="00FD4909" w:rsidP="004521F6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00715381">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ФЕАЭС 2.1.6.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD4909" w:rsidRPr="00B20F86" w14:paraId="4DB6F1F8" w14:textId="77777777" w:rsidTr="00F440BD">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10CFE612" w14:textId="4BFCB167" w:rsidR="00FD4909" w:rsidRDefault="00D8451C" w:rsidP="004521F6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12BA03D4" w14:textId="59EFF9B4" w:rsidR="00FD4909" w:rsidRPr="0052194F" w:rsidRDefault="00FD4909" w:rsidP="006F5E2B">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="170EE183" w14:textId="77777777" w:rsidR="00FD4909" w:rsidRPr="00EF7619" w:rsidRDefault="00FD4909" w:rsidP="004521F6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF7619">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.10/16.036</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="053193D7" w14:textId="30EE20AE" w:rsidR="00FD4909" w:rsidRPr="00EF7619" w:rsidRDefault="00FD4909" w:rsidP="004521F6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF7619">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.20/16.036</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A015EF1" w14:textId="3A686EA1" w:rsidR="00FD4909" w:rsidRPr="0052194F" w:rsidRDefault="00FD4909" w:rsidP="004521F6">
             <w:pPr>
               <w:pStyle w:val="af5"/>
               <w:ind w:left="-57" w:right="-57"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052194F">
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Бактериальные эндотоксины</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01A43A77" w14:textId="77777777" w:rsidR="00FD4909" w:rsidRPr="0052194F" w:rsidRDefault="00FD4909" w:rsidP="004521F6">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2688FDBD" w14:textId="77777777" w:rsidR="00FD4909" w:rsidRPr="00715381" w:rsidRDefault="00FD4909" w:rsidP="004521F6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00715381">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ГФ РБ II 2.6.14 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1463A4D3" w14:textId="707B09CF" w:rsidR="00FD4909" w:rsidRPr="00715381" w:rsidRDefault="00FD4909" w:rsidP="004521F6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00715381">
@@ -14937,58 +14496,58 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0056070B" w:rsidRPr="00B43DFB" w:rsidSect="00796C65">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="298BDBB7" w14:textId="77777777" w:rsidR="006423F6" w:rsidRDefault="006423F6" w:rsidP="0011070C">
+    <w:p w14:paraId="76BBF0B2" w14:textId="77777777" w:rsidR="00DC5EC6" w:rsidRDefault="00DC5EC6" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="331050D7" w14:textId="77777777" w:rsidR="006423F6" w:rsidRDefault="006423F6" w:rsidP="0011070C">
+    <w:p w14:paraId="624FCB77" w14:textId="77777777" w:rsidR="00DC5EC6" w:rsidRDefault="00DC5EC6" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15032,50 +14591,64 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblInd w:w="-142" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3400"/>
       <w:gridCol w:w="4177"/>
       <w:gridCol w:w="1781"/>
     </w:tblGrid>
     <w:tr w:rsidR="00EF7619" w:rsidRPr="00460ECA" w14:paraId="5950A3D5" w14:textId="77777777" w:rsidTr="00C62C68">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3402" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="28040386" w14:textId="4C5FC26A" w:rsidR="00EF7619" w:rsidRPr="00B453D4" w:rsidRDefault="00EF7619" w:rsidP="002667A7">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -15277,50 +14850,64 @@
           </w:r>
           <w:r w:rsidRPr="007624CE">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3629D807" w14:textId="77777777" w:rsidR="00EF7619" w:rsidRPr="005128B2" w:rsidRDefault="00EF7619">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3336"/>
       <w:gridCol w:w="4301"/>
       <w:gridCol w:w="1721"/>
     </w:tblGrid>
     <w:tr w:rsidR="00EF7619" w:rsidRPr="007624CE" w14:paraId="026ADD8F" w14:textId="77777777" w:rsidTr="00B453D4">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3336" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5264557C" w14:textId="1E803FEE" w:rsidR="00EF7619" w:rsidRPr="00B453D4" w:rsidRDefault="00EF7619" w:rsidP="005D5C7B">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
@@ -15525,77 +15112,68 @@
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00EF7619" w:rsidRPr="00CC094B" w:rsidRDefault="00EF7619" w:rsidP="002667A7">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0" w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43DCD4E1" w14:textId="77777777" w:rsidR="006423F6" w:rsidRDefault="006423F6" w:rsidP="0011070C">
+    <w:p w14:paraId="191FEB43" w14:textId="77777777" w:rsidR="00DC5EC6" w:rsidRDefault="00DC5EC6" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FF05227" w14:textId="77777777" w:rsidR="006423F6" w:rsidRDefault="006423F6" w:rsidP="0011070C">
+    <w:p w14:paraId="73A93CF9" w14:textId="77777777" w:rsidR="00DC5EC6" w:rsidRDefault="00DC5EC6" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblInd w:w="-71" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="71" w:type="dxa"/>
         <w:right w:w="71" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="742"/>
       <w:gridCol w:w="8896"/>
     </w:tblGrid>
     <w:tr w:rsidR="00EF7619" w:rsidRPr="00D337DC" w14:paraId="3804E551" w14:textId="77777777" w:rsidTr="003E5791">
       <w:trPr>
         <w:trHeight w:val="752"/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="380" w:type="pct"/>
@@ -15714,59 +15292,50 @@
           <w:r w:rsidR="00D007A9">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>2.2001</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="00EF7619" w:rsidRPr="00CC094B" w:rsidRDefault="00EF7619">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9986" w:type="dxa"/>
       <w:tblInd w:w="-158" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="896"/>
       <w:gridCol w:w="9090"/>
     </w:tblGrid>
     <w:tr w:rsidR="00EF7619" w:rsidRPr="00804957" w14:paraId="00A6030A" w14:textId="77777777" w:rsidTr="003E5791">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="896" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -17351,51 +16920,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1826585588">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="634021038">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="796290114">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="896865811">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="679893988">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="252394924">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="166"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
@@ -17499,50 +17068,51 @@
     <w:rsid w:val="003F7653"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00425B4D"/>
     <w:rsid w:val="0043391E"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="0044029F"/>
     <w:rsid w:val="0045167E"/>
     <w:rsid w:val="004521F6"/>
     <w:rsid w:val="00475E14"/>
     <w:rsid w:val="00486895"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004D601A"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="005040B4"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="0052194F"/>
     <w:rsid w:val="00531702"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00561128"/>
     <w:rsid w:val="00592241"/>
+    <w:rsid w:val="005A5526"/>
     <w:rsid w:val="005C0333"/>
     <w:rsid w:val="005C7034"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="005F34FE"/>
     <w:rsid w:val="005F4216"/>
     <w:rsid w:val="00605459"/>
     <w:rsid w:val="00616A4B"/>
     <w:rsid w:val="00620E08"/>
     <w:rsid w:val="006269BC"/>
     <w:rsid w:val="006423F6"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00657BE7"/>
     <w:rsid w:val="0066572B"/>
     <w:rsid w:val="00667F2A"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="00677118"/>
     <w:rsid w:val="00677B41"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006B084A"/>
     <w:rsid w:val="006B1B7A"/>
@@ -17600,50 +17170,51 @@
     <w:rsid w:val="009439A5"/>
     <w:rsid w:val="00945CF9"/>
     <w:rsid w:val="00945E2C"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="009508A1"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="0095789A"/>
     <w:rsid w:val="0096354A"/>
     <w:rsid w:val="009652B7"/>
     <w:rsid w:val="00982D63"/>
     <w:rsid w:val="00986043"/>
     <w:rsid w:val="00992897"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A0293"/>
     <w:rsid w:val="009A13E8"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009D139D"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A0221E"/>
     <w:rsid w:val="00A04639"/>
     <w:rsid w:val="00A16715"/>
+    <w:rsid w:val="00A27587"/>
     <w:rsid w:val="00A30937"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A51A37"/>
     <w:rsid w:val="00A543BB"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A839AD"/>
     <w:rsid w:val="00AA7490"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AB67EE"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00AF5295"/>
     <w:rsid w:val="00B0662F"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B33A12"/>
     <w:rsid w:val="00B411BE"/>
     <w:rsid w:val="00B43DFB"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B75923"/>
     <w:rsid w:val="00BA416D"/>
     <w:rsid w:val="00BA682A"/>
@@ -17677,50 +17248,51 @@
     <w:rsid w:val="00CD228B"/>
     <w:rsid w:val="00CE3373"/>
     <w:rsid w:val="00CE6017"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D007A9"/>
     <w:rsid w:val="00D0136A"/>
     <w:rsid w:val="00D0325C"/>
     <w:rsid w:val="00D0569A"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D432A6"/>
     <w:rsid w:val="00D47600"/>
     <w:rsid w:val="00D508EB"/>
     <w:rsid w:val="00D55A7B"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D568DD"/>
     <w:rsid w:val="00D71B47"/>
     <w:rsid w:val="00D77DC1"/>
     <w:rsid w:val="00D8451C"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB6640"/>
     <w:rsid w:val="00DB72F3"/>
     <w:rsid w:val="00DB7FF2"/>
+    <w:rsid w:val="00DC5EC6"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DD55F4"/>
     <w:rsid w:val="00DE05F2"/>
     <w:rsid w:val="00DE5A32"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF6198"/>
     <w:rsid w:val="00DF701F"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E06867"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E233A6"/>
     <w:rsid w:val="00E372D4"/>
     <w:rsid w:val="00E454A5"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E65086"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E86E1E"/>
     <w:rsid w:val="00E87D3C"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
     <w:rsid w:val="00EA24BD"/>
     <w:rsid w:val="00EA722A"/>
     <w:rsid w:val="00EB3FAE"/>
     <w:rsid w:val="00EB55B7"/>
     <w:rsid w:val="00EC175D"/>
@@ -19440,58 +19012,66 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A2ED08F84D97484698DF0084D75B3F71"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BE8C12C1-3C4F-421F-BF87-0AF9297224AE}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -19888,50 +19468,51 @@
     <w:rsid w:val="0011480C"/>
     <w:rsid w:val="001A3A38"/>
     <w:rsid w:val="001C7F20"/>
     <w:rsid w:val="001D6874"/>
     <w:rsid w:val="001F086A"/>
     <w:rsid w:val="00214C5B"/>
     <w:rsid w:val="0021606B"/>
     <w:rsid w:val="002501E5"/>
     <w:rsid w:val="00274DED"/>
     <w:rsid w:val="002751FF"/>
     <w:rsid w:val="002C5926"/>
     <w:rsid w:val="00301E85"/>
     <w:rsid w:val="00312225"/>
     <w:rsid w:val="00372232"/>
     <w:rsid w:val="003B21DC"/>
     <w:rsid w:val="003F7653"/>
     <w:rsid w:val="00495C3B"/>
     <w:rsid w:val="004A3A30"/>
     <w:rsid w:val="004B526F"/>
     <w:rsid w:val="004D73EF"/>
     <w:rsid w:val="004F4951"/>
     <w:rsid w:val="005029EC"/>
     <w:rsid w:val="00516AF1"/>
     <w:rsid w:val="00562D7C"/>
     <w:rsid w:val="00580F98"/>
+    <w:rsid w:val="005A5526"/>
     <w:rsid w:val="005C3A33"/>
     <w:rsid w:val="005C4097"/>
     <w:rsid w:val="005E6DB8"/>
     <w:rsid w:val="00607457"/>
     <w:rsid w:val="006147AA"/>
     <w:rsid w:val="00622D30"/>
     <w:rsid w:val="00684F82"/>
     <w:rsid w:val="006C46EC"/>
     <w:rsid w:val="006E21F9"/>
     <w:rsid w:val="0071447E"/>
     <w:rsid w:val="007D007B"/>
     <w:rsid w:val="0080735D"/>
     <w:rsid w:val="00830754"/>
     <w:rsid w:val="008346F0"/>
     <w:rsid w:val="0089032B"/>
     <w:rsid w:val="008E0CC8"/>
     <w:rsid w:val="00922870"/>
     <w:rsid w:val="0093342A"/>
     <w:rsid w:val="009370B1"/>
     <w:rsid w:val="00953F09"/>
     <w:rsid w:val="00967CB5"/>
     <w:rsid w:val="0098476E"/>
     <w:rsid w:val="009F0B36"/>
     <w:rsid w:val="009F7C19"/>
     <w:rsid w:val="00A13F21"/>
@@ -19941,50 +19522,51 @@
     <w:rsid w:val="00A839AD"/>
     <w:rsid w:val="00B00858"/>
     <w:rsid w:val="00B0444B"/>
     <w:rsid w:val="00B11269"/>
     <w:rsid w:val="00B163F5"/>
     <w:rsid w:val="00B612C8"/>
     <w:rsid w:val="00B63D03"/>
     <w:rsid w:val="00B810C2"/>
     <w:rsid w:val="00BE1AEC"/>
     <w:rsid w:val="00BF3758"/>
     <w:rsid w:val="00C15824"/>
     <w:rsid w:val="00C6354B"/>
     <w:rsid w:val="00C8094E"/>
     <w:rsid w:val="00CA238A"/>
     <w:rsid w:val="00CB6A6E"/>
     <w:rsid w:val="00CC03D9"/>
     <w:rsid w:val="00CC7A3D"/>
     <w:rsid w:val="00CD228B"/>
     <w:rsid w:val="00D10DAD"/>
     <w:rsid w:val="00D26417"/>
     <w:rsid w:val="00D53B49"/>
     <w:rsid w:val="00D77DC1"/>
     <w:rsid w:val="00D949EF"/>
     <w:rsid w:val="00DA214C"/>
     <w:rsid w:val="00DB7154"/>
+    <w:rsid w:val="00E82B12"/>
     <w:rsid w:val="00EB4B12"/>
     <w:rsid w:val="00EB51E0"/>
     <w:rsid w:val="00EF7515"/>
     <w:rsid w:val="00F117DE"/>
     <w:rsid w:val="00F76458"/>
     <w:rsid w:val="00FD58DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
@@ -20765,70 +20347,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CED867C-21B6-4902-854C-52BF8638F8A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>8516</Characters>
+  <Pages>6</Pages>
+  <Words>1493</Words>
+  <Characters>8514</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9991</CharactersWithSpaces>
+  <CharactersWithSpaces>9988</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>