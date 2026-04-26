--- v0 (2025-12-04)
+++ v1 (2026-04-26)
@@ -954,158 +954,154 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="412"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="742"/>
         <w:gridCol w:w="2338"/>
         <w:gridCol w:w="2253"/>
         <w:gridCol w:w="2058"/>
       </w:tblGrid>
       <w:tr w:rsidR="00552FE5" w:rsidRPr="00B20F86" w14:paraId="339EF21B" w14:textId="77777777" w:rsidTr="00983FAC">
         <w:trPr>
           <w:trHeight w:val="2112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="412" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27837A94" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="005D74A9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-120" w:right="-122"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20F86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A025987" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20F86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Наименование объекта</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4731811C" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5132ECC2" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20F86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Код</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29B1A34C" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00B20F86" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F4791B4" w14:textId="77777777" w:rsidR="005D74A9" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20F86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Наименование </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37D06466" w14:textId="6D6CBACF" w:rsidR="00B65304" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
@@ -1156,51 +1152,50 @@
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20F86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>параметры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B43B479" w14:textId="77777777" w:rsidR="00B65304" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20F86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Обозначение </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49A4C15E" w14:textId="77777777" w:rsidR="00B65304" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
@@ -1251,51 +1246,50 @@
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20F86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>к объекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B3BBA4E" w14:textId="77777777" w:rsidR="00B65304" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B20F86">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Обозначение </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6529F91E" w14:textId="77777777" w:rsidR="00B65304" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
@@ -1406,337 +1400,348 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="411"/>
         <w:gridCol w:w="1801"/>
         <w:gridCol w:w="742"/>
         <w:gridCol w:w="2338"/>
         <w:gridCol w:w="2253"/>
         <w:gridCol w:w="2058"/>
       </w:tblGrid>
       <w:tr w:rsidR="00552FE5" w:rsidRPr="00B20F86" w14:paraId="1AA8B9FF" w14:textId="77777777" w:rsidTr="00A51BD7">
         <w:trPr>
           <w:trHeight w:val="158"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E94FDCE" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00422EB3" w:rsidRDefault="00552FE5" w:rsidP="0009543C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="22"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00422EB3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14D9B95B" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00422EB3" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00422EB3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FA892A6" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00422EB3" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00422EB3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="010EEC29" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00422EB3" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00422EB3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34868C21" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00422EB3" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00422EB3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28BAA06A" w14:textId="77777777" w:rsidR="00552FE5" w:rsidRPr="00422EB3" w:rsidRDefault="00552FE5" w:rsidP="00C14D21">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00422EB3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00552FE5" w:rsidRPr="00B20F86" w14:paraId="11619CE3" w14:textId="77777777" w:rsidTr="0009543C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9603" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55F41F4C" w14:textId="666BC56F" w:rsidR="00552FE5" w:rsidRPr="00DD4EA5" w:rsidRDefault="00380054" w:rsidP="00C14D21">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00380054">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ул. Стариновская, д. 15, оф.</w:t>
+              <w:t xml:space="preserve">ул. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00380054">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Стариновская</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00380054">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, д. 15, оф.</w:t>
             </w:r>
             <w:r w:rsidR="00B739EF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00380054">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30, 223056, г. Минск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00380054" w:rsidRPr="00B20F86" w14:paraId="33A0D620" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03D3891A" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00726DC5" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68CC6C68" w14:textId="4967EAE6" w:rsidR="009B5F7D" w:rsidRPr="00726DC5" w:rsidRDefault="009B5F7D" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E03742F" w14:textId="77777777" w:rsidR="002D1C4E" w:rsidRDefault="00380054" w:rsidP="002D1C4E">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Аппараты, силовые и осветительные сети, вторичные цепи переменного </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48D96997" w14:textId="77777777" w:rsidR="002D1C4E" w:rsidRDefault="00380054" w:rsidP="002D1C4E">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
@@ -1796,51 +1801,50 @@
           </w:p>
           <w:p w14:paraId="0567B79D" w14:textId="458D0970" w:rsidR="00380054" w:rsidRPr="00726DC5" w:rsidRDefault="00380054" w:rsidP="002D1C4E">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>до 1000 В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A428C91" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00726DC5" w:rsidRDefault="00380054" w:rsidP="00223904">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.12/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76FBAFBD" w14:textId="21DCAF6C" w:rsidR="00380054" w:rsidRPr="00726DC5" w:rsidRDefault="00380054" w:rsidP="00223904">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
@@ -1878,87 +1882,85 @@
               <w:t>22.000</w:t>
             </w:r>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>27.90/</w:t>
             </w:r>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3091DE39" w14:textId="5918925B" w:rsidR="00380054" w:rsidRPr="00726DC5" w:rsidRDefault="00380054" w:rsidP="00726DC5">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Сопротивление</w:t>
             </w:r>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>изоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6706EE39" w14:textId="742471CA" w:rsidR="00380054" w:rsidRPr="00726DC5" w:rsidRDefault="0009543C" w:rsidP="00A8662C">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00726DC5">
@@ -2001,187 +2003,182 @@
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
               <w:t>ТКП 339-2022 п.</w:t>
             </w:r>
             <w:r w:rsidR="00AC7A4C">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00380054" w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.26.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FEDDF6B" w14:textId="68B8324F" w:rsidR="00380054" w:rsidRPr="00726DC5" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ МН 4555-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00380054" w:rsidRPr="00B20F86" w14:paraId="76191A56" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73ADA436" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00726DC5" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C4363B0" w14:textId="7347D8DD" w:rsidR="009B5F7D" w:rsidRPr="00726DC5" w:rsidRDefault="009B5F7D" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00543D85" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00726DC5" w:rsidRDefault="00380054" w:rsidP="00726DC5">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AC8BDFB" w14:textId="25F875CD" w:rsidR="00380054" w:rsidRPr="00726DC5" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.90/</w:t>
             </w:r>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A516549" w14:textId="77777777" w:rsidR="00223904" w:rsidRDefault="00726DC5" w:rsidP="00726DC5">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Проверка</w:t>
             </w:r>
             <w:r w:rsidR="00380054" w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2256,51 +2253,50 @@
               <w:t>и осветительных</w:t>
             </w:r>
             <w:r w:rsidR="00223904">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00380054" w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>сетей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="569FF858" w14:textId="06833F6A" w:rsidR="00380054" w:rsidRPr="00726DC5" w:rsidRDefault="0009543C" w:rsidP="00726DC5">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00726DC5">
@@ -2336,196 +2332,191 @@
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
               <w:t>ТКП 339-2022 п.</w:t>
             </w:r>
             <w:r w:rsidR="00A8662C">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00380054" w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.26.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52071E10" w14:textId="08156E5C" w:rsidR="00380054" w:rsidRPr="00726DC5" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4712-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00223904" w:rsidRPr="00B20F86" w14:paraId="67DEB11A" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A5D1DEA" w14:textId="77777777" w:rsidR="00223904" w:rsidRPr="00726DC5" w:rsidRDefault="00223904" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C143CDE" w14:textId="18BCECB6" w:rsidR="00223904" w:rsidRPr="00726DC5" w:rsidRDefault="00223904" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F6FF294" w14:textId="21C95600" w:rsidR="00223904" w:rsidRPr="00726DC5" w:rsidRDefault="00223904" w:rsidP="00726DC5">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Заземляющие устройства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34BA011E" w14:textId="43F50CC0" w:rsidR="00223904" w:rsidRPr="00726DC5" w:rsidRDefault="00223904" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.90/</w:t>
             </w:r>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B23506B" w14:textId="77777777" w:rsidR="00223904" w:rsidRDefault="00223904" w:rsidP="00726DC5">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Сопротивление </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="064F7411" w14:textId="77777777" w:rsidR="00223904" w:rsidRDefault="00223904" w:rsidP="00726DC5">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
@@ -2584,51 +2575,50 @@
           </w:p>
           <w:p w14:paraId="5EC99E5C" w14:textId="5E5537ED" w:rsidR="00223904" w:rsidRPr="00726DC5" w:rsidRDefault="00223904" w:rsidP="00726DC5">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>сопротивление грунта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2ADCDFD7" w14:textId="77777777" w:rsidR="00223904" w:rsidRDefault="00223904" w:rsidP="00726DC5">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00726DC5">
@@ -2669,56 +2659,65 @@
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
               <w:t>ТКП 339-2022</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F91C7DD" w14:textId="43F93B87" w:rsidR="00223904" w:rsidRPr="00726DC5" w:rsidRDefault="00223904" w:rsidP="00726DC5">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>пп.</w:t>
+              <w:t>пп</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00726DC5">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.28.6,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
@@ -2754,191 +2753,186 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п. 7.4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1092B962" w14:textId="7167C39C" w:rsidR="00223904" w:rsidRPr="00726DC5" w:rsidRDefault="00223904" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726DC5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ МН 4558-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00223904" w:rsidRPr="00B20F86" w14:paraId="5952A407" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6352ACD4" w14:textId="77777777" w:rsidR="00223904" w:rsidRPr="005D74A9" w:rsidRDefault="00223904" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20ADE48D" w14:textId="73882C0C" w:rsidR="00223904" w:rsidRPr="005D74A9" w:rsidRDefault="00223904" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A25CBB1" w14:textId="77777777" w:rsidR="00223904" w:rsidRPr="00B20F86" w:rsidRDefault="00223904" w:rsidP="00380054">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2704104E" w14:textId="00D7D555" w:rsidR="00223904" w:rsidRPr="00984E7A" w:rsidRDefault="00223904" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.90/</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="596C4DBB" w14:textId="77777777" w:rsidR="00223904" w:rsidRDefault="00223904" w:rsidP="00DC44AD">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-51" w:right="-113"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Проверка соединений </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29550637" w14:textId="77777777" w:rsidR="00223904" w:rsidRDefault="00223904" w:rsidP="00DC44AD">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
@@ -3074,51 +3068,50 @@
           <w:p w14:paraId="61F2535B" w14:textId="28CC85C8" w:rsidR="00223904" w:rsidRPr="00984E7A" w:rsidRDefault="00223904" w:rsidP="00DC44AD">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-51" w:right="-113"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>контактного соединения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2874ADCA" w14:textId="48CE3458" w:rsidR="00223904" w:rsidRPr="00984E7A" w:rsidRDefault="00223904" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -3189,187 +3182,182 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.28.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F3BEF28" w14:textId="784A9D7A" w:rsidR="00223904" w:rsidRPr="00984E7A" w:rsidRDefault="00223904" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ МН 4557-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00223904" w:rsidRPr="00B20F86" w14:paraId="473528C7" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3087F839" w14:textId="77777777" w:rsidR="00223904" w:rsidRPr="005D74A9" w:rsidRDefault="00223904" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FE9C5BF" w14:textId="1EEFEE34" w:rsidR="00223904" w:rsidRPr="005D74A9" w:rsidRDefault="00223904" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1653E1EB" w14:textId="2E9BE355" w:rsidR="00223904" w:rsidRPr="00984E7A" w:rsidRDefault="00223904" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B0EAA52" w14:textId="46B1E7BC" w:rsidR="00223904" w:rsidRPr="00984E7A" w:rsidRDefault="00223904" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.90/</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18E45894" w14:textId="77777777" w:rsidR="00223904" w:rsidRDefault="00223904" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Проверка цепи</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3432,66 +3420,66 @@
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>заземлением нейтрали</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CA8DD3C" w14:textId="6F8CB981" w:rsidR="00DC44AD" w:rsidRPr="00984E7A" w:rsidRDefault="00DC44AD" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="127BAADE" w14:textId="29BAFD8B" w:rsidR="00223904" w:rsidRPr="00984E7A" w:rsidRDefault="00223904" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
@@ -3601,137 +3589,133 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>413.1.3.5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="253C31A6" w14:textId="6B6EBDFE" w:rsidR="00223904" w:rsidRPr="00984E7A" w:rsidRDefault="00223904" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="114961AF" w14:textId="7EF0F614" w:rsidR="00223904" w:rsidRPr="00984E7A" w:rsidRDefault="00223904" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ МН 4712-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00380054" w:rsidRPr="00B20F86" w14:paraId="0FE50262" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D7BAC76" w14:textId="77777777" w:rsidR="009B5F7D" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38BC27C8" w14:textId="574998E7" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="009B5F7D" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EED7726" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Устройства </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="682AB246" w14:textId="17F50C81" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
@@ -3763,85 +3747,83 @@
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">отключения </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(УЗО-Д)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FC200F1" w14:textId="08936CE9" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.90/</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AC5E80F" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Сопротивление</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="356450E1" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
@@ -3863,51 +3845,50 @@
           </w:p>
           <w:p w14:paraId="30AAF811" w14:textId="647FA1E0" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>защищаемой линии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="661976F4" w14:textId="77777777" w:rsidR="00A8662C" w:rsidRDefault="0009543C" w:rsidP="00A8662C">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -4035,191 +4016,186 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.26.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29FB67D6" w14:textId="21C1B12E" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CCB5768" w14:textId="7D8D2200" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ МН 4555-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00380054" w:rsidRPr="00B20F86" w14:paraId="4F8E924C" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64579301" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BC4CFE8" w14:textId="7BA0D5D7" w:rsidR="009B5F7D" w:rsidRPr="005D74A9" w:rsidRDefault="009B5F7D" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2868DCA9" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00B20F86" w:rsidRDefault="00380054" w:rsidP="00380054">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59E61004" w14:textId="7DC91077" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.90/</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25898DFB" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Отключающий</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A015460" w14:textId="6D0DFBCA" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00DC44AD" w:rsidP="00DC44AD">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
@@ -4248,51 +4224,50 @@
               <w:t>ифференциальный</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00380054" w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ток</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6095553A" w14:textId="1C682054" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00A8662C">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -4579,217 +4554,211 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> п.</w:t>
             </w:r>
             <w:r w:rsidR="00A8662C">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.2.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="622C10D4" w14:textId="1BB81105" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ МН 5627-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00380054" w:rsidRPr="00B20F86" w14:paraId="4B6D29D7" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BEDCB8B" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="054E3AE0" w14:textId="3A275242" w:rsidR="009B5F7D" w:rsidRPr="005D74A9" w:rsidRDefault="009B5F7D" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2535446C" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00B20F86" w:rsidRDefault="00380054" w:rsidP="00380054">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="078E9AAF" w14:textId="49D95879" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.90/</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04D0EEF0" w14:textId="3223EACE" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Время отключения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F3EF12A" w14:textId="5BA303FE" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00A8662C">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -4913,282 +4882,290 @@
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2003 п.</w:t>
             </w:r>
             <w:r w:rsidR="00A8662C">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>5.14</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E356339" w14:textId="77777777" w:rsidR="00380054" w:rsidRDefault="00380054" w:rsidP="00984E7A">
+          <w:p w14:paraId="5E356339" w14:textId="37A5C438" w:rsidR="00380054" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>ГОСТ IEC 61008-1-2012 п.</w:t>
+              <w:t>ГОСТ IEC 61008-1-20</w:t>
+            </w:r>
+            <w:r w:rsidR="00061355">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00984E7A">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п.</w:t>
             </w:r>
             <w:r w:rsidR="00A8662C">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>5.3.12</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E6B2BFA" w14:textId="1F787A9D" w:rsidR="00DC44AD" w:rsidRPr="00984E7A" w:rsidRDefault="00DC44AD" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5082F7E7" w14:textId="71CBD21B" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ МН 5627-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00380054" w:rsidRPr="00B20F86" w14:paraId="73A45B93" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="325EBDA8" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3.4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B48B36A" w14:textId="1D52353F" w:rsidR="009B5F7D" w:rsidRPr="005D74A9" w:rsidRDefault="009B5F7D" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F17D841" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00B20F86" w:rsidRDefault="00380054" w:rsidP="00380054">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10D011EE" w14:textId="78C246B7" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.90/</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27235D6D" w14:textId="60ADE097" w:rsidR="009B5F7D" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00DC44AD">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ток утечки защищаемой </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="194C828C" w14:textId="4646D9EE" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>электроустановки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F50CF47" w14:textId="583AE7CC" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00A8662C">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -5243,93 +5220,91 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п.16.3.7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2738F958" w14:textId="485F790E" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FC27F8E" w14:textId="69B578E4" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ МН 5627-2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793DA4" w:rsidRPr="00B20F86" w14:paraId="179A7802" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DCF0F87" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="039FD363" w14:textId="3A6865E1" w:rsidR="009B5F7D" w:rsidRPr="005D74A9" w:rsidRDefault="009B5F7D" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
@@ -5339,100 +5314,98 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CBFBA69" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Трансформаторы силовые</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="257D34F0" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-48" w:right="-112"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="625F4F3F" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00193159" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193159">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.11/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F64A8F6" w14:textId="7D6FFC86" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -5444,51 +5417,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193159">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5210364D" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Сопротивление </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C379C50" w14:textId="58CD2BA5" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
@@ -5507,51 +5479,50 @@
               </w:rPr>
               <w:t>изоляции</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63B2D409" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B253CBA" w14:textId="3F361E23" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00A8662C">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -5616,93 +5587,91 @@
             <w:r w:rsidR="00A8662C">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п. 4.4.6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0658CC18" w14:textId="4F847B8C" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4555-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793DA4" w:rsidRPr="00B20F86" w14:paraId="2687A484" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E6995F2" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BF9FE7C" w14:textId="55B79DF7" w:rsidR="009B5F7D" w:rsidRPr="005D74A9" w:rsidRDefault="009B5F7D" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
@@ -5712,74 +5681,72 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70A4BA94" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7EDFBA25" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00193159" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193159">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.11/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67F5121A" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00193159" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -5813,51 +5780,50 @@
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AE72CE6" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание изоляции </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B174981" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
@@ -5905,51 +5871,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2409A6DC" w14:textId="258C8963" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00223904">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -6024,93 +5989,91 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п. 4.4.6.3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AC03547" w14:textId="684CA0EB" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AC8DB09" w14:textId="09EAFB09" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4556-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793DA4" w:rsidRPr="00B20F86" w14:paraId="16B88F49" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6304567E" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20CCCCF3" w14:textId="4A359ADB" w:rsidR="009B5F7D" w:rsidRPr="005D74A9" w:rsidRDefault="009B5F7D" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
@@ -6119,83 +6082,81 @@
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BDF4FEE" w14:textId="0E69C51B" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Измерительные   трансформаторы тока </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0ABB571B" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.11/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="710A4C81" w14:textId="5009666C" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -6207,51 +6168,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EAB9A56" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Сопротивление </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13AB1F3E" w14:textId="129F91DE" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
@@ -6270,51 +6230,50 @@
               </w:rPr>
               <w:t>изоляции</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3325D232" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="215AC7E0" w14:textId="145D0367" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00223904">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -6379,93 +6338,91 @@
             <w:r w:rsidR="00223904">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п. 4.4.7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38F7D524" w14:textId="0D26C266" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4555-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793DA4" w:rsidRPr="00B20F86" w14:paraId="34F75B16" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0055B2CA" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F9D45A6" w14:textId="2FD10928" w:rsidR="009B5F7D" w:rsidRPr="005D74A9" w:rsidRDefault="009B5F7D" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
@@ -6475,78 +6432,76 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F85A84D" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00B20F86" w:rsidRDefault="00380054" w:rsidP="00380054">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D448F95" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.11/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75968F40" w14:textId="5A452756" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -6582,51 +6537,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="017A2833" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00DC44AD" w:rsidP="00DC44AD">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание изоляции </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4664CE2C" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00DC44AD" w:rsidP="00DC44AD">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
@@ -6674,51 +6628,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="000741AF" w14:textId="3D272EF4" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00223904">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -6783,93 +6736,91 @@
             <w:r w:rsidR="00223904">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п. 4.4.7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5ACAE671" w14:textId="46189B3B" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4556-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C6006" w:rsidRPr="00B20F86" w14:paraId="1E1C461E" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52B19838" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="005D74A9" w:rsidRDefault="008C6006" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67787DCD" w14:textId="0AC7904D" w:rsidR="009B5F7D" w:rsidRPr="005D74A9" w:rsidRDefault="009B5F7D" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
@@ -6879,83 +6830,81 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="147F0E7F" w14:textId="02755550" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Электромагнитные   трансформаторы напряжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A569715" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.11/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="695BDCA0" w14:textId="16EEE33D" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -6975,94 +6924,92 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>22.</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65906723" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Сопротивление изоляции</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="042BD2B3" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="195949F8" w14:textId="77777777" w:rsidR="00223904" w:rsidRDefault="0009543C" w:rsidP="00223904">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -7133,93 +7080,91 @@
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п. 4.4.8.1 раздел А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25F4097A" w14:textId="2E1DEC51" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4555-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C6006" w:rsidRPr="00B20F86" w14:paraId="105A21EF" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48E332F8" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="005D74A9" w:rsidRDefault="008C6006" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D9967AE" w14:textId="2B1BC26A" w:rsidR="009B5F7D" w:rsidRPr="005D74A9" w:rsidRDefault="009B5F7D" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
@@ -7229,74 +7174,72 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="312B6071" w14:textId="754B96FB" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44A22FFF" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.11/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="681FADFC" w14:textId="1D181CBC" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -7332,51 +7275,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05FCA5F8" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00DC44AD" w:rsidP="00DC44AD">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание изоляции </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4877CD38" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00DC44AD" w:rsidP="00DC44AD">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
@@ -7424,51 +7366,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2581DB4A" w14:textId="77777777" w:rsidR="00223904" w:rsidRDefault="0009543C" w:rsidP="00223904">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -7556,93 +7497,91 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п. 4.4.8.1 раздел Б</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37309C75" w14:textId="2BC6C750" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EEEF5D7" w14:textId="01181143" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4556-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C6006" w:rsidRPr="00B20F86" w14:paraId="65E384BB" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D440855" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="005D74A9" w:rsidRDefault="008C6006" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="630F3931" w14:textId="1B972FB1" w:rsidR="009B5F7D" w:rsidRPr="005D74A9" w:rsidRDefault="009B5F7D" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
@@ -7652,51 +7591,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22E93A59" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Выключатели</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10AFD911" w14:textId="77777777" w:rsidR="002D1C4E" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
@@ -7736,51 +7674,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>электромагнитные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35529779" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.12/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D9E7E2B" w14:textId="3C89C9AF" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -7792,51 +7729,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A975BE6" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Сопротивление </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D0B186B" w14:textId="41FE0F22" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
@@ -7855,51 +7791,50 @@
               </w:rPr>
               <w:t>изоляции</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="445B23D1" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DA6FA1B" w14:textId="391F6FFC" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00223904">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -7957,93 +7892,91 @@
             <w:r w:rsidR="00223904">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п. 4.4.9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BA6B7BD" w14:textId="06E1D108" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4555-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C6006" w:rsidRPr="00B20F86" w14:paraId="63E8E1B1" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24EAED16" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="005D74A9" w:rsidRDefault="008C6006" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11F94803" w14:textId="11F5F118" w:rsidR="009B5F7D" w:rsidRPr="005D74A9" w:rsidRDefault="009B5F7D" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
@@ -8053,74 +7986,72 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="234C4880" w14:textId="03BAC01E" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="177740CB" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.12/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40860CD3" w14:textId="54FD709B" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -8132,51 +8063,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52318D40" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00DC44AD" w:rsidP="00DC44AD">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание изоляции </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5204B5DA" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00DC44AD" w:rsidP="00DC44AD">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
@@ -8235,51 +8165,50 @@
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71A6C893" w14:textId="286904C5" w:rsidR="00DC44AD" w:rsidRPr="00984E7A" w:rsidRDefault="00DC44AD" w:rsidP="00DC44AD">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16A84EC2" w14:textId="66D93E37" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00223904">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -8347,93 +8276,91 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п. 4.4.9.4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2669AC03" w14:textId="386A1575" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EF8A543" w14:textId="455AC8A5" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4556-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793DA4" w:rsidRPr="00B20F86" w14:paraId="5E5E2114" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58A25593" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>8.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="520CAA56" w14:textId="01298182" w:rsidR="009B5F7D" w:rsidRPr="005D74A9" w:rsidRDefault="009B5F7D" w:rsidP="005D74A9">
             <w:pPr>
@@ -8444,83 +8371,81 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AEF8E97" w14:textId="3FBFE03D" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Выключатели нагрузки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F0A63B2" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.12/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="633E1F87" w14:textId="0C9F6DD9" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -8532,51 +8457,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7967170E" w14:textId="77777777" w:rsidR="00380054" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Сопротивление </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8585,51 +8509,50 @@
               <w:br/>
               <w:t>изоляции</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="614C74BA" w14:textId="5B45CA90" w:rsidR="00DC44AD" w:rsidRPr="00984E7A" w:rsidRDefault="00DC44AD" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F78E103" w14:textId="63070E1B" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -8715,93 +8638,91 @@
             <w:r w:rsidR="00223904">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00380054" w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.13.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B2AA739" w14:textId="3958D7E5" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4555-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793DA4" w:rsidRPr="00B20F86" w14:paraId="5C34F657" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="085A9742" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E3B0B16" w14:textId="67C15D94" w:rsidR="009B5F7D" w:rsidRPr="005D74A9" w:rsidRDefault="009B5F7D" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
@@ -8811,78 +8732,76 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A250E33" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00B20F86" w:rsidRDefault="00380054" w:rsidP="00380054">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0178F94F" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.12/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A9EB81B" w14:textId="1900EED8" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -8894,51 +8813,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26272CD1" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание изоляции </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CBB7D0A" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
@@ -8976,51 +8894,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">напряжением </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F9DFF8C" w14:textId="17180E4E" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -9116,93 +9033,91 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.13.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3135BE9A" w14:textId="3F195D0A" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75DDE206" w14:textId="1F324526" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4556-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793DA4" w:rsidRPr="00B20F86" w14:paraId="219DD97B" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B2C695A" w14:textId="2D2FA322" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00B65304" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00380054" w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -9221,51 +9136,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0760E891" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Выключатели </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E341613" w14:textId="1620E794" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
@@ -9273,51 +9187,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>вакуумные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="028C47B0" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.12/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F3F929F" w14:textId="5AA6E0F6" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -9329,93 +9242,91 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64E8AEAF" w14:textId="09D5ED5B" w:rsidR="00DC44AD" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00384E63">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Сопротивление </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>изоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D7D9762" w14:textId="621122E6" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -9494,93 +9405,91 @@
             <w:r w:rsidR="00223904">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00380054" w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.12.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B442DCD" w14:textId="581A2037" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4555-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793DA4" w:rsidRPr="00B20F86" w14:paraId="26BDBA81" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D379076" w14:textId="45DDAC31" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00B65304" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00380054" w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -9599,74 +9508,72 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="383B7733" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B8AAC21" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.12/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C58A5E2" w14:textId="41FA55EA" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -9678,51 +9585,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DC7509A" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание изоляции </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="569A3B3F" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
@@ -9770,51 +9676,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="214319A5" w14:textId="1EB507EF" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -9903,93 +9808,91 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.12.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BF6F21A" w14:textId="360D656D" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BB2D5B7" w14:textId="5679B859" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4556-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793DA4" w:rsidRPr="00B20F86" w14:paraId="0FFDD3F0" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7411892B" w14:textId="4A1F235A" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B65304" w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -10017,51 +9920,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07D73644" w14:textId="77777777" w:rsidR="002D1C4E" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Разъединители, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B980E81" w14:textId="77777777" w:rsidR="00223904" w:rsidRDefault="00380054" w:rsidP="002D1C4E">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
@@ -10088,51 +9990,50 @@
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>короткозамыкатели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="783A3B7E" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.12/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74C33BB7" w14:textId="6D093FAA" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -10151,51 +10052,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>22.</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E5239E0" w14:textId="77777777" w:rsidR="00380054" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Сопротивление </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -10203,51 +10103,50 @@
               </w:rPr>
               <w:br/>
               <w:t>изоляции</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00D6C1FD" w14:textId="16DC565F" w:rsidR="00DC44AD" w:rsidRPr="00984E7A" w:rsidRDefault="00DC44AD" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DEA267F" w14:textId="1E5F165B" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -10319,93 +10218,91 @@
             <w:r w:rsidR="00223904">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00380054" w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.14.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30F05BC8" w14:textId="63E81473" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4555-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793DA4" w:rsidRPr="00B20F86" w14:paraId="7CB0B45C" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="780182D3" w14:textId="26B4E9FB" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B65304" w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -10433,74 +10330,72 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34532E0E" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2450845A" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.12/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="761AAE77" w14:textId="3FF23195" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -10511,51 +10406,50 @@
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="353ECEA9" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00DC44AD" w:rsidP="00DC44AD">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание изоляции </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="458B099A" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00DC44AD" w:rsidP="00DC44AD">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
@@ -10602,51 +10496,50 @@
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43B779D9" w14:textId="4CF69CB6" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -10721,93 +10614,91 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.14.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49A7C3DD" w14:textId="775CCAA7" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4411DF4F" w14:textId="1F8821AC" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4556-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00380054" w:rsidRPr="00B20F86" w14:paraId="5AB18EF5" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A6C1DF7" w14:textId="4276825F" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B65304" w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -10833,102 +10724,100 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14FE03D1" w14:textId="77777777" w:rsidR="002D1C4E" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Комплектные </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18B4BE26" w14:textId="50FD0036" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>распределительные устройства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C797608" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.12/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68EF6549" w14:textId="6AB1F250" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -10939,92 +10828,90 @@
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="430D852D" w14:textId="47A9C5FF" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Сопротивление </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>изоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="571DA6CB" w14:textId="23BD8B84" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -11127,93 +11014,91 @@
             <w:r w:rsidR="00223904">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.15.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="332983C9" w14:textId="0DDCC5E7" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4555-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793DA4" w:rsidRPr="00B20F86" w14:paraId="291EE7D6" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="228ED87D" w14:textId="262F87DE" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B65304" w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -11240,74 +11125,72 @@
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C3BF814" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E58F47F" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00193159">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
@@ -11358,51 +11241,50 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E06B00D" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00DC44AD" w:rsidP="00DC44AD">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание изоляции </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="519CB2E5" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00DC44AD" w:rsidP="00DC44AD">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
@@ -11449,51 +11331,50 @@
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C8C07F4" w14:textId="75B02D33" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -11613,93 +11494,91 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.15.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B0A39B7" w14:textId="0921A451" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2254C539" w14:textId="772A60A2" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4556-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793DA4" w:rsidRPr="00B20F86" w14:paraId="4F33D6EE" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01ADA24C" w14:textId="1A45A0A4" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B65304" w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -11727,102 +11606,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4528D9F3" w14:textId="77777777" w:rsidR="002D1C4E" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Сборные </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="546784C4" w14:textId="4B3E1CB6" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="002D1C4E">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>и соединительные шины</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="272E5BB9" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00193159">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
@@ -11857,92 +11734,90 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>22.</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B597362" w14:textId="5B083385" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Сопротивление </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>изоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64AD5E97" w14:textId="1F10FDBE" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -12045,93 +11920,91 @@
             <w:r w:rsidR="00223904">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.17.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BFE208F" w14:textId="68D970C1" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4555-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793DA4" w:rsidRPr="00B20F86" w14:paraId="5861E360" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59A0FB56" w14:textId="6BB9EA0B" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B65304" w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -12158,74 +12031,72 @@
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AD618F5" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B18545F" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.12/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="728833A3" w14:textId="0F6973D7" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -12236,51 +12107,50 @@
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="541BA9A9" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00DC44AD" w:rsidP="00DC44AD">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание изоляции </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44488F63" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00DC44AD" w:rsidP="00DC44AD">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
@@ -12327,51 +12197,50 @@
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>частотой 50 Гц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74C88722" w14:textId="2B5E8729" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00223904">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -12501,93 +12370,91 @@
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09EE277D" w14:textId="14BC92C8" w:rsidR="00793DA4" w:rsidRPr="00984E7A" w:rsidRDefault="00793DA4" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="106D9E63" w14:textId="15539C7E" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4556-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00380054" w:rsidRPr="00B20F86" w14:paraId="1D02214E" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B555ECC" w14:textId="06EE137D" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B65304" w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -12614,51 +12481,50 @@
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C0C32EC" w14:textId="77777777" w:rsidR="002D1C4E" w:rsidRDefault="00380054" w:rsidP="002D1C4E">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Силовые </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FB8EB2E" w14:textId="1422F698" w:rsidR="002D1C4E" w:rsidRDefault="00380054" w:rsidP="002D1C4E">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
@@ -12706,51 +12572,50 @@
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">до 10 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>кВ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61C1B325" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.32/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="767ABE75" w14:textId="5F026DA1" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -12761,92 +12626,90 @@
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>22.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DE988EF" w14:textId="68A05E57" w:rsidR="00DC44AD" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00384E63">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Сопротивление </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>изоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63373188" w14:textId="4D32C975" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="0009543C" w:rsidP="00223904">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -12909,93 +12772,91 @@
             <w:r w:rsidR="00223904">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00380054" w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.29.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57742025" w14:textId="70873CBA" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ МН 4555-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00380054" w:rsidRPr="00B20F86" w14:paraId="10A84B10" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E8DF8AB" w14:textId="00A8653D" w:rsidR="00380054" w:rsidRPr="005D74A9" w:rsidRDefault="00380054" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B65304" w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -13022,73 +12883,71 @@
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EEAD200" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00863206" w14:textId="77777777" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27.32/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="218722CB" w14:textId="3739AE01" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -13099,51 +12958,50 @@
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C09DDD0" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00380054" w:rsidP="00384E63">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-51" w:right="-113"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Испытание изоляции </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E5E5E05" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRDefault="00380054" w:rsidP="00384E63">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
@@ -13226,51 +13084,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>c измерением тока утечки</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="584E8296" w14:textId="2C2187CC" w:rsidR="00DC44AD" w:rsidRPr="00984E7A" w:rsidRDefault="00DC44AD" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30FF8294" w14:textId="77777777" w:rsidR="00223904" w:rsidRDefault="0009543C" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ТКП 181</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -13437,87 +13294,85 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.4.29.6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56F4A136" w14:textId="000EFFEB" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01D983F7" w14:textId="096E4E58" w:rsidR="00380054" w:rsidRPr="00984E7A" w:rsidRDefault="00380054" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МВИ.МН 4556-2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C6006" w:rsidRPr="00B20F86" w14:paraId="7AD3DCBA" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C58A0DA" w14:textId="600BFACD" w:rsidR="008C6006" w:rsidRPr="005D74A9" w:rsidRDefault="008C6006" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B65304" w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -13540,51 +13395,50 @@
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AFCD5A5" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Показатели </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FAC96BB" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
@@ -13666,85 +13520,83 @@
           </w:p>
           <w:p w14:paraId="26933F09" w14:textId="320066FA" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="002D1C4E">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>электроснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79E612E2" w14:textId="6793F8EA" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>35.11/</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>24.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32C121F1" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00BC75C2" w:rsidRDefault="008C6006" w:rsidP="00384E63">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-51" w:right="-113"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Медленные измене</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -13839,82 +13691,72 @@
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>напряжения</w:t>
             </w:r>
             <w:r w:rsidR="00A51BD7">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> δ</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>U</w:t>
-            </w:r>
+              <w:t>δU</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A51BD7">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...10 lines deleted...]
-              <w:t>-)</w:t>
+              <w:t>(-)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F86A6E1" w14:textId="7CC0D3EC" w:rsidR="008C6006" w:rsidRPr="00BC75C2" w:rsidRDefault="008C6006" w:rsidP="00384E63">
             <w:pPr>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:left="-51" w:right="-113"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="000C4B21">
               <w:rPr>
                 <w:spacing w:val="-8"/>
@@ -13978,89 +13820,78 @@
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>напряжения</w:t>
             </w:r>
             <w:r w:rsidR="00A51BD7">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> δ</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>U</w:t>
-            </w:r>
+              <w:t>δU</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A51BD7">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...10 lines deleted...]
-              <w:t>+)</w:t>
+              <w:t>(+)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6385389D" w14:textId="77777777" w:rsidR="00223904" w:rsidRDefault="008C6006" w:rsidP="00223904">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 32144</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -14078,51 +13909,50 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EDECBA2" w14:textId="62DA15DA" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00223904">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п. 4.2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DAFA95C" w14:textId="77777777" w:rsidR="00384E63" w:rsidRDefault="00384E63" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00230641">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 30804.4.30-2013 (IEC 61000-4-30:2008)</w:t>
             </w:r>
@@ -14238,51 +14068,50 @@
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2009</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
               <w:t>ТКП 183.2-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C6006" w:rsidRPr="00B20F86" w14:paraId="66E4F6B3" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48BB63A7" w14:textId="3D57CBC5" w:rsidR="008C6006" w:rsidRPr="005D74A9" w:rsidRDefault="008C6006" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B65304" w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -14305,290 +14134,312 @@
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DBB725E" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B1F5772" w14:textId="17E7694D" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>35.11/</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>24.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23BF6CA4" w14:textId="7396B6F9" w:rsidR="008C6006" w:rsidRPr="00BC75C2" w:rsidRDefault="008C6006" w:rsidP="00BC75C2">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Доза фликера</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Доза </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC75C2">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>фликера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A51BD7">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Р</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Р</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC75C2">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01B795DD" w14:textId="77F65AF3" w:rsidR="008C6006" w:rsidRPr="00BC75C2" w:rsidRDefault="008C6006" w:rsidP="00BC75C2">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- длительная</w:t>
             </w:r>
             <w:r w:rsidR="00A51BD7">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000C4B21" w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Р</w:t>
             </w:r>
             <w:r w:rsidR="000C4B21" w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>lt</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7BD16631" w14:textId="410C1D14" w:rsidR="008C6006" w:rsidRDefault="008C6006" w:rsidP="00BC75C2">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- кратковременная</w:t>
             </w:r>
             <w:r w:rsidR="00A51BD7">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000C4B21" w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="000C4B21" w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4C6A54FB" w14:textId="6542F947" w:rsidR="00384E63" w:rsidRPr="00984E7A" w:rsidRDefault="00384E63" w:rsidP="00BC75C2">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57279B6C" w14:textId="08D9D8DF" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 32144</w:t>
             </w:r>
             <w:r w:rsidR="00F0138F">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -14599,77 +14450,75 @@
               <w:t>2013</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="264AED3D" w14:textId="258274D9" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п. 4.2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="237BFEA6" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00B20F86" w:rsidRDefault="008C6006" w:rsidP="00380054">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C6006" w:rsidRPr="00B20F86" w14:paraId="06ABF4F7" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F35189B" w14:textId="3553D757" w:rsidR="008C6006" w:rsidRPr="005D74A9" w:rsidRDefault="008C6006" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B65304" w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
@@ -14693,121 +14542,129 @@
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3551DC7B" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="208429BC" w14:textId="02FD90CF" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>35.11/</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>24.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54A919D5" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00BC75C2" w:rsidRDefault="008C6006" w:rsidP="00BC75C2">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Несинусоидальность напряжения:</w:t>
+              <w:t>Несинусоидальность</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC75C2">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> напряжения:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66BD1F0C" w14:textId="77777777" w:rsidR="00557632" w:rsidRDefault="008C6006" w:rsidP="00557632">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- суммарный </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71AE8390" w14:textId="77777777" w:rsidR="00557632" w:rsidRDefault="008C6006" w:rsidP="00557632">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
@@ -15047,51 +14904,50 @@
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(n)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0941DCFA" w14:textId="2541C6D8" w:rsidR="00384E63" w:rsidRPr="00BC75C2" w:rsidRDefault="00384E63" w:rsidP="00BC75C2">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59127AE1" w14:textId="2861A3D4" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 32144</w:t>
             </w:r>
             <w:r w:rsidR="005B0619">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -15102,51 +14958,50 @@
               <w:t>2013</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EC727D4" w14:textId="3500EAFF" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п. 4.2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4005EACD" w14:textId="77777777" w:rsidR="00384E63" w:rsidRDefault="00384E63" w:rsidP="00384E63">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00230641">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 30804.4.30-2013 (IEC 61000-4-30:2008)</w:t>
             </w:r>
@@ -15256,51 +15111,50 @@
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2009</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>ТКП 183.2-2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C6006" w:rsidRPr="00B20F86" w14:paraId="35C6FA19" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24988DA7" w14:textId="7698862C" w:rsidR="008C6006" w:rsidRPr="005D74A9" w:rsidRDefault="008C6006" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B65304" w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -15323,121 +15177,129 @@
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47949C5E" w14:textId="7356148E" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B3FAA60" w14:textId="5A7C5190" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>35.11/</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>24.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="703B4D90" w14:textId="77777777" w:rsidR="00557632" w:rsidRDefault="008C6006" w:rsidP="00BC75C2">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Несимметрия </w:t>
+              <w:t>Несимметрия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC75C2">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56F841A6" w14:textId="77777777" w:rsidR="00384E63" w:rsidRDefault="008C6006" w:rsidP="00384E63">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">напряжений </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="587614A1" w14:textId="7F721764" w:rsidR="008C6006" w:rsidRPr="00BC75C2" w:rsidRDefault="008C6006" w:rsidP="00384E63">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
@@ -15476,67 +15338,78 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- коэффициент</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47318C3B" w14:textId="684067AB" w:rsidR="00557632" w:rsidRDefault="00384E63" w:rsidP="00BC75C2">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>н</w:t>
             </w:r>
             <w:r w:rsidR="008C6006" w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">есимметрии </w:t>
+              <w:t>есимметрии</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008C6006" w:rsidRPr="00BC75C2">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="668B108A" w14:textId="2FAAD170" w:rsidR="00557632" w:rsidRDefault="008C6006" w:rsidP="00BC75C2">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>напряже</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -15621,68 +15494,79 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>т</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="016DB852" w14:textId="77777777" w:rsidR="00557632" w:rsidRDefault="008C6006" w:rsidP="00557632">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>несиммет</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t xml:space="preserve">рии </w:t>
+              <w:t>рии</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC75C2">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13E8D02B" w14:textId="6944C8AD" w:rsidR="00557632" w:rsidRDefault="008C6006" w:rsidP="00557632">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">напряжений по нулевой </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47344EBB" w14:textId="78D813DF" w:rsidR="008C6006" w:rsidRDefault="008C6006" w:rsidP="00BC75C2">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
@@ -15724,51 +15608,50 @@
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0U</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4477F1C0" w14:textId="6586AC41" w:rsidR="00384E63" w:rsidRPr="00BC75C2" w:rsidRDefault="00384E63" w:rsidP="00BC75C2">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E084A52" w14:textId="44D6B410" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 32144</w:t>
             </w:r>
             <w:r w:rsidR="005B0619">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -15779,77 +15662,75 @@
               <w:t>2013</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48823A87" w14:textId="0F180482" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п. 4.2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="470C1679" w14:textId="3F6A71AD" w:rsidR="008C6006" w:rsidRPr="00B20F86" w:rsidRDefault="008C6006" w:rsidP="00380054">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C6006" w:rsidRPr="00B20F86" w14:paraId="3E3724E5" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="064D540C" w14:textId="0B747C92" w:rsidR="008C6006" w:rsidRPr="005D74A9" w:rsidRDefault="008C6006" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B65304" w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -15872,51 +15753,50 @@
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D665FC2" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Показатели </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B745F49" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
@@ -15998,129 +15878,126 @@
           </w:p>
           <w:p w14:paraId="22647748" w14:textId="32CE7137" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="002D1C4E">
             <w:pPr>
               <w:ind w:left="-48" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>электроснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0340DC4D" w14:textId="2C2C22A7" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>35.11/</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>24.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A5032F6" w14:textId="70ADB961" w:rsidR="008C6006" w:rsidRPr="00BC75C2" w:rsidRDefault="008C6006" w:rsidP="00BC75C2">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Отклонение частоты</w:t>
             </w:r>
             <w:r w:rsidR="00A51BD7">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ∆f</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37736F74" w14:textId="7BC69E8E" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 32144</w:t>
             </w:r>
             <w:r w:rsidR="005B0619">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -16155,51 +16032,50 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.2.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21C00208" w14:textId="1CB257CB" w:rsidR="00384E63" w:rsidRPr="00984E7A" w:rsidRDefault="00384E63" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44E2AE3C" w14:textId="77777777" w:rsidR="00230641" w:rsidRDefault="00230641" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="28"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-47" w:right="-111" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00230641">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 30804.4.30-2013 (IEC 61000-4-30:2008)</w:t>
             </w:r>
@@ -16349,51 +16225,50 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C6006" w:rsidRPr="00B20F86" w14:paraId="03769812" w14:textId="77777777" w:rsidTr="00A8662C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5417BEC3" w14:textId="187EF296" w:rsidR="008C6006" w:rsidRPr="005D74A9" w:rsidRDefault="008C6006" w:rsidP="005D74A9">
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B65304" w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
@@ -16416,106 +16291,103 @@
             <w:pPr>
               <w:ind w:left="-106" w:right="-112" w:hanging="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D74A9">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0779CF76" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00B20F86" w:rsidRDefault="008C6006" w:rsidP="00380054">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6718A30E" w14:textId="223CB19A" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:ind w:left="-108" w:right="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>35.11/</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>24.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61D9C118" w14:textId="77777777" w:rsidR="00557632" w:rsidRDefault="008C6006" w:rsidP="00BC75C2">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC75C2">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Провалы, прерывания напряжения </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D762356" w14:textId="0ED3791B" w:rsidR="008C6006" w:rsidRPr="00BC75C2" w:rsidRDefault="008C6006" w:rsidP="00BC75C2">
             <w:pPr>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
@@ -16684,51 +16556,50 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> u</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37342AFA" w14:textId="3F6B554B" w:rsidR="00384E63" w:rsidRPr="00BC75C2" w:rsidRDefault="00384E63" w:rsidP="00BC75C2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-52" w:right="-112"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EC65A0F" w14:textId="0DBD9823" w:rsidR="008C6006" w:rsidRPr="00984E7A" w:rsidRDefault="008C6006" w:rsidP="00984E7A">
             <w:pPr>
               <w:pStyle w:val="af6"/>
               <w:ind w:left="-63" w:right="-109"/>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ГОСТ 32144</w:t>
             </w:r>
             <w:r w:rsidR="005B0619">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
@@ -16767,51 +16638,50 @@
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">4.3.1, </w:t>
             </w:r>
             <w:r w:rsidR="00223904">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">п. </w:t>
             </w:r>
             <w:r w:rsidRPr="00984E7A">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>4.3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="216A3B6D" w14:textId="77777777" w:rsidR="008C6006" w:rsidRPr="00B20F86" w:rsidRDefault="008C6006" w:rsidP="00380054">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="-57"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1ADC7C9A" w14:textId="319A30CD" w:rsidR="009E74C3" w:rsidRPr="004F3DE0" w:rsidRDefault="009E74C3" w:rsidP="00380054">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:ind w:left="-57"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle37"/>
@@ -17095,152 +16965,166 @@
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0056070B" w:rsidRPr="00CC094B" w:rsidSect="00DC44AD">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="993" w:left="1701" w:header="426" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39EA0CD4" w14:textId="77777777" w:rsidR="006653BE" w:rsidRDefault="006653BE" w:rsidP="0011070C">
+    <w:p w14:paraId="4F8F3472" w14:textId="77777777" w:rsidR="00D3572E" w:rsidRDefault="00D3572E" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F710C82" w14:textId="77777777" w:rsidR="006653BE" w:rsidRDefault="006653BE" w:rsidP="0011070C">
+    <w:p w14:paraId="62B75C9F" w14:textId="77777777" w:rsidR="00D3572E" w:rsidRDefault="00D3572E" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4784" w:type="pct"/>
       <w:tblInd w:w="142" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3336"/>
       <w:gridCol w:w="4165"/>
       <w:gridCol w:w="1721"/>
     </w:tblGrid>
     <w:tr w:rsidR="00DC44AD" w:rsidRPr="007624CE" w14:paraId="2BD0AB52" w14:textId="77777777" w:rsidTr="00F9376C">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3336" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5DFD1486" w14:textId="77777777" w:rsidR="00DC44AD" w:rsidRPr="00B453D4" w:rsidRDefault="00DC44AD" w:rsidP="00DC44AD">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
@@ -17426,50 +17310,64 @@
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3629D807" w14:textId="77777777" w:rsidR="00CA53E3" w:rsidRPr="00DC44AD" w:rsidRDefault="00CA53E3" w:rsidP="00DC44AD">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4784" w:type="pct"/>
       <w:tblInd w:w="142" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3336"/>
       <w:gridCol w:w="4165"/>
       <w:gridCol w:w="1721"/>
     </w:tblGrid>
     <w:tr w:rsidR="005D5C7B" w:rsidRPr="007624CE" w14:paraId="026ADD8F" w14:textId="77777777" w:rsidTr="00DC44AD">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3336" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="5264557C" w14:textId="1E803FEE" w:rsidR="005D5C7B" w:rsidRPr="00B453D4" w:rsidRDefault="005D5C7B" w:rsidP="005D5C7B">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
@@ -17657,77 +17555,68 @@
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="08089BB1" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00D107DD" w:rsidRDefault="00CC094B" w:rsidP="002667A7">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0" w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="4"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5436DBF3" w14:textId="77777777" w:rsidR="006653BE" w:rsidRDefault="006653BE" w:rsidP="0011070C">
+    <w:p w14:paraId="41794A20" w14:textId="77777777" w:rsidR="00D3572E" w:rsidRDefault="00D3572E" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50CA0C51" w14:textId="77777777" w:rsidR="006653BE" w:rsidRDefault="006653BE" w:rsidP="0011070C">
+    <w:p w14:paraId="37C05EF7" w14:textId="77777777" w:rsidR="00D3572E" w:rsidRDefault="00D3572E" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblInd w:w="14" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="71" w:type="dxa"/>
         <w:right w:w="71" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="742"/>
       <w:gridCol w:w="8896"/>
     </w:tblGrid>
     <w:tr w:rsidR="006938AF" w:rsidRPr="00D337DC" w14:paraId="3804E551" w14:textId="77777777" w:rsidTr="00716007">
       <w:trPr>
         <w:trHeight w:val="752"/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="385" w:type="pct"/>
@@ -17861,59 +17750,50 @@
           <w:r w:rsidR="008C6006" w:rsidRPr="008C6006">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>.4379</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="433C6938" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="00CC094B" w:rsidRDefault="00B53AEA">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9617" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="896"/>
       <w:gridCol w:w="8721"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CC094B" w:rsidRPr="00804957" w14:paraId="00A6030A" w14:textId="77777777" w:rsidTr="00DC44AD">
       <w:trPr>
         <w:trHeight w:val="277"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="896" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="519E951A" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00B453D4" w:rsidRDefault="00CC094B" w:rsidP="00CC094B">
@@ -19497,137 +19377,138 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="96"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
+    <w:rsid w:val="00061355"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00064D0C"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="0009543C"/>
     <w:rsid w:val="000C4B21"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E06BD"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001E77CF"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00223904"/>
     <w:rsid w:val="00230641"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="00277FAF"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
+    <w:rsid w:val="002B3214"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D1C4E"/>
+    <w:rsid w:val="002E7D72"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
-    <w:rsid w:val="00370BDA"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="00380054"/>
     <w:rsid w:val="00384E63"/>
     <w:rsid w:val="00391A77"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00422EB3"/>
     <w:rsid w:val="00423482"/>
     <w:rsid w:val="00437E07"/>
-    <w:rsid w:val="00487EE2"/>
     <w:rsid w:val="004A43EF"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F3DE0"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00530B89"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="00557632"/>
     <w:rsid w:val="00557B04"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005B0619"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005D74A9"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00661CB0"/>
     <w:rsid w:val="006653BE"/>
@@ -19648,112 +19529,113 @@
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="00793DA4"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6006"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009575F4"/>
     <w:rsid w:val="0096400E"/>
     <w:rsid w:val="00983FAC"/>
     <w:rsid w:val="00984E7A"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B5F7D"/>
-    <w:rsid w:val="009D46C1"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A16715"/>
     <w:rsid w:val="00A21803"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A51BD7"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A8662C"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AC7A4C"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B65304"/>
     <w:rsid w:val="00B739EF"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC34F5"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00BC75C2"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C21971"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C55D71"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CD3C65"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D107DD"/>
     <w:rsid w:val="00D10C95"/>
+    <w:rsid w:val="00D3572E"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC44AD"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DD7D73"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
+    <w:rsid w:val="00EB41E2"/>
     <w:rsid w:val="00EC615C"/>
     <w:rsid w:val="00EC76FB"/>
     <w:rsid w:val="00ED10E7"/>
     <w:rsid w:val="00EE7844"/>
     <w:rsid w:val="00EF0247"/>
     <w:rsid w:val="00EF5137"/>
     <w:rsid w:val="00F0138F"/>
     <w:rsid w:val="00F06597"/>
     <w:rsid w:val="00F47F4D"/>
     <w:rsid w:val="00F8255B"/>
     <w:rsid w:val="00F86DE9"/>
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF52CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -21501,58 +21383,66 @@
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A2ED08F84D97484698DF0084D75B3F71"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BE8C12C1-3C4F-421F-BF87-0AF9297224AE}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -21849,163 +21739,165 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF3758"/>
     <w:rsid w:val="000106F9"/>
     <w:rsid w:val="0005722E"/>
     <w:rsid w:val="00090EDB"/>
     <w:rsid w:val="000B03B2"/>
     <w:rsid w:val="000F0980"/>
     <w:rsid w:val="001A1524"/>
     <w:rsid w:val="001D6874"/>
     <w:rsid w:val="001F086A"/>
     <w:rsid w:val="002501E5"/>
     <w:rsid w:val="002751FF"/>
+    <w:rsid w:val="002B3214"/>
     <w:rsid w:val="003B21DC"/>
     <w:rsid w:val="00423482"/>
     <w:rsid w:val="00495C3B"/>
     <w:rsid w:val="004A3A30"/>
     <w:rsid w:val="004A43EF"/>
     <w:rsid w:val="005029EC"/>
     <w:rsid w:val="00516AF1"/>
     <w:rsid w:val="00562D7C"/>
     <w:rsid w:val="00580F98"/>
     <w:rsid w:val="005C3A33"/>
     <w:rsid w:val="005C4097"/>
     <w:rsid w:val="005D33FF"/>
     <w:rsid w:val="00607457"/>
     <w:rsid w:val="00684F82"/>
     <w:rsid w:val="0080735D"/>
     <w:rsid w:val="00897F31"/>
     <w:rsid w:val="0096400E"/>
-    <w:rsid w:val="009D46C1"/>
+    <w:rsid w:val="009C65C0"/>
     <w:rsid w:val="00A13F21"/>
     <w:rsid w:val="00A661C2"/>
     <w:rsid w:val="00A8053F"/>
     <w:rsid w:val="00A8227C"/>
     <w:rsid w:val="00AC145A"/>
     <w:rsid w:val="00B00858"/>
     <w:rsid w:val="00B11269"/>
     <w:rsid w:val="00B612C8"/>
     <w:rsid w:val="00B63D03"/>
     <w:rsid w:val="00BC5183"/>
     <w:rsid w:val="00BF3758"/>
     <w:rsid w:val="00C8094E"/>
     <w:rsid w:val="00C80B52"/>
     <w:rsid w:val="00CC03D9"/>
     <w:rsid w:val="00CC7A3D"/>
     <w:rsid w:val="00D53B49"/>
     <w:rsid w:val="00DB7154"/>
     <w:rsid w:val="00DE4B53"/>
     <w:rsid w:val="00E108ED"/>
     <w:rsid w:val="00E711F1"/>
+    <w:rsid w:val="00EB41E2"/>
     <w:rsid w:val="00EB4B12"/>
     <w:rsid w:val="00EF7515"/>
     <w:rsid w:val="00F117DE"/>
     <w:rsid w:val="00FD58DC"/>
     <w:rsid w:val="00FF52CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>