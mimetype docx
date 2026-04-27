--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -16318,50 +16318,64 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg5" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3588"/>
       <w:gridCol w:w="4713"/>
       <w:gridCol w:w="1884"/>
     </w:tblGrid>
     <w:tr w:rsidR="00780F98" w:rsidRPr="00460ECA" w14:paraId="1AA956C4" w14:textId="77777777" w:rsidTr="00D366CC">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3336" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="2808D648" w14:textId="77777777" w:rsidR="00780F98" w:rsidRPr="00B453D4" w:rsidRDefault="00780F98" w:rsidP="00D366CC">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
@@ -16525,50 +16539,64 @@
               <w:noProof/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="00CC669F">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6D724B0F" w14:textId="77777777" w:rsidR="00780F98" w:rsidRPr="00BA529F" w:rsidRDefault="00780F98" w:rsidP="00D366CC">
     <w:pPr>
       <w:pStyle w:val="ac"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3588"/>
       <w:gridCol w:w="4713"/>
       <w:gridCol w:w="1884"/>
     </w:tblGrid>
     <w:tr w:rsidR="00035BF5" w:rsidRPr="00460ECA" w14:paraId="2678982A" w14:textId="77777777" w:rsidTr="00A82FB7">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3336" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="62DEF988" w14:textId="77777777" w:rsidR="00035BF5" w:rsidRPr="00B453D4" w:rsidRDefault="00035BF5" w:rsidP="00035BF5">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
@@ -16726,50 +16754,64 @@
               <w:noProof/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="00CC669F">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4645CF67" w14:textId="77777777" w:rsidR="00035BF5" w:rsidRDefault="00035BF5">
     <w:pPr>
       <w:pStyle w:val="ac"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3588"/>
       <w:gridCol w:w="4713"/>
       <w:gridCol w:w="1884"/>
     </w:tblGrid>
     <w:tr w:rsidR="00780F98" w:rsidRPr="00460ECA" w14:paraId="6E8C5CBC" w14:textId="77777777" w:rsidTr="00D366CC">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3336" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="3DF17DDB" w14:textId="77777777" w:rsidR="00780F98" w:rsidRPr="00B453D4" w:rsidRDefault="00780F98" w:rsidP="00D366CC">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
@@ -16932,60 +16974,88 @@
           <w:r w:rsidRPr="00CC669F">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="19CE8D1D" w14:textId="77777777" w:rsidR="00780F98" w:rsidRPr="00BA529F" w:rsidRDefault="00780F98" w:rsidP="00D366CC">
     <w:pPr>
       <w:pStyle w:val="ac"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="1749"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg4" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="6A8CCFAA" w14:textId="77777777" w:rsidR="00B11BD8" w:rsidRDefault="00B11BD8">
     <w:pPr>
       <w:pStyle w:val="ac"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblInd w:w="-142" w:type="dxa"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3412"/>
       <w:gridCol w:w="4266"/>
       <w:gridCol w:w="1819"/>
     </w:tblGrid>
     <w:tr w:rsidR="00780F98" w:rsidRPr="00CC669F" w14:paraId="2AF40800" w14:textId="77777777" w:rsidTr="00D366CC">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3402" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="39E2894D" w14:textId="77777777" w:rsidR="00780F98" w:rsidRPr="00B453D4" w:rsidRDefault="00780F98" w:rsidP="00D366CC">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -17142,50 +17212,64 @@
           </w:r>
           <w:r w:rsidRPr="00CC669F">
             <w:rPr>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6EE3A178" w14:textId="77777777" w:rsidR="00780F98" w:rsidRPr="005128B2" w:rsidRDefault="00780F98">
     <w:pPr>
       <w:pStyle w:val="ac"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:300pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg6" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4855" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3347"/>
       <w:gridCol w:w="4394"/>
       <w:gridCol w:w="1756"/>
     </w:tblGrid>
     <w:tr w:rsidR="00780F98" w:rsidRPr="00460ECA" w14:paraId="3CF20C37" w14:textId="77777777" w:rsidTr="00D366CC">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3336" w:type="dxa"/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="246838F7" w14:textId="77777777" w:rsidR="00780F98" w:rsidRPr="00B453D4" w:rsidRDefault="00780F98" w:rsidP="00D366CC">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
@@ -17367,59 +17451,50 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7C9E6AC5" w14:textId="77777777" w:rsidR="004739AA" w:rsidRDefault="004739AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2AB6310F" w14:textId="77777777" w:rsidR="004739AA" w:rsidRDefault="004739AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10382" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="709"/>
       <w:gridCol w:w="9673"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B11BD8" w:rsidRPr="00C146C0" w14:paraId="1FA9CACC" w14:textId="77777777" w:rsidTr="00035BF5">
       <w:trPr>
         <w:trHeight w:val="277"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="709" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -17561,59 +17636,50 @@
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C146C0">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4FD5B8F8" w14:textId="77777777" w:rsidR="00B11BD8" w:rsidRDefault="00B11BD8">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10382" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="709"/>
       <w:gridCol w:w="9673"/>
     </w:tblGrid>
     <w:tr w:rsidR="00035BF5" w:rsidRPr="00D32A4A" w14:paraId="0634E9C0" w14:textId="77777777" w:rsidTr="00A82FB7">
       <w:trPr>
         <w:trHeight w:val="277"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="709" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -17743,59 +17809,50 @@
           <w:r w:rsidRPr="00035BF5">
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> ВУ/112 1.0420</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6EF0EC65" w14:textId="77777777" w:rsidR="00035BF5" w:rsidRPr="00397638" w:rsidRDefault="00035BF5">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10382" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="709"/>
       <w:gridCol w:w="9673"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B11BD8" w:rsidRPr="00D32A4A" w14:paraId="7510E420" w14:textId="77777777" w:rsidTr="00D366CC">
       <w:trPr>
         <w:trHeight w:val="277"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="709" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -17925,59 +17982,50 @@
           <w:r w:rsidRPr="00035BF5">
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> ВУ/112 1.0420</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="240C88AD" w14:textId="77777777" w:rsidR="00B11BD8" w:rsidRPr="00035BF5" w:rsidRDefault="00B11BD8">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10322" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1329"/>
       <w:gridCol w:w="8993"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B11BD8" w:rsidRPr="00D32A4A" w14:paraId="2A8920F8" w14:textId="77777777" w:rsidTr="00D366CC">
       <w:trPr>
         <w:trHeight w:val="277"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1329" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -18106,59 +18154,50 @@
           <w:r w:rsidRPr="00035BF5">
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>/112 1.0420</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="69C28210" w14:textId="77777777" w:rsidR="00B11BD8" w:rsidRPr="00397638" w:rsidRDefault="00B11BD8">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10382" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="709"/>
       <w:gridCol w:w="9673"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B11BD8" w:rsidRPr="00D32A4A" w14:paraId="7DD51BA0" w14:textId="77777777" w:rsidTr="00D366CC">
       <w:trPr>
         <w:trHeight w:val="277"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="709" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -18284,59 +18323,50 @@
             </w:rPr>
             <w:t>аккредитации  №</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
           <w:r w:rsidRPr="00035BF5">
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> ВУ/112 1.0420</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7391D4B7" w14:textId="77777777" w:rsidR="00B11BD8" w:rsidRDefault="00B11BD8">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10382" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="709"/>
       <w:gridCol w:w="9673"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B11BD8" w:rsidRPr="00D32A4A" w14:paraId="1CE9E920" w14:textId="77777777" w:rsidTr="00D366CC">
       <w:trPr>
         <w:trHeight w:val="277"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="709" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -18466,78 +18496,60 @@
           <w:r w:rsidRPr="00035BF5">
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> ВУ/112  1.0420</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="54A12333" w14:textId="77777777" w:rsidR="00B11BD8" w:rsidRPr="00397638" w:rsidRDefault="00B11BD8">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:p w14:paraId="061A209B" w14:textId="77777777" w:rsidR="00B11BD8" w:rsidRDefault="00B11BD8">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblInd w:w="-71" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="71" w:type="dxa"/>
         <w:right w:w="71" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="797"/>
       <w:gridCol w:w="9692"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B11BD8" w:rsidRPr="00D337DC" w14:paraId="116DACEF" w14:textId="77777777" w:rsidTr="00D366CC">
       <w:trPr>
         <w:trHeight w:val="752"/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="380" w:type="pct"/>
@@ -18639,59 +18651,50 @@
           <w:r w:rsidRPr="00B453D4">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Приложение № 1 к аттестату аккредитации № BY/112 1.0420</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="37900E76" w14:textId="77777777" w:rsidR="00B11BD8" w:rsidRPr="00CC094B" w:rsidRDefault="00B11BD8">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:rPr>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10382" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="709"/>
       <w:gridCol w:w="9673"/>
     </w:tblGrid>
     <w:tr w:rsidR="00035BF5" w:rsidRPr="00D32A4A" w14:paraId="171F7CA5" w14:textId="77777777" w:rsidTr="00A82FB7">
       <w:trPr>
         <w:trHeight w:val="277"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="709" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -22046,93 +22049,110 @@
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...29 lines deleted...]
-<file path=word/_rels/header7.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer5.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
 <file path=word/_rels/header9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>