--- v0 (2026-07-06)
+++ v1 (2026-08-21)
@@ -1,11542 +1,11533 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="251E9664" w14:textId="77777777" w:rsidR="00AA61C1" w:rsidRDefault="00AA61C1" w:rsidP="00AA61C1">
+    <w:p w14:paraId="3DB51A07" w14:textId="77777777" w:rsidR="00AA61C1" w:rsidRDefault="00AA61C1" w:rsidP="00AA61C1">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217C360C" w14:textId="77777777" w:rsidR="00AA61C1" w:rsidRDefault="00AA61C1" w:rsidP="00AA61C1">
+    <w:p w14:paraId="67B45A1A" w14:textId="77777777" w:rsidR="00AA61C1" w:rsidRDefault="00AA61C1" w:rsidP="00AA61C1">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>области аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="35323B48" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
+    <w:p w14:paraId="0CF1964D" w14:textId="77777777" w:rsidR="00C35CF2" w:rsidRPr="00C35CF2" w:rsidRDefault="00C35CF2" w:rsidP="00C35CF2">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="-4" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="47" w:type="dxa"/>
           <w:left w:w="1" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="839"/>
         <w:gridCol w:w="1966"/>
         <w:gridCol w:w="2601"/>
         <w:gridCol w:w="3626"/>
         <w:gridCol w:w="2517"/>
         <w:gridCol w:w="3015"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF6F40" w:rsidRPr="00BE212B" w14:paraId="1A5220BE" w14:textId="77777777" w:rsidTr="00733E2F">
+      <w:tr w:rsidR="00AF6F40" w:rsidRPr="00BE212B" w14:paraId="200C4FD1" w14:textId="77777777" w:rsidTr="00733E2F">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63191996" w14:textId="77777777" w:rsidR="00AF6F40" w:rsidRPr="00BE212B" w:rsidRDefault="00AF6F40" w:rsidP="00C04C8E">
+          <w:p w14:paraId="2B1FCF4E" w14:textId="77777777" w:rsidR="00AF6F40" w:rsidRPr="00BE212B" w:rsidRDefault="00AF6F40" w:rsidP="00C04C8E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE212B">
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE212B">
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54F786ED" w14:textId="77777777" w:rsidR="00AF6F40" w:rsidRPr="00BE212B" w:rsidRDefault="00AF6F40" w:rsidP="00C04C8E">
+          <w:p w14:paraId="7E60BA2D" w14:textId="77777777" w:rsidR="00AF6F40" w:rsidRPr="00BE212B" w:rsidRDefault="00AF6F40" w:rsidP="00C04C8E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE212B">
               <w:t xml:space="preserve">Код </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="893" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37002078" w14:textId="77777777" w:rsidR="00AF6F40" w:rsidRPr="00BE212B" w:rsidRDefault="00AF6F40" w:rsidP="00C04C8E">
+          <w:p w14:paraId="5FD33E31" w14:textId="77777777" w:rsidR="00AF6F40" w:rsidRPr="00BE212B" w:rsidRDefault="00AF6F40" w:rsidP="00C04C8E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE212B">
               <w:t>Тип программы проверки квалификации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AEA646D" w14:textId="77777777" w:rsidR="00AF6F40" w:rsidRPr="00BE212B" w:rsidRDefault="00AF6F40" w:rsidP="00C04C8E">
+          <w:p w14:paraId="4605C2BB" w14:textId="77777777" w:rsidR="00AF6F40" w:rsidRPr="00BE212B" w:rsidRDefault="00AF6F40" w:rsidP="00C04C8E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE212B">
               <w:t>Наименование образца для программы (продукция, материал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D1B725B" w14:textId="77777777" w:rsidR="00AF6F40" w:rsidRPr="00BE212B" w:rsidRDefault="00AF6F40" w:rsidP="00C04C8E">
+          <w:p w14:paraId="660C4D1C" w14:textId="77777777" w:rsidR="00AF6F40" w:rsidRPr="00BE212B" w:rsidRDefault="00AF6F40" w:rsidP="00C04C8E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE212B">
               <w:t>Определяемые параметры (величины), характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1035" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10FECED9" w14:textId="77777777" w:rsidR="00AF6F40" w:rsidRPr="00BE212B" w:rsidRDefault="00AF6F40" w:rsidP="00C04C8E">
+          <w:p w14:paraId="00F70876" w14:textId="77777777" w:rsidR="00AF6F40" w:rsidRPr="00BE212B" w:rsidRDefault="00AF6F40" w:rsidP="00C04C8E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE212B">
               <w:t>Место(а) осуществления деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BBEDE8E" w14:textId="77777777" w:rsidR="00FB3862" w:rsidRPr="00FB3862" w:rsidRDefault="00FB3862" w:rsidP="00C35CF2">
+    <w:p w14:paraId="135EBA34" w14:textId="77777777" w:rsidR="00FB3862" w:rsidRPr="00FB3862" w:rsidRDefault="00FB3862" w:rsidP="00C35CF2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="832"/>
         <w:gridCol w:w="1969"/>
         <w:gridCol w:w="2598"/>
         <w:gridCol w:w="3631"/>
         <w:gridCol w:w="2510"/>
         <w:gridCol w:w="3020"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D55841" w14:paraId="2B743E60" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="4F6D3066" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="446CDD01" w14:textId="77777777" w:rsidR="00394F32" w:rsidRPr="00F74CE2" w:rsidRDefault="00301844">
+          <w:p w14:paraId="341A217D" w14:textId="77777777" w:rsidR="00394F32" w:rsidRPr="00F74CE2" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F674D07" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="69838A44" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5902BAF7" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="765C50B1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58CB8320" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="4E9093BB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="127243F6" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="1B804979" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44A5E5F8" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="238F66F3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="654BCC36" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="2589B634" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="0C4F949F" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE694C5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2F1FADC0" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE609A1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/08, 10/29, 01/08, 01/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5975D0" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="160C4AF2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1C09AF51" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="70A3D74A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Мясо и мясная продукция, птица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3A97688E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5887269F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Физико-химические показатели: белок, жир, влага, крахмал, соль, сухие вещества, кислотное число, перекисное число, остаточная активность кислой фосфатазы, общий фосфор, нитриты, нитраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5D92D6EB" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="53E17B9A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="14A6D1EA" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="27E62177" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="0DAD7048" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64054AC9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="429E90A5" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A12F59C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/01, 01/01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="0D6FFDBE" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04652D6E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="388C7A93" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00473A4A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Микробиологические показатели: санитарно-показательные микроорганизмы, условно-патогенные микроорганизмы, патогенные микроорганизмы и микроорганизмы порчи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1C661E58" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4793D70A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="20B43612" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="5ECFBD78" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="01BE5C5F" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B92D42" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="62A49F06" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="480A122B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/04, 01/04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="4A53B3F9" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4567E99E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7A1EC0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFA891C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Удельная активность радионуклидов: цезий-137; стронций-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="082C25D6" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6ADD73" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="23548E3B" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="403DB177" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8B1446" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7EEA68F2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3E95A310" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="01C91437" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/08, 01/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A19359C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="542A5AEB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7D46C108" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="77EED185" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Токсичные элементы: кадмий, ртуть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1E685368" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE8C797" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="50A0C96E" w14:textId="77777777">
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      <w:tr w:rsidR="00504843" w14:paraId="5F7AF1C5" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CDF242" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>2.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4344DEF6" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD38128" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/08, 10/29, 01/08, 01/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="442A4E12" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="290E9155" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2601E60D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="2EEA2D64" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Молоко и молочная продукция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="31E34E93" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DC220D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Физико-химические показатели: белок, жир, влага, сахароза, лактоза, кислотность, сухие вещества, соль, вязкость, плотность, нитраты, нитриты, фосфор, фосфатаза, пероксидаза, индекс растворимости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="784A2CAC" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="60134CEC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="79CC0113" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="435C600C" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="147DFD59" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A99EBF6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="49DD7317" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="4DFDE43B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/08, 01/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="0F5DCEE5" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="20297730" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="71CE3869" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F571B65" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Витамин С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1CD6DC3E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC29FED" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="2488F189" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="22522BD7" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="165D16C6" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="406D064A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="0C9CB699" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31971F3F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D968FFA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="641E265C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B28EA1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Титруемая кислотность молочной плазмы продукта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7315C08E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2416B651" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="73362471" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="34A6E89E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="5950DE99" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3F5923" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0236B2B2" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="754B57D2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/01, 01/01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="75DAA987" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="667517C3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="351D7313" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D47492" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Бифидобактерии и (или) другие пробиотические микроорганизмы, молочнокислые микроорганизмы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="60A69F32" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0288E89F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="218DA72C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="7F20F6BD" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="6F34B5EC" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E786E53" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="6E910908" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2D2F5C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="097EA1A9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0C7D93" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3A5E8C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Микробиологические показатели: санитарно-показательные микроорганизмы, условно-патогенные микроорганизмы, патогенные микроорганизмы и микроорганизмы порчи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4D145F02" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5649FB26" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="716D37D5" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="5252F57C" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="42C62723" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="543405C3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="53A08038" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACDDA63" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/04, 01/04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="7ACE0F3C" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="763FEBEB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4A7C34" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8B84AB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Удельная (объемная) активность радионуклидов: цезий-137; стронций-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E2B6276" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6D93A6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="5C5E5D91" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="5978D489" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0603E6F6" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="46D84FD8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC01327" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="737BDB0C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/08, 01/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="718F436F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="201ADEB4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="518DB630" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="41DE7017" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Токсичные элементы: кадмий, ртуть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4493277A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7EEDE3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="636516ED" w14:textId="77777777">
-[...11 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00504843" w14:paraId="1DC41C7D" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7E7905" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2FA9FD1F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF561DA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>03/08, 03/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="276061CF" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="19B7A20B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="379509FB" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="34D03C2A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Рыба, рыбопродукты и морепродукты, консервы и пресервы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
-[...22 lines deleted...]
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A0EBA1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Физико-химические показатели: белок, жир, влага, кислотность, сухие вещества, соль, фосфор, крахмал, золы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC74313" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="3F7C4732" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="0548E85A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="382D78EF" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="7900972D" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07859A4A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="438545CF" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7CC92C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>03/01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="387F8183" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3E70FA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F81186A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66925C11" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Микробиологические показатели: санитарно-показательные микроорганизмы, условно-патогенные микроорганизмы, патогенные микроорганизмы и микроорганизмы порчи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E9856DC" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="17E2F5E9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="371657DA" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="59068189" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="5EF93C65" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B487A5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="69A4517D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C486CD" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>03/04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="60FF47BE" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7459B6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46A2830B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="638A1470" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Удельная активность радионуклидов: цезий-137; стронций-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C70310B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="433EE58D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="0B7DB088" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="12EB9C70" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6F350C67" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="1A8ED74B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6129ACD3" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="74E62199" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>03/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA3E41E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19731E5B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9AAA5E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="70603929" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Токсичные элементы: кадмий, ртуть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B86BFEC" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="367DCB43" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="5BF021E0" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="6FEA052E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="36BDCE78" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DD3905" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7FD5A341" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E167D6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/08, 10/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="41E4E408" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="4A592953" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="050CE4A5" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="599331EA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Изделия хлебобулочные и мучные кондитерские, сахар, какао, шоколад</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AAC4A55" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EEEB2E6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Физико-химические показатели: влажность, кислотность, щелочность, пористость, сахар, жир, соль, массовая доля сахара в пересчете на сухое вещество, массовая доля жира в пересчете на сухое вещество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1EAC8828" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="26521A0B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="1C632AB3" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="265062D2" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="413F3A42" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA6AD75" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74EBE0F6" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57592F81" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="403A6C8D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13804514" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE6C23E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B6A448" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Микробиологические показатели: санитарно-показательные микроорганизмы, условно-патогенные микроорганизмы, патогенные </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>микроорганизмы и микроорганизмы порчи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="16C93D3E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="02F72D69" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="2369E7D3" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="0F3049D9" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AABB70" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="30EF587A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE579C5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...39 lines deleted...]
-          <w:p w14:paraId="15308F53" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="677D82B6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="550C5B9B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56231AD4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Удельная (объемная) активность радионуклидов: цезий-137; стронций-90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC928D6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="07305686" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="62F96575" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5F95C8D8" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="4A8DD4D6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1046ED0D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="3E2AE8C3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F306493" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8F05D0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B08940D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="5FDECF0F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Токсичные элементы: кадмий, ртуть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="63246B2C" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="01BA4BC5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="56FF41DF" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="6473F67E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="34F1F670" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B62FBF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4FC4393B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C526EA1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="35D47722" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="716AF1D3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="32EB2001" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="2ECC159A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Соки и соковая продукция из фруктов и овощей, плодоовощная продукция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0137993D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="666588CA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Плотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4CFE6897" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="603D9109" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="732FFD7B" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="198EE53A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="402F7ECA" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4187FD4E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="19FC940D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="190D7247" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="3D5F4348" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="33E5D893" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13B23D85" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37EEE10C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля нитратов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0AA4E69E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="623C5902" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="4B334A95" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="131C5FD5" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="62191AFE" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="791FD5C9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="1999E16A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55596805" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="61F86626" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1173B3F2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ECB1339" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля сахара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F69717B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6FAD300B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="4699ECA0" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="09C11A3D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="1CAFAFD6" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="782D6BFF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="0B7261B9" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0194FACB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B65F99D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2225DAE6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="214B66D9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля влаги или сухих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3E1BABC8" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64B55CA2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="2D9C45D3" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="1A178F38" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="15F923DD" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF95752" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="4894CEA9" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A97AF91" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58373227" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="588BF242" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD9C3FE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля хлоридов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0FC9039D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3C409DF9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="53E2A9F7" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="5F2F746F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="7998B07A" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E196ED" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="6EA8D9E0" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1667BA12" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="245A1251" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7D75BC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1A6BA4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля фосфора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5EBB5617" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76A02AD9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="112158FB" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="399F3B01" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="722690DF" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B73D04" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="2B2BD48D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1DACB6AB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E88D79" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Последовательный;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="6CED6D9F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45881C25" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11AC9255" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля растворимых сухих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6B93689E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="24768705" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="6236E459" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="475F5818" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="76D42330" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C90B4D8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...6 lines deleted...]
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6676A9CB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7809940A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="715CBD17" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="5267EDD5" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCF0E39" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6165B7" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Водородный показатель рН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="781BEBED" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4288027C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="6A05CACC" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="6EE310E8" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="2D336517" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4356E7F7" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="20A76F5A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="780DCE90" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="44BA505D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA9E8E9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2359066B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая концентрация титруемых кислот</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="52678FD5" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2957ED32" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="2211EE4D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="7B41EDF1" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="79CB5AB6" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B9F99A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="3757DB8A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="24A93F0C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE46862" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="548533D8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1522C0CF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Витамин С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="408DFC39" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="714B88C8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="03144318" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="24EFC06A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="7CF8A2D1" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0963F447" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="23CA9F7F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9EFA85" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFD9909" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE4A424" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0479E9ED" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Водородный показатель рН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F55A128" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="540FCB57" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="0BF1C807" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="3B5E8EBD" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="0F2B525C" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="698B2070" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3596CA25" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="196853EA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="086BF95F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5267E8B6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="77576A80" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9DAF47" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Микробиологические показатели: санитарно-показательные микроорганизмы, условно-патогенные микроорганизмы, патогенные микроорганизмы и микроорганизмы порчи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="314A56D4" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5A1D86" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="756917BF" w14:textId="77777777">
-[...11 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00504843" w14:paraId="11CA665A" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C033B23" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="14B6A639" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73006B87" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="234397C3" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="722A149F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="53661E42" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA3A59E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Удельная активность радионуклидов: цезий-137; стронций-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7321DEB1" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1415577F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="60664A81" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="469F9523" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC0E682" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="1CC53B8D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1257E744" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="558A542E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36CC5F40" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="596EDB5D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="06FE7E4A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="0CE252B5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Токсичные элементы: кадмий, ртуть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6C3FA33D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="618BAE03" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="6969E3A5" w14:textId="77777777">
-[...7 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00504843" w14:paraId="334E813F" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="732936B4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F24932D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11/08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="092EDB86" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Параллельный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A863AB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Ликероводочные изделия, вина и виноматериалы, напитки винные, слабоалкогольные и безалкогольные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0804759C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Объемная доля этилового спирта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E209706" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00504843" w14:paraId="43A91258" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C10CF9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1BAA6A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="526564F2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="16DE79D9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF53CD1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Углеводы и глицерин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2B069A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00504843" w14:paraId="2871C97A" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48318FFC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="306DA478" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11/29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="794B54F9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A07DC4D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9B5BF2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Относительная плотность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35235B49" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00504843" w14:paraId="0E64F200" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="304B0B83" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.4*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A05714A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11/08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD7EF69" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="70086C94" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3A5704" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая концентрация сахаров в пересчете на инвертный сахар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F28E1A2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00504843" w14:paraId="45E18A65" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A49E13" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="335121F5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9092CA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="275C209B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="145BB041" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая концентрация общего диоксида серы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C856E34" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00504843" w14:paraId="118BE3FA" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="788725CC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.6*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73C1EC88" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="719C0D1F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB057E0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A27D85C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая концентрация титруемых кислот</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55A40CCC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00504843" w14:paraId="7A823294" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB59695" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.7*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="575EA4C6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11/29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64E4272E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBFF517" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="222A43FB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля сухих веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7EB8BE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00504843" w14:paraId="67AD91E3" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDB44A2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.8*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E4F835" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11/08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7012DEBF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF828E5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3145950F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая концентрация сахара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55743F4F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00504843" w14:paraId="575C016B" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C2A9A7" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.9*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF32CA2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="420408D6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD3C63F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6923D2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая концентрация приведенного, общего и остаточного экстракта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E900D53" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00504843" w14:paraId="0D581D0A" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FAF3EA8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.10*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0103BC9B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0767264F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B354752" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FDD09E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая концентрация летучих кислот в пересчете на уксусную</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55392BF4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00504843" w14:paraId="1491366E" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="085EC39B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.11*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3682C2E9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="517C47EC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27E01C6D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAF4675" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Водородный показатель рН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2ECD91" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00504843" w14:paraId="48D1E59B" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E1CC17" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.12*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5F55AF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6717C7" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="40081B37" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1208D25E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Крепость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="777B1B44" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00504843" w14:paraId="52A4AB6D" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37624659" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.13*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50319268" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="18CA83F7" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C354897" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="132E82A1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Проба на чистоту с серной кислотой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A560FAF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00504843" w14:paraId="693E5A44" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1251625F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.14*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="57378DF5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="094DD9BB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA699BA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3464304A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Проба на окисляемость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="029D57CF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00504843" w14:paraId="63651B1B" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1819DA25" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.15*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="32D27617" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F09101E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29BC3ED8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C3A62F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Фурфурол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCB1804" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00504843" w14:paraId="0CE4B7EA" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38CDC9DA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6.16*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C59161" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>11/01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B670045" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79821C39" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F81A9A6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Микробиологические показатели: санитарно-</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>6.1*</w:t>
-[...85 lines deleted...]
-          </w:p>
+              <w:t>показательные микроорганизмы, условно-патогенные микроорганизмы, патогенные микроорганизмы и микроорганизмы порчи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C56115B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="285E673B" w14:textId="77777777">
-[...983 lines deleted...]
-      <w:tr w:rsidR="00D55841" w14:paraId="028C0341" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="0CBCE835" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4F851A72" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="3D703631" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.17*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="40545796" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="14DBD9C2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>11/04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="513DA6CA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45347FE1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEC7FB7" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="0A1AB52E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Объемная активность радионуклидов: цезий-137; стронций-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="21EC552A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA56267" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="215CFFAA" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="506583AB" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="3C9AC4BF" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4624E41D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="617913A8" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1050027B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01/29, 10/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF41162" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="687BE945" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3A4BD862" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="74B0EBEE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Корма, комбикормовое сырье, комбикорма, зерно, продукция зерновая, зернобобовая, мукомольно-крупяная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0AB90424" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="425810EE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля влаги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="76E09910" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="478E63E3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="737475E6" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="07C8D22F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="72EE76CC" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="187A9F97" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E341C1B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33493348" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01/08, 10/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="38E4536D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A411951" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E74E8D4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7614F3E4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля поваренной соли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A6157DD" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDD5ABB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="289E4F6E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="55DBF6BC" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="023F9626" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41505929" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="72955FA3" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="427946D9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01/29, 10/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="304F7BDC" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="419FBB37" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27DDF24A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A4DB66" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Крупность размола</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="744F7DE9" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37819BB7" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="6EFC7AF2" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="5C59E522" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="1FCA6F92" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6FDB09" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="2472654B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4A32E10E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF0BF70" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5AECEDFF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E734653" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля металломагнитной примеси</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="53A4A937" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="375DAD34" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="5E099876" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="67057931" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="58468847" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3426F90D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="58074090" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="562D265D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01/08, 10/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="22D182F6" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2591EF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="455C30A0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC249CE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля сырого протеина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A99EC42" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="44966251" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="4AD9F019" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="312AC3B4" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="306FE368" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E6F73E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="6A061C3A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA7CB22" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F28A75F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55A9E76A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="721FA9BE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля сырого жира</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0775BCD5" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43BFCEDE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="44134EFD" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="25DCDC2E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="491BCC31" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F73CE91" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="39638134" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28C87CF3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6E3BD0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55F9639E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6F820F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля сырой клетчатки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="39607272" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDD553C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="462E0446" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="33CA1601" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="5AABECB5" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A755522" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="05458400" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="124FD152" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1DF3B5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="671B3414" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A9CE7E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля кальция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="56E5BA6E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2263687B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="76EE4A92" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="6E66C400" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="74E20127" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A4B42C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="0C80B401" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19A0BC5A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46667D4B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64E193B7" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CECBBC8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля фосфора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4086300D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60ECBB80" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="150528BF" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="2EAFB9CD" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="77B9105F" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D532557" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="0C42F607" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19CC2AF0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4897F2BB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0847DCF5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F4617E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля хлоридов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7FE5268F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="054D0B59" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="071C2084" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="2831AD6B" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="01F8F757" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="11B611D0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10D61170" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F67A3FD" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="460B2ADA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="38E010A4" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="3577D678" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля золы, нерастворимой в кислоте</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="06EB2CA3" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="516B9B4D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="60F11842" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="5D181D60" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00B43380" w14:paraId="17C96602" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D6B08C" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...9 lines deleted...]
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3FBA10" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43380">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01/29; 10/29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0A3B0D67" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="26D1AB11" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
-[...19 lines deleted...]
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB2298F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="549C67F1" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380" w:rsidP="00895703">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Корма, комбикормовое сырье, комбикорма, зерно, продукция зерновая, зернобобовая, мукомольно-крупяная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F4C6E4F" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00973D2D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля золы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="02307371" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="247D574F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="1C3C767E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00B43380" w14:paraId="6247FB72" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="245B17CC" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="569A836F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55ACB903" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01/08, 10/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...6 lines deleted...]
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E428201" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38823901" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D1B0A1" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля белка по Барштейну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65720573" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B43380" w14:paraId="323D1453" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E86291D" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.14*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE44288" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01/29, 10/29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED94520" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="703DE837" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12026F1C" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Размер гранул</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="026D32A8" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B43380" w14:paraId="01058C6E" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C417DF5" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.15*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="278A0DA0" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01/08, 10/08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76398312" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1766427A" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4910FC64" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Кислотность, кислотное число масла, кислотность лабораторного сусла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAF5967" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B43380" w14:paraId="0BCA7A95" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE8FA6D" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7.16*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20DC16B8" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01/29, 10/29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36605E19" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A06A2F9" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA705A5" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Наличие сорной и зерновой примеси, мелких зерен, крупность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="319066F4" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B43380" w14:paraId="7CDE15FC" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71CD54BB" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.17*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D388962" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01/07, 10/07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFB73C2" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45949665" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="705A6E04" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Зараженность и загрязненность вредителями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="583B7AAD" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B43380" w14:paraId="0F8C6394" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFE6E43" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.18*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2458A282" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
-[...32 lines deleted...]
-          <w:p w14:paraId="1880E928" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+          <w:p w14:paraId="31D8FB26" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01/08, 10/08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6C27AF8D" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4986B0C1" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F37B1C1" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Нитраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26AB2A8E" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="0BF179A3" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:p w14:paraId="3311FF02" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00B43380" w14:paraId="34C25232" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D4DE03" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.19*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C55EA3C" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6707F522" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3754046D" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3A92BB" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Нитриты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1BCE33" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B43380" w14:paraId="62238458" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD80F93" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.20*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04DA31DA" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41B73B8E" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D749BBE" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8783BD" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Клейковина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="02D5E0F3" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B43380" w14:paraId="442DBAC0" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07991B69" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.21*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="17BD43CB" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="52DE8282" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D41A52B" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6A4AB3" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Зольность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC073F7" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B43380" w14:paraId="77AC6CC6" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29622082" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.22*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3485DD04" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01/29, 10/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="4E6B7843" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7CA85D" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F53BD51" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A92BBD9" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Белизна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3D2B21" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="56FC97CB" w14:textId="77777777">
-[...67 lines deleted...]
-          <w:p w14:paraId="5E72037C" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+      <w:tr w:rsidR="00B43380" w14:paraId="5DA3ECCC" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD5D554" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.23*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2265B27C" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="327D1704" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03E8B160" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E956D7" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Число падения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="62B53AF6" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="4A1AA6A6" w14:textId="77777777">
-[...67 lines deleted...]
-          <w:p w14:paraId="3292F054" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+      <w:tr w:rsidR="00B43380" w14:paraId="710FC418" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C02A7E" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.24*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2B228E" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10D961F4" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8F823D" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62844BA1" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Массовая доля крахмала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="085647DE" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="0DE0FEC9" w14:textId="77777777">
-[...68 lines deleted...]
-          <w:p w14:paraId="4418FE4F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+      <w:tr w:rsidR="00B43380" w14:paraId="45A419F0" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E2D29F" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.25*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB6C1A8" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2FFDBB" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7E25D582" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7CCF9F" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Масличность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B35AFC0" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="777BB428" w14:textId="77777777">
-[...68 lines deleted...]
-          <w:p w14:paraId="3FBAAC95" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+      <w:tr w:rsidR="00B43380" w14:paraId="42D22963" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4383E713" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7.26*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3644AA68" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>01/04, 10/04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="034A1DD8" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4D679493" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19BBB295" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Удельная активность радионуклидов: цезий-137; стронций-90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="50BECD2D" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="75A90A1A" w14:textId="77777777">
-[...514 lines deleted...]
-      <w:tr w:rsidR="00D55841" w14:paraId="701D5B41" w14:textId="77777777">
+      <w:tr w:rsidR="00B43380" w14:paraId="25409482" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4E5496" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="138AA657" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.27*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="640FF1CE" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="491C163F" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>01/08, 10/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="558E4308" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4DAE6312" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="452ECC17" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="361B8939" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Токсичные элементы: кадмий, ртуть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F5878C1" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="596C27D2" w14:textId="77777777" w:rsidR="00B43380" w:rsidRDefault="00B43380"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="2CEF6301" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="3142AFF8" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="23726020" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="398E0450" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="66659189" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="184836AC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="618D29CE" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="25663482" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7F89B965" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="5CF938C4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Масложировая продукция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="619A57AB" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6003935D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля влаги и летучих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="79221E40" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="043940AA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="1EA6D4E6" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="76B5EA9D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="0CE53078" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DE5F19" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF66D4A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="6EF33A1D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="24D88A18" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04096A71" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="784526EC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF31C94" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля поваренной соли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="22367803" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9C2285" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="2CC7C869" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="01422BD0" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="1121D750" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8131A7" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="51FC8B93" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5AA724" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="72CAD0E3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69BC993C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="034F8DE8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля жира</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="60836BB4" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E03C178" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="00F1F27D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="07602CD4" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="330D8AF8" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4DE3D0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="4E76A5EE" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="792994E6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4242CD" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48098711" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="308F73CA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля фосфора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="38C88DBA" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A59D358" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="5E47DB66" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="5CF057B0" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="31C62B50" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2999282F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0B60D036" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="73A74F9D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="08380865" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74A6313E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26BC176E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18DB8CD6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля не омыляемых веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="68A6B3AD" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39B6B839" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="6E81F9C5" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="05B8B2F2" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="5DCCFC93" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A787647" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="1F9C74D3" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5E4FF2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2DBBB3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="08869221" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA0B622" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Число омыления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="503A7AB3" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09780E65" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="25E32EA9" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="0B57E51E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="778C9FF6" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0282F9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="0732CB4D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27674FB1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="41690CD9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="761EA89C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11376954" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля общей золы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="42ADF029" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="15D06A59" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="3FEF59E8" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="1781D41A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="3DFB7DAF" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E19315" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB2A097" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="30D46A11" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="7E620624" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF5D50E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74FB73D7" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9805AD" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Кислотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="11929874" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1EA060" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="249014C2" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="5C58E2DC" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="36F2E67A" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74117152" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="0BCDB4F0" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5C355352" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="04CA4670" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5EFCDB67" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2579D869" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Кислотное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6DA31601" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6FED64" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="78A34565" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="46791BA3" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="4911B5DA" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F80A54C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="10ED25FD" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25521952" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59A227EB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE24700" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCAA2AA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Перекисное число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="74D709E3" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2BCF4188" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="63A34008" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="2AAA1E51" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="7B874FDE" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="477A55EB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5B59CF2F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3EFD86" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Микробиологические показатели: санитарно-показательные микроорганизмы, условно-патогенные </w:t>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A90DFC2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="22E50CC4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48277546" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Микробиологические показатели: санитарно-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>микроорганизмы, патогенные микроорганизмы и микроорганизмы порчи</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="5945BE52" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+              <w:t>показательные микроорганизмы, условно-патогенные микроорганизмы, патогенные микроорганизмы и микроорганизмы порчи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCACF81" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="0189F247" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="08DC507F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="289EF98D" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="110FE6D8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0708C699" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A17B53A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="29D9E03C" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9033DB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="392244D5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B764E9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Удельная (объемная) активность радионуклидов: цезий-137; стронций-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="267C16F8" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="00A72E11" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="49DCD847" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="01BA5E4D" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="24203A87" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="75D8529D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="03721162" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="06E645D1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B1106AB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67399A3F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="26B92200" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="27DF51B5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Токсичные элементы: кадмий, ртуть</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="275A2F7F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4E5908" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="5338963C" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="6EF556E4" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3861FE06" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
-[...13 lines deleted...]
-            <w:tcW w:w="675" w:type="pct"/>
+          <w:p w14:paraId="65C07401" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E" w:rsidP="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="225B0B0B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="232F47DF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100/01, 11/01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="19C356D3" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="67E50A01" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="75E6AE79" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="58BDB9F4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Питьевая вода, природная минеральная вода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC03F49" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="0193AD92" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Микробиологические показатели: санитарно-показательные микроорганизмы, условно-патогенные микроорганизмы, патогенные микроорганизмы и микроорганизмы порчи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="43489994" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="19766B0B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="36C14470" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="3CE862F9" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="39FBBE46" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="551362A0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3A29C8DE" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BB64AC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="700BC164" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="2711FE71" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0703E1" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="785AF45D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Продукция спиртосодержащая денатурированная, спирты денатурированные, стеклоочистители, базы парфюмерные промежуточные спиртосодержащие, смеси душистые спиртосодержащие денатурированные, стеклоочистители</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E2C8D9B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="545D8048" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Объемная доля этилового спирта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4135FF" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="220F2499" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="4248F9CB" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:p w14:paraId="44EE9EB0" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="47809E0C" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BF6238" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E" w:rsidP="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E27A935" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="2B94813B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="229305D6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7D53A354" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CADBD63" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Плотность при 20оС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B2E8248" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="004739CA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="5ACD2F1A" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="05EBFBB8" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="04A3C17C" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
-[...13 lines deleted...]
-            <w:tcW w:w="675" w:type="pct"/>
+          <w:p w14:paraId="2C3C1DE2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E" w:rsidP="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10.3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="19425245" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="19534211" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>20/04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1A4D49" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E13AB75" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="599F631B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="63A57B59" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Объемная активность радионуклидов: цезий-137; стронций-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="52A9E543" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E79E8FC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="7E7BD3A5" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="0ED2D69D" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0C94EAA4" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="49247219" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>11.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="47FA4229" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="163A0206" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13/04, 16/04, 17/04, 18/04, 22/04, 23/04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="66C8FBA7" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="4A6C6AF5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="476B30ED" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="3C501D7C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Продукция лесного хозяйства, промышленного, культурно-бытового и хозяйственного назначения, строительные материалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7640C637" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="6887E7C6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Удельная (объемная) активность радионуклидов: цезий-137; стронций-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2E012F2E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="40D38CF1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="186A07F3" w14:textId="77777777">
-[...18 lines deleted...]
-            <w:tcW w:w="675" w:type="pct"/>
+      <w:tr w:rsidR="00504843" w14:paraId="72196C4D" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49800F70" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E" w:rsidP="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>12.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="37A7C2AC" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="50DD23B0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>05/29, 08/29, 100/29, 19/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="39E400D9" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="4EAEF546" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7B015FCB" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="29044C35" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Торф, уголь, топливо твердое</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7EC4DC36" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24EC5590" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Общая влага</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6141125B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="199B33A8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="7D3D8D57" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="36BFB56B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="331F8665" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="545CAF9F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>12.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="6086A85D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="02CA451A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="24C99DDC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="65B9C93A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2369B1C7" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Влажность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="28F5EACD" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="28D5F4DD" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="1C767907" w14:textId="77777777">
-[...11 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00504843" w14:paraId="25D67E1B" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B73AECD" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>12.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="5CCF04F8" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0005CDB6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79B16D6B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26BFABD1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="222F41A0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Теплота сгорания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0CFE8D11" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09F562A8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="48B1FCB8" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="080DCFB2" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="08B7C0D1" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B098B1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>12.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="14E5A474" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="01DE91B3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>05/08, 08/08, 100/08, 19/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="0A259A25" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="528839DF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F21028B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="406B79DE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля серы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F974153" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="762F1EA6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="757F8D83" w14:textId="77777777">
-[...41 lines deleted...]
-          <w:p w14:paraId="40766AC8" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="0CB5DDF1" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6CC4CE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E" w:rsidP="00B43380">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>12.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43C6D320" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9E469F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C080CFD" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE72DD6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Зольность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="19EB5DF0" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED6422F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="3FE5B77D" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="23D9E49A" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3964C5D0" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="38102A5D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>12.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0593B4" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="5F35F405" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>05/04, 08/04, 100/04, 19/04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="33DF5389" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="199481F1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="19F35C64" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="7149C5DA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Удельная (объемная) активность радионуклидов: цезий-137; стронций-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="282C2074" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36382B17" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="5DEE7289" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="6ABD1CD6" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="5EA52C83" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7923BA37" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="74082331" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="6AABBAC0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>08/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="773B0CC1" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="592851CF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2F652EFE" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="7AD747EA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Гравий и песок, щебень, глины и каолин, смеси щебеночно-гравийно-песчаные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="57C888E2" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FEED46B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Зерновой состав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4338324C" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="7857E2D0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="184194D1" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="1FACE550" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="03292EBC" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A98D9D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="4552DCB3" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60AA625A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="038BF7E2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB1483C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2CE2F0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Содержание пылевидных и глинистых частиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="16E98936" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="140AF36C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="6FA3F587" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="26F6D23F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="692C4B77" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF2941F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="515A7254" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E296173" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="548C50BE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26026C4E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4601B9A9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Влажность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="15E0E453" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3C739E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="68A4CD8E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="000F30C9" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="30F64D34" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6357F09D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="6FE4E88A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB6B5D0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F69D34A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79DB98D8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="788383F0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Объемно-насыпная плотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3BB9F97C" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6869768F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="3E0AA0F1" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="156EB3AE" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="302D95AE" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73FC8407" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="159DC00A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3961ECF7" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCC9346" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3AD293" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAD2BD8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Модуль крупности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5FDD0B62" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7477BA28" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="636E1F87" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="38CD1E6F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="2C7665E9" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD40582" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="71BCB805" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="63E42923" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="430B068C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1906F2BE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9B1A3F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Содержание дробленых зерен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6FEC9DC9" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4AB7B4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="35DD7628" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="12BC7375" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="34B70140" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55305650" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="62A61B2E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6C1D85" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>08/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="57E993FF" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60B544B7" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="251A12AC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="744B236D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Морозостойкость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="36DF76CD" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="019B0FBA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="7189C3F8" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="49288681" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0AB4A7" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="6BB7D44F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>13.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="11C10F29" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="0658BACC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>08/04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1502E91F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB608E7" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6011C6" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="01805A11" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Эффективная удельная активность природных радионуклидов радий, торий, калий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="73968C1A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="340BF0FA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="6B74FDDA" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="4D2FEB1E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="49266FA4" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BCE67B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>14.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="425BB8A3" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="13E2D627" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="53C71DC7" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="003E4501" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Последовательный;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="18CE4FF6" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="6FE9D8A1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Вяжущие материалы, бетоны и растворы и изделия на их основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3DDE3CBA" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79288B34" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность при изгибе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="11CC736E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="237135B7" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="0B1EF8CB" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="023B8B8F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="6187E12C" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6295CF53" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>14.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="34090315" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="283FA0CF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C08F021" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF0EE0A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE8DD7C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность при сжатии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="58C7FC18" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5685AE98" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="721E7D55" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="3E3B2F94" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="4936A341" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D63AAA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>14.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7F9D2491" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="199551E5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23/04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="79716377" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10737245" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37F37DC2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="132C5A44" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Эффективная удельная активность природных радионуклидов радий, торий, калий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E01B236" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="278F8D90" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="414E7DEB" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="16BB1D2B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="4C51CC9A" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5021DB90" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>14.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="235AB4B1" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="3DF1132E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="2BCCBBEF" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6479ACD1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE7B75A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1671C0FA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отклонение толщины защитного слоя бетона до рабочей арматуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="68528894" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25050306" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="0B022E70" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="55CCFA06" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7B416647" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="79231E76" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>14.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="535491FF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6E71CAA9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E78AC3C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="279506A2" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="16743093" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Отклонение геометрических параметров конструкций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B2C3BE3" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0278226A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="5562303A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="6DBC304A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="18A840ED" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A096E4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>15.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="67956A29" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="32C98A16" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>27/22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6A169AA8" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="78C33EFD" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Последовательный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0038113A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="7554574F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Электрические устройства и установки (электрофизические параметры устройств и установок)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="01F98AA8" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA66504" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление изоляции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5D49056E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="6D7E12E8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="540DDEA5" w14:textId="77777777">
-[...11 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00504843" w14:paraId="51576F15" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CF7448" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>15.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="4DFADB77" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76AC99C3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5693C31A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB0A09F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0EEE57" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Сопротивление заземляющих устройств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2BC2323B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="63DA861A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="107F29B1" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="33233848" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="5FD3A15D" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D5817" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>15.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...46 lines deleted...]
-          <w:p w14:paraId="795A1907" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C392D92" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0895EAE5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A611726" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C20357" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Проверка соединений заземлителей с заземляемыми элементами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2307083C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="75DD1D05" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="796F206C" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="06354DEC" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E25622" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>15.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="6FA10247" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0A0F3F08" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="05F1BFDF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="265A76B3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77887CB4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Испытание цепи «фаза-нуль» (цепи зануления) в электроустановках до 1 кВ с глухим заземлением нейтрали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0EE15741" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4A24F0C3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="3A23ECEA" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="3EAF42CD" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="7C11AA24" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45FB0B7C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>15.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="48CA1B27" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF46917" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D70776A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA1F219" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D1AC0F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Дифференциальный ток отключения УЗО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C808967" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="77C28267" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="780C2009" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="13D14689" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0F44A534" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="4CB929AD" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>15.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7680C2C3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="44BCA8C7" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14A3B08A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="444F52BD" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="66B8543B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Время срабатывания УЗО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="322607F5" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48843AD1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="5E09C164" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="0435F7E7" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="2053D05A" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8BAABE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>16.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="25740B7F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="2F2224F9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE9D1EA" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="4BF13827" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Последовательный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7826E27C" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="000405E4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Строительно-монтажные работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="06CB9F38" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3562A783" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Геометрические параметры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA7D7AC" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="24C12276" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="4600DEFC" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="374D065A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="65472317" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A6CCB1C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>16.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="5FB48044" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB8D6C6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30144F75" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="16391A11" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A9BA7F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Степень уплотнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2AA98FDD" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35645615" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="10A6E991" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="2A775140" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="69D352AF" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="751A23C9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>16.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E74C6B6" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06DBCE95" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43/11, 43/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="77EACAC8" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3990E7A5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="071383A8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AE67ED" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Устройство изоляционных и антикоррозионных покрытий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0572655A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="47D5A2CC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="3699B8C6" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="6E5B182B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="7E677381" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B17F6F6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>16.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="37BB282D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="116A3115" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="28226A27" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31E9B3E5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA713AF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DAB02F5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Прочность бетона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B4F270B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="649D3782" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="7AA6DEA8" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="42524D5C" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="53FBC155" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C710AD" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>16.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="50D4E1B8" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD79D95" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66C523B6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="33F7DB01" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46997FB1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Адгезия (сцепление) покрытий с защищаемой поверхностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="11E433E0" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="09C48A56" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="245F4A90" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="6EB8BB67" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="542E9E70" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C34CDA4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>16.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="3D7D1970" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10C1FEC6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7D579E82" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2568E45A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="440D25BD" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Воздухо- и водопроницаемость стыков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0345B5E2" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="476DA3B8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="37F36C6C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="76BC3746" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="7E7D5337" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B810B4D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>16.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA17BC8" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="409B4FEE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>43/11, 43/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="5EE4B92B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="215637D4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03A875BE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B9B690" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Соответствие оконных и балконных дверных блоков из поливинилхлоридного и алюминиевого профиля требованиям ТНПА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="07A09EA9" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9DA987" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="7A3B7F90" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="10933976" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="5B0BE483" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28EE6782" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>16.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="59DDB1C1" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D05A9E3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D534421" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E697796" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1D87E9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Глубина заложения фундаментов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="28F92CE1" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF3EE5A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="21BCD2BA" w14:textId="77777777">
-[...11 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00504843" w14:paraId="05BF3A69" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="724A4C0E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>16.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="31A827CB" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2754A674" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7582833C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF17F7F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB4F7CB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Высотные отметки бортового камня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B0B760F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7292D340" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="57DEAA00" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="63ECE2AA" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="4C642B71" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="143080E0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>16.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...46 lines deleted...]
-          <w:p w14:paraId="52170319" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="23CCC3BB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="017D92D0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4975D9AD" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="492CB0D1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Оптический контроль: визуальный метод; внешний осмотр и измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5288279A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="5FAAF2B6" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="198B6EC0" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="142CACA0" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="39E3687D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>16.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="642C6677" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1663C205" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C16E4AE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="668F7CE1" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="654F96CA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Толщина наносимых слоев и общая толщина покрыти</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="29B6AA2B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3958AA56" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="70438C89" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="3C2E07B5" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="7ABFD3E4" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1524767F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>17.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEA918E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="32E2A933" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100/35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5DDED684" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="3C81D2CF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Последовательный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="48D86F4D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="5B811B66" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Рабочие места</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3232C5A6" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03050DD9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Температура, влажность, освещенность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="60D541A0" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="73F0DF9F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="6129C441" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="6A7355CF" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="04D0419A" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C30CFC9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>17.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="6B3BBBA5" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="67A01288" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="02F3D44F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F249990" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A24125E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Эквивалентный уровень шума</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D9AA7F1" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74E15D96" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="64396D02" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="24477F51" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1A5AED9F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="44715908" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>17.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B716890" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58C5424A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="228CF2E4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="034FB4AB" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="144EDEC9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Вибрация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="23D2ACBC" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="30C58336" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="68EE9A87" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="0A17C5DD" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="18F21176" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EC11F4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>18.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4D0E647C" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="2C799B14" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3C31C18A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="503F1526" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5BDA9277" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="1F1B2634" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Выбросы загрязняющих веществ в атмосферный воздух от стационарных и мобильных источников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6B31B612" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9552BC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Концентрация формальдегида</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6D22BE62" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="4E93D8D4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="456A8973" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="24AB20A9" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="7EF0FFE7" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1994AA8B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>18.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="451B4224" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="775F65B1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="21CD3748" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58CE81EC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="055B207E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Концентрация аммиака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="41C5340C" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13FA2884" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="42367F6F" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="2327D97F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="5C779619" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E964AB5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>18.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="6C26BD27" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66BD0374" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3A6329" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66FB1CEB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A915B7B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Концентрация органических растворителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="253375AF" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="456F5E0B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="24585786" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="3FC39C64" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="00B2CF7B" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C62F92" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>18.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="59140568" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="381BE2DC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="20DADE47" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="078E00CB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC12BA8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Концентрация предельных углеводородов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="70205B38" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26B4C9EA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="6378F73C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="6C2283F9" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="19CEB9E3" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CE615F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>18.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="4E7CECFA" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="167A627E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="702126B4" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42D6CAAA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4529BE97" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Концентрация сероводорода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="299C125B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8170BB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="5D356B37" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="12BE7197" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="32B1B242" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="2ABDE7FF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>18.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6610524F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="5279F3C2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>100/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...13 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B893650" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="49F576ED" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="504FA07D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="68E03019" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Концентрация твердых частиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="19CCB481" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA20C4A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="3055C7B3" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="655EF937" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="57EEA5E7" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F186754" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="078BA3D4" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="5640C134" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
+            <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="13189E43" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="0D40D0DE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Параллельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1245" w:type="pct"/>
+            <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="327C2431" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="0A999A7C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Нефтепродукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="860" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5F8539F3" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C8459D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Кинематическая вязкость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
+            <w:tcW w:w="1037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="150D0A6E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="3B236536" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. 8 Марта, 14, 231300, г. Лида, п/о Лида, Лидский район, Гродненская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="56A61B97" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="65DAD82B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="0C24599F" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="795F6E39" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="28CF1FDB" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1482B5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76E73949" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8D9610" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C2B710" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Содержание механических примесей и воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2D05E81B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69F58CB8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="7CE65B8D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="3D7D4A25" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="1BF53747" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="698ED604" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="2349233C" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="27B54C91" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="71472CD7" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="52902FF6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="008CD3F3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Фракционный состав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="47D9783B" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="35ABD41D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="1FE5ED6A" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="2C53348C" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="78448631" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29565C76" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="38019863" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7125E126" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="553B572E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="608C5A99" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="037C8617" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Плотность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="303FEFF9" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B30C00C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="19FD34F2" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="52D1B9B3" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="1D0F253C" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77DCECF9" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="52CDD8B9" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="717C114D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="4C43DC33" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB0B920" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="79BAC7BB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8D393D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая концентрация веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="626363EC" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD986A3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="5DC8C6ED" w14:textId="77777777">
-[...11 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00504843" w14:paraId="1D526F6C" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="691438C0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>19.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="5FD23E24" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="47D2024E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAF3B08" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="037893CD" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CAD68C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля элементов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1FA6D1BB" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="57957FBE" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="43745218" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="7A8463B0" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="5A3C1BB8" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E893C13" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="43F13EDD" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="71D2ADCB" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="890" w:type="pct"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="7A54F77F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A623F8E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="662CF955" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66662E68" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Октановое число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="28A7ABBE" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="790F47A2" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="53300FF4" w14:textId="77777777">
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+      <w:tr w:rsidR="00504843" w14:paraId="62561DA2" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F004413" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
+            <w:pPr>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>19.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="6B9EDA45" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58406BC3" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A72F008" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="666F34BA" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5346AAE5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Температура начала кристаллизации, замерзания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4828757D" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5916FF89" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="493BDA7C" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="75E0F1C8" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="2EDE4E85" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBBBB27" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19.9*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="3D700401" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69077ED6" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F99D65F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC1D34E" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D4142D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Температура вспышки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0D5677BA" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7416EF11" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="75308A07" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="18399E91" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="0BCBC441" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21771B29" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="1F87A854" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7159BB60" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7636A8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="441B8A59" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F973E76" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Смазывающая способность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="325154D7" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="184435AC" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="48226E48" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="622C2B26" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="5B3699F1" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2334B101" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19.11*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="71B94032" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37774077" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74F0EB8C" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59893D4A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01011B39" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Удельная электрическая проводимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6AE0AB8F" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="227E1D4B" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="7BF0ED2D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="6BED9832" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="5F8ACBC5" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BC93C5" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19.12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="3B1D43CF" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="557DCD39" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5636E9AF" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13AFC095" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="587BDE15" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Цетановый индекс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6CBF24BA" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2303B02F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="70BDA4B0" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="64C7D00E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+      <w:tr w:rsidR="00504843" w14:paraId="318F71FC" w14:textId="77777777" w:rsidTr="00B43380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="286" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB83675" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19.13*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="2BCD331E" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="380E03F1" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB9FB70" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55EFA4B8" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="658F070D" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Предельная температура фильтруемости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A2ECEBA" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0E6041" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55841" w14:paraId="271D3151" w14:textId="77777777">
+      <w:tr w:rsidR="00504843" w14:paraId="171C5669" w14:textId="77777777" w:rsidTr="00B43380">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="285" w:type="pct"/>
+            <w:tcW w:w="286" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3663DC2A" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="67149840" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>19.14*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="pct"/>
-[...20 lines deleted...]
-            <w:tcW w:w="860" w:type="pct"/>
+            <w:tcW w:w="676" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C21C8F0" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="57265210" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74271676" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="862" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE83636" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00301844">
+          <w:p w14:paraId="1A95A73A" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="0029591E">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Высота некоптящего пламени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3A749FA4" w14:textId="77777777" w:rsidR="00D55841" w:rsidRDefault="00D55841"/>
+            <w:tcW w:w="1037" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3D275F" w14:textId="77777777" w:rsidR="00504843" w:rsidRDefault="00504843"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25F9C8FE" w14:textId="77777777" w:rsidR="001D1D6D" w:rsidRPr="00F74CE2" w:rsidRDefault="001D1D6D">
+    <w:p w14:paraId="352BA707" w14:textId="77777777" w:rsidR="001D1D6D" w:rsidRPr="00F74CE2" w:rsidRDefault="001D1D6D">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AA08692" w14:textId="77777777" w:rsidR="00F74CE2" w:rsidRPr="00F74CE2" w:rsidRDefault="00F74CE2">
+    <w:p w14:paraId="66B389D0" w14:textId="77777777" w:rsidR="00F74CE2" w:rsidRPr="00F74CE2" w:rsidRDefault="00F74CE2">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F74CE2" w:rsidRPr="00F74CE2" w:rsidSect="00306EC9">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A20553D" w14:textId="77777777" w:rsidR="001A35DD" w:rsidRDefault="001A35DD" w:rsidP="0011070C">
+    <w:p w14:paraId="187C751C" w14:textId="77777777" w:rsidR="0029591E" w:rsidRDefault="0029591E" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E80C71B" w14:textId="77777777" w:rsidR="001A35DD" w:rsidRDefault="001A35DD" w:rsidP="0011070C">
+    <w:p w14:paraId="5AB2F0B7" w14:textId="77777777" w:rsidR="0029591E" w:rsidRDefault="0029591E" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -11589,102 +11580,78 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
-          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg3" o:title=""/>
-[...22 lines deleted...]
-        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="03E4ADBD" w14:textId="77777777" w:rsidTr="001F0D52">
+    <w:tr w:rsidR="00222A33" w:rsidRPr="007624CE" w14:paraId="7024FDA6" w14:textId="77777777" w:rsidTr="001F0D52">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="47979B11" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00E81279" w:rsidRDefault="009F0E71" w:rsidP="00222A33">
+        <w:p w14:paraId="02344EF8" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00E81279" w:rsidRDefault="009F0E71" w:rsidP="00222A33">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E81279">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>Дата принятия решения по аккредитации: 01.07.2026.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
@@ -11698,51 +11665,51 @@
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="465553495"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="496157032"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="1E24C6A0" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+                <w:p w14:paraId="2BC643D5" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00C52F3D" w:rsidRDefault="00222A33" w:rsidP="00222A33">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -11762,275 +11729,277 @@
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin"/>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:instrText>PAGE</w:instrText>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00B43380">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:noProof/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>1</w:t>
+                    <w:t>12</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> из </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin"/>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:instrText>NUMPAGES</w:instrText>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00B43380">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:noProof/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>2</w:t>
+                    <w:t>12</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="76E9D551" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
+  <w:p w14:paraId="5623ADC8" w14:textId="77777777" w:rsidR="00222A33" w:rsidRPr="00222A33" w:rsidRDefault="00222A33" w:rsidP="00222A33">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p>
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
       <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
           <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12871"/>
       <w:gridCol w:w="1699"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="1537F55C" w14:textId="77777777" w:rsidTr="00016DBB">
+    <w:tr w:rsidR="00306EC9" w:rsidRPr="007624CE" w14:paraId="10954241" w14:textId="77777777" w:rsidTr="00016DBB">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="48241B69" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="009F0E71" w:rsidP="002317A4">
+        <w:p w14:paraId="7E02470B" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="009F0E71" w:rsidP="002317A4">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:right="-314"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Дата принятия решения по аккредитации: </w:t>
           </w:r>
           <w:r w:rsidRPr="00975190">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>01.07.2026.</w:t>
           </w:r>
           <w:r w:rsidR="00306EC9" w:rsidRPr="00BF5CCF">
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2C3C6330" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
+        <w:p w14:paraId="386C7F5C" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00BF5CCF" w:rsidRDefault="00306EC9" w:rsidP="00306EC9">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1803228776"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1769616900"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:p w14:paraId="23B5EC53" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
+                <w:p w14:paraId="355ECAC2" w14:textId="77777777" w:rsidR="00306EC9" w:rsidRPr="00C52F3D" w:rsidRDefault="00C52F3D" w:rsidP="00C52F3D">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:snapToGrid/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t>Стр</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
@@ -12050,396 +12019,390 @@
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin"/>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:instrText>PAGE</w:instrText>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00B43380">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:noProof/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> из </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin"/>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:instrText>NUMPAGES</w:instrText>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00B43380">
                     <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:noProof/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>1</w:t>
+                    <w:t>12</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00AF0BF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="1ECC8FA8" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
+  <w:p w14:paraId="491B7FEB" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="00306EC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="680DFB7B" w14:textId="77777777" w:rsidR="001A35DD" w:rsidRDefault="001A35DD" w:rsidP="0011070C">
+    <w:p w14:paraId="6B7D45DC" w14:textId="77777777" w:rsidR="0029591E" w:rsidRDefault="0029591E" w:rsidP="0011070C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6596946B" w14:textId="77777777" w:rsidR="001A35DD" w:rsidRDefault="001A35DD" w:rsidP="0011070C">
+    <w:p w14:paraId="28377584" w14:textId="77777777" w:rsidR="0029591E" w:rsidRDefault="0029591E" w:rsidP="0011070C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14581" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="11477"/>
-      <w:gridCol w:w="3104"/>
+      <w:gridCol w:w="12383"/>
+      <w:gridCol w:w="2198"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="58F4E462" w14:textId="77777777" w:rsidTr="00301844">
+    <w:tr w:rsidR="00A7672E" w:rsidRPr="00246BB6" w14:paraId="3CD4BBA5" w14:textId="77777777" w:rsidTr="00FB4E77">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="11477" w:type="dxa"/>
+          <w:tcW w:w="12383" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="56616798" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
+        <w:p w14:paraId="5698E4C5" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00A7672E" w:rsidP="00A7672E">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001F6408" w:rsidRPr="00246BB6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t xml:space="preserve">ОПИСАНИЕ ОБЛАСТИ АККРЕДИТАЦИИ </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3104" w:type="dxa"/>
+          <w:tcW w:w="2198" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="71D023A8" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00394F32" w:rsidP="008C6194">
+        <w:p w14:paraId="428D2BC3" w14:textId="77777777" w:rsidR="00A7672E" w:rsidRPr="00246BB6" w:rsidRDefault="00394F32" w:rsidP="008C6194">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00394F32">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>BY/112 7.0006</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="45EA6349" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
+  <w:p w14:paraId="482F80AF" w14:textId="77777777" w:rsidR="00B53AEA" w:rsidRPr="008C6194" w:rsidRDefault="00B53AEA" w:rsidP="008C6194">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="194666C1" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
+  <w:p w14:paraId="63EE9245" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00306EC9" w:rsidRDefault="002317A4" w:rsidP="002317A4">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14581" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="11619"/>
-      <w:gridCol w:w="2962"/>
+      <w:gridCol w:w="12036"/>
+      <w:gridCol w:w="2545"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002317A4" w14:paraId="2A27C5CD" w14:textId="77777777" w:rsidTr="00301844">
+    <w:tr w:rsidR="002317A4" w14:paraId="55FDDFB2" w14:textId="77777777" w:rsidTr="007F20A1">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="11619" w:type="dxa"/>
+          <w:tcW w:w="12036" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="711DD88A" w14:textId="77777777" w:rsidR="00301844" w:rsidRDefault="00394F32" w:rsidP="00301844">
+        <w:p w14:paraId="526E3A01" w14:textId="77777777" w:rsidR="007F20A1" w:rsidRPr="00B20AA9" w:rsidRDefault="00394F32" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B20AA9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t xml:space="preserve">Республиканское унитарное предприятие "Лидский центр стандартизации, метрологии и сертификации", Лидский филиал республиканского унитарного предприятия </w:t>
+            <w:t xml:space="preserve">Республиканское унитарное предприятие "Лидский центр стандартизации, метрологии и сертификации", </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="15E2C3D4" w14:textId="239DA05D" w:rsidR="002317A4" w:rsidRPr="00394F32" w:rsidRDefault="00394F32" w:rsidP="00301844">
+        <w:p w14:paraId="69B42981" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="00394F32" w:rsidRDefault="00394F32" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B20AA9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>"Гродненский центр стандартизации, метрологии и сертификации"</w:t>
+            <w:t>Лидский филиал республиканского унитарного предприятия "Гродненский центр стандартизации, метрологии и сертификации"</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2962" w:type="dxa"/>
+          <w:tcW w:w="2545" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="377F4FDE" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00394F32" w:rsidP="002317A4">
+        <w:p w14:paraId="3FA91E58" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00394F32" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00394F32">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>BY/112 7.0006</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="52DC0E42" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008675F0">
+  <w:p w14:paraId="077BA5AE" w14:textId="77777777" w:rsidR="00CC094B" w:rsidRPr="00306EC9" w:rsidRDefault="00CC094B" w:rsidP="008675F0">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11340"/>
       </w:tabs>
       <w:ind w:right="-31"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8A34CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4EE810"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -13820,327 +13783,329 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="118227526">
+  <w:num w:numId="1" w16cid:durableId="1745449760">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1407990886">
+  <w:num w:numId="2" w16cid:durableId="1306735130">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="804740616">
+  <w:num w:numId="3" w16cid:durableId="1068072639">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1919289671">
+  <w:num w:numId="4" w16cid:durableId="859322829">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1545555331">
+  <w:num w:numId="5" w16cid:durableId="1410497408">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2042171166">
+  <w:num w:numId="6" w16cid:durableId="365377163">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1619095258">
+  <w:num w:numId="7" w16cid:durableId="1245071524">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1550410271">
+  <w:num w:numId="8" w16cid:durableId="371616387">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="312179493">
+  <w:num w:numId="9" w16cid:durableId="629943318">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1561207489">
+  <w:num w:numId="10" w16cid:durableId="1024012501">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1834106352">
+  <w:num w:numId="11" w16cid:durableId="2114205597">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1665088910">
+  <w:num w:numId="12" w16cid:durableId="612370420">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="106"/>
+  <w:zoom w:percent="126"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
     <w:rsid w:val="000631FB"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000B4CC9"/>
     <w:rsid w:val="000C58BA"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="0011460E"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A35DD"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001D1D6D"/>
     <w:rsid w:val="001E0A2C"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="00246BB6"/>
     <w:rsid w:val="002505FA"/>
     <w:rsid w:val="0025201C"/>
     <w:rsid w:val="002606AB"/>
     <w:rsid w:val="00265CBA"/>
     <w:rsid w:val="002667A7"/>
     <w:rsid w:val="002832A8"/>
     <w:rsid w:val="00285F39"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002900DE"/>
+    <w:rsid w:val="0029591E"/>
     <w:rsid w:val="002C3708"/>
     <w:rsid w:val="002D7F51"/>
     <w:rsid w:val="002F02B2"/>
-    <w:rsid w:val="00301844"/>
     <w:rsid w:val="003054C2"/>
     <w:rsid w:val="00305E11"/>
     <w:rsid w:val="00306EC9"/>
     <w:rsid w:val="0031023B"/>
     <w:rsid w:val="00310F50"/>
     <w:rsid w:val="00320CD2"/>
     <w:rsid w:val="003324CA"/>
     <w:rsid w:val="00350D5F"/>
     <w:rsid w:val="003717D2"/>
     <w:rsid w:val="00374A27"/>
     <w:rsid w:val="00394F32"/>
     <w:rsid w:val="003A10A8"/>
     <w:rsid w:val="003A7C1A"/>
     <w:rsid w:val="003B5E84"/>
     <w:rsid w:val="003C130A"/>
     <w:rsid w:val="003C7435"/>
     <w:rsid w:val="003D7438"/>
     <w:rsid w:val="003E1973"/>
     <w:rsid w:val="003E26A2"/>
     <w:rsid w:val="003E57DC"/>
     <w:rsid w:val="003E6D8A"/>
     <w:rsid w:val="003F50C5"/>
     <w:rsid w:val="003F5E35"/>
     <w:rsid w:val="00401D49"/>
     <w:rsid w:val="00436741"/>
     <w:rsid w:val="00437E07"/>
     <w:rsid w:val="00437FE2"/>
     <w:rsid w:val="00474E7B"/>
     <w:rsid w:val="004A5E4C"/>
     <w:rsid w:val="004C53CA"/>
+    <w:rsid w:val="004D582D"/>
     <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004E5090"/>
     <w:rsid w:val="004E6BC8"/>
     <w:rsid w:val="004F5A1D"/>
     <w:rsid w:val="00500F5A"/>
+    <w:rsid w:val="00504843"/>
     <w:rsid w:val="00507CCF"/>
     <w:rsid w:val="00540715"/>
     <w:rsid w:val="005424DC"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="0056070B"/>
     <w:rsid w:val="00583064"/>
     <w:rsid w:val="00590C2E"/>
     <w:rsid w:val="00592241"/>
     <w:rsid w:val="005937BB"/>
     <w:rsid w:val="005D5C7B"/>
     <w:rsid w:val="005E250C"/>
     <w:rsid w:val="005E33F5"/>
     <w:rsid w:val="005E611E"/>
     <w:rsid w:val="005E7EB9"/>
     <w:rsid w:val="00604DAD"/>
     <w:rsid w:val="00615D3C"/>
     <w:rsid w:val="00645468"/>
     <w:rsid w:val="00674D98"/>
     <w:rsid w:val="006762B3"/>
     <w:rsid w:val="006938AF"/>
     <w:rsid w:val="006A336B"/>
     <w:rsid w:val="006D5481"/>
     <w:rsid w:val="006D5DCE"/>
     <w:rsid w:val="006F0EAC"/>
     <w:rsid w:val="00701135"/>
     <w:rsid w:val="0070130C"/>
     <w:rsid w:val="00704077"/>
+    <w:rsid w:val="0071437D"/>
     <w:rsid w:val="00731452"/>
     <w:rsid w:val="007326F5"/>
     <w:rsid w:val="00733E2F"/>
     <w:rsid w:val="00734508"/>
     <w:rsid w:val="00741FBB"/>
     <w:rsid w:val="00750565"/>
     <w:rsid w:val="007624CE"/>
     <w:rsid w:val="007707DF"/>
     <w:rsid w:val="00796C65"/>
     <w:rsid w:val="007B3671"/>
     <w:rsid w:val="007E1978"/>
     <w:rsid w:val="007F20A1"/>
     <w:rsid w:val="007F5916"/>
     <w:rsid w:val="00805C5D"/>
     <w:rsid w:val="0084036A"/>
     <w:rsid w:val="00852622"/>
     <w:rsid w:val="008620B7"/>
     <w:rsid w:val="008675F0"/>
     <w:rsid w:val="008761A5"/>
     <w:rsid w:val="00877224"/>
     <w:rsid w:val="00886D6D"/>
     <w:rsid w:val="008A42BC"/>
     <w:rsid w:val="008A6698"/>
     <w:rsid w:val="008A725C"/>
     <w:rsid w:val="008B5528"/>
     <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008D4619"/>
     <w:rsid w:val="008E43A5"/>
     <w:rsid w:val="0090253C"/>
     <w:rsid w:val="00916038"/>
     <w:rsid w:val="00920D7B"/>
     <w:rsid w:val="00921A06"/>
     <w:rsid w:val="00933715"/>
     <w:rsid w:val="009503C7"/>
     <w:rsid w:val="0095347E"/>
     <w:rsid w:val="009940B7"/>
     <w:rsid w:val="009A3A10"/>
     <w:rsid w:val="009A3E9D"/>
     <w:rsid w:val="009B2E59"/>
     <w:rsid w:val="009B455F"/>
     <w:rsid w:val="009D5A57"/>
     <w:rsid w:val="009E74C3"/>
     <w:rsid w:val="009F0E71"/>
     <w:rsid w:val="009F7389"/>
     <w:rsid w:val="00A0063E"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16715"/>
-    <w:rsid w:val="00A21F56"/>
     <w:rsid w:val="00A47C62"/>
     <w:rsid w:val="00A70CA6"/>
     <w:rsid w:val="00A755C7"/>
     <w:rsid w:val="00A7672E"/>
     <w:rsid w:val="00AA61C1"/>
     <w:rsid w:val="00AB1825"/>
     <w:rsid w:val="00AC3998"/>
     <w:rsid w:val="00AD4B7A"/>
     <w:rsid w:val="00AF6F40"/>
     <w:rsid w:val="00B073DC"/>
     <w:rsid w:val="00B16BF0"/>
     <w:rsid w:val="00B20359"/>
     <w:rsid w:val="00B20AA9"/>
     <w:rsid w:val="00B30F6D"/>
+    <w:rsid w:val="00B43380"/>
     <w:rsid w:val="00B453D4"/>
     <w:rsid w:val="00B4667C"/>
     <w:rsid w:val="00B47A0F"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rsid w:val="00B616A9"/>
     <w:rsid w:val="00B82A31"/>
     <w:rsid w:val="00B946FC"/>
     <w:rsid w:val="00BA682A"/>
     <w:rsid w:val="00BA7746"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB272F"/>
     <w:rsid w:val="00BC40FF"/>
     <w:rsid w:val="00BC6B2B"/>
     <w:rsid w:val="00C04571"/>
     <w:rsid w:val="00C0674C"/>
     <w:rsid w:val="00C13D62"/>
     <w:rsid w:val="00C35CF2"/>
     <w:rsid w:val="00C3769E"/>
     <w:rsid w:val="00C52F3D"/>
     <w:rsid w:val="00C62C68"/>
     <w:rsid w:val="00C70EC9"/>
     <w:rsid w:val="00C80C0E"/>
     <w:rsid w:val="00C943E3"/>
     <w:rsid w:val="00C94B1C"/>
     <w:rsid w:val="00C96463"/>
     <w:rsid w:val="00C97BC9"/>
     <w:rsid w:val="00CA3473"/>
     <w:rsid w:val="00CA53E3"/>
     <w:rsid w:val="00CB6E44"/>
     <w:rsid w:val="00CC094B"/>
     <w:rsid w:val="00CC1790"/>
     <w:rsid w:val="00CE4412"/>
     <w:rsid w:val="00CF2060"/>
     <w:rsid w:val="00CF4334"/>
     <w:rsid w:val="00D10C95"/>
     <w:rsid w:val="00D128D2"/>
     <w:rsid w:val="00D47602"/>
-    <w:rsid w:val="00D55841"/>
     <w:rsid w:val="00D56371"/>
     <w:rsid w:val="00D876E6"/>
     <w:rsid w:val="00D93D5F"/>
     <w:rsid w:val="00DA5E7A"/>
     <w:rsid w:val="00DA6561"/>
     <w:rsid w:val="00DB1FAE"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC6762"/>
     <w:rsid w:val="00DD4EA5"/>
     <w:rsid w:val="00DE6F93"/>
     <w:rsid w:val="00DF7DAB"/>
     <w:rsid w:val="00E01AC2"/>
     <w:rsid w:val="00E05856"/>
     <w:rsid w:val="00E13A20"/>
     <w:rsid w:val="00E162E5"/>
     <w:rsid w:val="00E16CCE"/>
     <w:rsid w:val="00E5357F"/>
     <w:rsid w:val="00E661C1"/>
     <w:rsid w:val="00E72F5A"/>
     <w:rsid w:val="00E750F5"/>
     <w:rsid w:val="00E802E2"/>
     <w:rsid w:val="00E802E3"/>
     <w:rsid w:val="00E81279"/>
     <w:rsid w:val="00E909C3"/>
     <w:rsid w:val="00E95EA8"/>
@@ -14167,58 +14132,58 @@
     <w:rsid w:val="00FC0729"/>
     <w:rsid w:val="00FC1A9B"/>
     <w:rsid w:val="00FC280E"/>
     <w:rsid w:val="00FC78C5"/>
     <w:rsid w:val="00FE1FF5"/>
     <w:rsid w:val="00FE37C9"/>
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF49F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6E9603EC"/>
+  <w14:docId w14:val="20D6DE0F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F31C5190-0027-457A-8825-6C53451ED937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15139,70 +15104,70 @@
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ac"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Основной текст Знак"/>
     <w:link w:val="ab"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
-    <w:name w:val="Название"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Название1"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ae"/>
+    <w:link w:val="ad"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="Название Знак"/>
-    <w:link w:val="ad"/>
+    <w:link w:val="11"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="25">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="566" w:hanging="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="35">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="849" w:hanging="283"/>
     </w:pPr>
@@ -15210,343 +15175,343 @@
   <w:style w:type="paragraph" w:styleId="41">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="1132" w:hanging="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="51">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="1415" w:hanging="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="36">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="849"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af">
+  <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af0"/>
+    <w:link w:val="af"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Подзаголовок Знак"/>
-    <w:link w:val="af"/>
+    <w:link w:val="ae"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af1">
+  <w:style w:type="paragraph" w:styleId="af0">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af2"/>
+    <w:link w:val="af1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid w:val="0"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
     <w:name w:val="Текст Знак"/>
-    <w:link w:val="af1"/>
+    <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af3">
+  <w:style w:type="table" w:styleId="af2">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af4">
+  <w:style w:type="character" w:styleId="af3">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af4">
     <w:name w:val="......."/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af6">
+  <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="No Spacing"/>
-    <w:link w:val="af7"/>
+    <w:link w:val="af6"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
     <w:name w:val="Основной текст_"/>
     <w:link w:val="37"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="37">
     <w:name w:val="Основной текст3"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af8"/>
+    <w:link w:val="af7"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:line="250" w:lineRule="exact"/>
       <w:ind w:hanging="1420"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
     <w:name w:val="Основной текст + Полужирный"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
       <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="longtext">
     <w:name w:val="long_text"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
     <w:name w:val="short_text"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="alt-edited1">
     <w:name w:val="alt-edited1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:color w:val="4D90F0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af9">
     <w:name w:val="ÎãëàâëÌÝÊ"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:spacing w:val="20"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afb">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afa">
     <w:name w:val="Абз"/>
     <w:basedOn w:val="ab"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
     <w:name w:val="Без интервала1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
     <w:name w:val="Основной текст1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
       <w:position w:val="0"/>
       <w:u w:val="none"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afc">
+  <w:style w:type="paragraph" w:styleId="afb">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="afd"/>
+    <w:link w:val="afc"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="afd">
+  <w:style w:type="character" w:customStyle="1" w:styleId="afc">
     <w:name w:val="Текст выноски Знак"/>
-    <w:link w:val="afc"/>
+    <w:link w:val="afb"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle37">
     <w:name w:val="Font Style37"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="HTML0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF5137"/>
@@ -15564,101 +15529,101 @@
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="Стандартный HTML Знак"/>
     <w:link w:val="HTML"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="Без интервала Знак"/>
-    <w:link w:val="af6"/>
+    <w:link w:val="af5"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FR30">
     <w:name w:val="FR3 Знак"/>
     <w:link w:val="FR3"/>
     <w:rsid w:val="00EF5137"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="afe">
+  <w:style w:type="paragraph" w:styleId="afd">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepLines/>
       <w:widowControl/>
       <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:bCs/>
       <w:snapToGrid/>
       <w:color w:val="365F91"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="13">
+  <w:style w:type="paragraph" w:styleId="14">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EF5137"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="26">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:ind w:left="200"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:rsid w:val="00194140"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
@@ -15702,51 +15667,51 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="27">
     <w:name w:val="Без интервала2"/>
     <w:link w:val="NoSpacingChar"/>
     <w:rsid w:val="00B53AEA"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
     <w:name w:val="No Spacing Char"/>
     <w:link w:val="27"/>
     <w:locked/>
     <w:rsid w:val="00B53AEA"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aff">
+  <w:style w:type="character" w:styleId="afe">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC094B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="38">
     <w:name w:val="Без интервала3"/>
     <w:rsid w:val="00204777"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
     <w:name w:val="Без интервала6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006938AF"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
@@ -15840,64 +15805,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113359519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
-[...3 lines deleted...]
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -16162,81 +16122,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C5F04C-71D2-47FE-B73E-FFC412A996F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B937883B-A67C-4F45-9E3A-2A75B9195083}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1845</Words>
-  <Characters>10517</Characters>
+  <Words>1848</Words>
+  <Characters>10534</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>87</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>USN Team</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12338</CharactersWithSpaces>
+  <CharactersWithSpaces>12358</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morozova</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>