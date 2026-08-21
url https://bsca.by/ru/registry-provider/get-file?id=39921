--- v0 (2026-07-05)
+++ v1 (2026-08-21)
@@ -1626,50 +1626,51 @@
               <w:t>Массовая доля влаги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7C320440" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64CC7" w14:paraId="79E85D73" w14:textId="77777777" w:rsidTr="00C82AB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3732E744" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="36DEFDDC" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="23BDB8D1" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4067DFE0" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
@@ -1688,90 +1689,97 @@
               <w:t>Массовая доля поваренной соли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7FC31422" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64CC7" w14:paraId="5BC6B531" w14:textId="77777777" w:rsidTr="00C82AB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="625603C7" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.7*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="18DBE501" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="46ED0691" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0E21D327" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1035" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="42AE36EA" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Титруемая кислотность молочной плазмы про-дукта</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Титруемая кислотность молочной плазмы </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>про-дукта</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="307D8E3E" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64CC7" w14:paraId="699641FE" w14:textId="77777777" w:rsidTr="00C82AB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7121FC61" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.8*</w:t>
             </w:r>
@@ -3168,50 +3176,51 @@
               <w:t>Массовая доля сырой клетчатки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="705762E6" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64CC7" w14:paraId="1558CEC7" w14:textId="77777777" w:rsidTr="00C82AB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5A3C5180" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.8*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="570F7929" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="07A7F5AF" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5189019B" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
@@ -3295,51 +3304,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="03B8C11C" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64CC7" w14:paraId="6B25C0DE" w14:textId="77777777" w:rsidTr="00C82AB5">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="43FE8A09" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.10*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="17026393" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="51B2ABE2" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4E78E0C1" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
@@ -3958,51 +3966,65 @@
               </w:rPr>
               <w:t>10/08, 11/08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2DB6DC94" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5B38F2C7" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Соки фруктовые и овощные. Фрукты, овощи, ягоды переработанные и консервированные, замороженные</w:t>
+              <w:t xml:space="preserve">Соки фруктовые и овощные. Фрукты, овощи, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ягоды</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> переработанные и консервированные, замороженные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1035" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="32C6B467" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Массовая доля нитратов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0C03B3C7" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
@@ -4671,50 +4693,51 @@
               <w:t>Массовая концентрация сахаров в пересчете на инвертный сахар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6D7ABF61" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64CC7" w14:paraId="3EF2EC70" w14:textId="77777777" w:rsidTr="00C82AB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1C6AC452" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.5*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="46FA35AF" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="07EA67C0" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="469AD6D0" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
@@ -4733,51 +4756,50 @@
               <w:t>Массовая концентрация титруемых кислот</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6DFA85FB" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64CC7" w14:paraId="636B78AE" w14:textId="77777777" w:rsidTr="00C82AB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="08656114" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>6.6*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3449EE52" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="13488028" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5F693321" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
@@ -5664,50 +5686,51 @@
               <w:t>Наличие фурфурола</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="70E95080" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64CC7" w14:paraId="44BE51E4" w14:textId="77777777" w:rsidTr="00C82AB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="548D49E5" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.21*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4B58B5F3" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="25490A5D" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7E1F5884" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
@@ -5791,51 +5814,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="765BE17E" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64CC7" w14:paraId="10112CB4" w14:textId="77777777" w:rsidTr="00C82AB5">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="50B04E1F" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>6.23*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="16B1E3B7" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="41799EE6" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="71D1B8F7" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
@@ -7516,50 +7538,51 @@
               <w:t>Прочность клеевых соединений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="34167E81" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64CC7" w14:paraId="4B41694B" w14:textId="77777777" w:rsidTr="00C82AB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3D9DE31C" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>9.3*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6D1E7526" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="448113B0" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="26DD1B89" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
@@ -7578,51 +7601,50 @@
               <w:t>Прочность сцепления лакокрасочных покрытий (адгезия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4ADE3FC6" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64CC7" w14:paraId="32904B07" w14:textId="77777777" w:rsidTr="00C82AB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="27713E56" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>9.4*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3E7125C9" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>16/26, 16/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge/>
@@ -9351,144 +9373,136 @@
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ул. Молодежная, д.10, 223601, г. Слуцк, Слуцкий район, Минская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64CC7" w14:paraId="069EF16F" w14:textId="77777777" w:rsidTr="00C82AB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="510E8A2E" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>11.1*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="35D7F30F" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>02/04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="389452F4" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2D3F1F93" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Радиационный контроль продукции лесного хозяйства, промышленного, культурно-бытового и </w:t>
-[...6 lines deleted...]
-              <w:t>хозяйственного назначения, строительных материалов</w:t>
+              <w:t>Радиационный контроль продукции лесного хозяйства, промышленного, культурно-бытового и хозяйственного назначения, строительных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1035" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="69AB286F" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Удельная эффективная активность естественных радионуклидов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="663B28F3" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64CC7" w14:paraId="47729192" w14:textId="77777777" w:rsidTr="00C82AB5">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="286" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1AA0EC2B" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>11.2*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2A90F3FB" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="15ECAD2B" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="33BBFAF3" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
@@ -9630,51 +9644,65 @@
               </w:rPr>
               <w:t>10/04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7F1B64BF" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="58F4E8F3" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Пищевая и сельско-хозяйственная продукция</w:t>
+              <w:t xml:space="preserve">Пищевая и </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>сельско-хозяйственная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> продукция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1035" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="46998BF7" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C82AB5">
             <w:pPr>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Удельная активность радионуклида: цезия-137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0B9B6CD5" w14:textId="77777777" w:rsidR="00C64CC7" w:rsidRDefault="00C64CC7"/>
@@ -10586,100 +10614,97 @@
     <w:tblPr>
       <w:tblW w:w="14581" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12044"/>
       <w:gridCol w:w="2537"/>
     </w:tblGrid>
     <w:tr w:rsidR="002317A4" w14:paraId="3BC31C0E" w14:textId="77777777" w:rsidTr="00C82AB5">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12044" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="693B5FB6" w14:textId="77777777" w:rsidR="00C82AB5" w:rsidRDefault="00394F32" w:rsidP="00C82AB5">
-[...26 lines deleted...]
-        <w:p w14:paraId="7508DEEC" w14:textId="0C63BC4C" w:rsidR="002317A4" w:rsidRPr="00394F32" w:rsidRDefault="00394F32" w:rsidP="00C82AB5">
+        <w:p w14:paraId="7508DEEC" w14:textId="6FA165BE" w:rsidR="002317A4" w:rsidRPr="00394F32" w:rsidRDefault="0010272B" w:rsidP="00C82AB5">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="-292"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B20AA9">
+          <w:r w:rsidRPr="0010272B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>и сертификации", Провайдер проверки квалификации БелГИСС</w:t>
+            <w:t>Научно-производственное республиканское унитарное предприятие "Белорусский государственный институт стандартизации и сертификации"</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidR="00394F32" w:rsidRPr="00B20AA9">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU"/>
+            </w:rPr>
+            <w:t>Провайдер проверки квалификации БелГИСС</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2537" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="705D062F" w14:textId="77777777" w:rsidR="002317A4" w:rsidRPr="002317A4" w:rsidRDefault="00394F32" w:rsidP="002317A4">
           <w:pPr>
             <w:pStyle w:val="a7"/>
             <w:ind w:right="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00394F32">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
@@ -12139,85 +12164,87 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619095258">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550410271">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="312179493">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1561207489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1834106352">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1665088910">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="106"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5137"/>
     <w:rsid w:val="00000D97"/>
     <w:rsid w:val="00022A72"/>
     <w:rsid w:val="00024E49"/>
+    <w:rsid w:val="0004275A"/>
     <w:rsid w:val="000631FB"/>
     <w:rsid w:val="000643A6"/>
     <w:rsid w:val="00067FEC"/>
     <w:rsid w:val="00090EA2"/>
     <w:rsid w:val="000B4CC9"/>
     <w:rsid w:val="000C58BA"/>
     <w:rsid w:val="000D49BB"/>
     <w:rsid w:val="000E2802"/>
+    <w:rsid w:val="0010272B"/>
     <w:rsid w:val="0011070C"/>
     <w:rsid w:val="0011460E"/>
     <w:rsid w:val="00116AD0"/>
     <w:rsid w:val="00117059"/>
     <w:rsid w:val="00120BDA"/>
     <w:rsid w:val="00121649"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="00132246"/>
     <w:rsid w:val="00162213"/>
     <w:rsid w:val="00162D37"/>
     <w:rsid w:val="00194140"/>
     <w:rsid w:val="001956F7"/>
     <w:rsid w:val="001A35DD"/>
     <w:rsid w:val="001A4BEA"/>
     <w:rsid w:val="001A7AD9"/>
     <w:rsid w:val="001B0E36"/>
     <w:rsid w:val="001D1D6D"/>
     <w:rsid w:val="001E0A2C"/>
     <w:rsid w:val="001F51B1"/>
     <w:rsid w:val="001F6408"/>
     <w:rsid w:val="001F7797"/>
     <w:rsid w:val="0020355B"/>
     <w:rsid w:val="00204777"/>
     <w:rsid w:val="00222A33"/>
     <w:rsid w:val="002317A4"/>
@@ -13022,51 +13049,50 @@
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:qFormat/>
     <w:rsid w:val="00EF5137"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>