--- v0 (2025-12-07)
+++ v1 (2026-04-25)
@@ -1,829 +1,582 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="002DAC12" w14:textId="05E82541" w:rsidR="00522180" w:rsidRDefault="00522180" w:rsidP="00522180">
+    <w:p w14:paraId="757AB98F" w14:textId="7302BF9C" w:rsidR="00522180" w:rsidRPr="00416E3C" w:rsidRDefault="00522180" w:rsidP="00416E3C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212559846"/>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОПИСАНИ</w:t>
       </w:r>
       <w:r w:rsidR="00E95F10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Е</w:t>
       </w:r>
       <w:r w:rsidRPr="00F803A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
-    </w:p>
-[...76 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk212716742"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00E95F10">
-[...166 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5261" w:type="pct"/>
+        <w:tblW w:w="5061" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="742"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3134"/>
+        <w:gridCol w:w="743"/>
+        <w:gridCol w:w="3782"/>
+        <w:gridCol w:w="3127"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="2836"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00726310" w:rsidRPr="00BE71AB" w14:paraId="011F3AE0" w14:textId="77777777" w:rsidTr="00045C63">
+      <w:tr w:rsidR="00726310" w:rsidRPr="00BE71AB" w14:paraId="011F3AE0" w14:textId="77777777" w:rsidTr="00416E3C">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="pct"/>
+            <w:tcW w:w="252" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02105389" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE71AB">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE71AB">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:br/>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1234" w:type="pct"/>
+            <w:tcW w:w="1283" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47616983" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE71AB">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Наименование области объекта оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="pct"/>
+            <w:tcW w:w="1397" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F19B003" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE71AB">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Код области объекта оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2149" w:type="pct"/>
+            <w:tcW w:w="2068" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="178269BD" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE71AB">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Обозначение документа, устанавливающего требования к </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00726310" w:rsidRPr="00BE71AB" w14:paraId="489A1156" w14:textId="77777777" w:rsidTr="00726310">
+      <w:tr w:rsidR="00726310" w:rsidRPr="00BE71AB" w14:paraId="489A1156" w14:textId="77777777" w:rsidTr="00416E3C">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2622543B" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1234" w:type="pct"/>
+            <w:tcW w:w="1283" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E061F66" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1112" w:type="pct"/>
+            <w:tcW w:w="1061" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BEF415E" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE71AB">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>код Европейской организации по аккредитации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="263" w:type="pct"/>
+            <w:tcW w:w="336" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44AB82E9" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE71AB">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>код</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="pct"/>
+            <w:tcW w:w="1106" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02C9F8FB" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE71AB">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>объекту оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1023" w:type="pct"/>
+            <w:tcW w:w="962" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19616630" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w:rsidRDefault="00DF1023" w:rsidP="00350FB4">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE71AB">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>порядку сертификации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00045C63" w:rsidRPr="00BE71AB" w14:paraId="6445FEF3" w14:textId="77777777" w:rsidTr="00C859F4">
+      <w:tr w:rsidR="00045C63" w:rsidRPr="00BE71AB" w14:paraId="6445FEF3" w14:textId="77777777" w:rsidTr="00416E3C">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="pct"/>
+            <w:tcW w:w="252" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5997EF2D" w14:textId="3D5E5B27" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1234" w:type="pct"/>
+            <w:tcW w:w="1283" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="34BF7082" w14:textId="67DBBCF5" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Производство и ремонт машин и оборудования, не включенных в другие группировки. Производство оружия и боеприпасов. Монтаж, установка промышленных машин и оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1112" w:type="pct"/>
+            <w:tcW w:w="1061" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F4BF8EE" w14:textId="73ED0261" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="263" w:type="pct"/>
+            <w:tcW w:w="336" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66813B59" w14:textId="77777777" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
@@ -885,51 +638,51 @@
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2892</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="109983CD" w14:textId="3F9B68CD" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3312</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="pct"/>
+            <w:tcW w:w="1106" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4810494E" w14:textId="77777777" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
@@ -956,189 +709,189 @@
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>ISO 9001:2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C6211EF" w14:textId="2698A082" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>ГОСТ Р ИСО 9001-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1023" w:type="pct"/>
+            <w:tcW w:w="962" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0956DC16" w14:textId="48526122" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00045C63" w:rsidRPr="00BE71AB" w14:paraId="325BA76F" w14:textId="77777777" w:rsidTr="00C859F4">
+      <w:tr w:rsidR="00045C63" w:rsidRPr="00BE71AB" w14:paraId="325BA76F" w14:textId="77777777" w:rsidTr="00416E3C">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="pct"/>
+            <w:tcW w:w="252" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="75C17F14" w14:textId="1B654140" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1234" w:type="pct"/>
+            <w:tcW w:w="1283" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1B351416" w14:textId="1684FD4F" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Производство, ремонт и техническое обслуживание   транспортного оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1112" w:type="pct"/>
+            <w:tcW w:w="1061" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E50402B" w14:textId="06F67700" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="263" w:type="pct"/>
+            <w:tcW w:w="336" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="383FF06D" w14:textId="77777777" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
@@ -1152,51 +905,51 @@
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47BAA9F5" w14:textId="07F74CA2" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3091</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="pct"/>
+            <w:tcW w:w="1106" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35439DD2" w14:textId="77777777" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
@@ -1236,232 +989,231 @@
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>ГОСТ Р ИСО 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F16EAE7" w14:textId="77777777" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1023" w:type="pct"/>
+            <w:tcW w:w="962" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0D3E8407" w14:textId="4EFC1F97" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00045C63" w:rsidRPr="00BE71AB" w14:paraId="46D95E59" w14:textId="77777777" w:rsidTr="00C859F4">
+      <w:tr w:rsidR="00045C63" w:rsidRPr="00BE71AB" w14:paraId="46D95E59" w14:textId="77777777" w:rsidTr="00416E3C">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="pct"/>
+            <w:tcW w:w="252" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="469F4DE1" w14:textId="3954D61F" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1234" w:type="pct"/>
+            <w:tcW w:w="1283" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="687B90B8" w14:textId="06A73D2E" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Оптовая и розничная торговля; ремонт автомобилей и мотоциклов, предметов личного пользования и бытовых изделий </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1112" w:type="pct"/>
+            <w:tcW w:w="1061" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="676BD6D5" w14:textId="58E2BFFD" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="263" w:type="pct"/>
+            <w:tcW w:w="336" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F1D8A1D" w14:textId="5BCC684D" w:rsidR="00045C63" w:rsidRPr="008A24E4" w:rsidRDefault="00045C63" w:rsidP="008A24E4">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="pct"/>
+            <w:tcW w:w="1106" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7F537E4A" w14:textId="77777777" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
@@ -1501,227 +1253,227 @@
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>ГОСТ Р ИСО 9001-2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B48411F" w14:textId="77777777" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1023" w:type="pct"/>
+            <w:tcW w:w="962" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3DF6F9C9" w14:textId="0395C356" w:rsidR="00045C63" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00045C63" w:rsidRPr="00BE71AB" w14:paraId="5D43FFBE" w14:textId="77777777" w:rsidTr="00045C63">
+      <w:tr w:rsidR="00045C63" w:rsidRPr="00BE71AB" w14:paraId="5D43FFBE" w14:textId="77777777" w:rsidTr="00416E3C">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="242" w:type="pct"/>
+            <w:tcW w:w="252" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B00415F" w14:textId="078CD920" w:rsidR="00045C63" w:rsidRPr="00BE71AB" w:rsidRDefault="00045C63" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1234" w:type="pct"/>
+            <w:tcW w:w="1283" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13D8ABA3" w14:textId="56E5A329" w:rsidR="00045C63" w:rsidRPr="00BE71AB" w:rsidRDefault="0020408E" w:rsidP="0020408E">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Инженерные услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1112" w:type="pct"/>
+            <w:tcW w:w="1061" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3D42AF" w14:textId="22FA03E3" w:rsidR="00045C63" w:rsidRPr="00BE71AB" w:rsidRDefault="0020408E" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="263" w:type="pct"/>
+            <w:tcW w:w="336" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B3435CD" w14:textId="323E4091" w:rsidR="00045C63" w:rsidRPr="00BE71AB" w:rsidRDefault="0020408E" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1126" w:type="pct"/>
+            <w:tcW w:w="1106" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E538F27" w14:textId="77777777" w:rsidR="0020408E" w:rsidRPr="00045C63" w:rsidRDefault="0020408E" w:rsidP="0020408E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
@@ -1753,178 +1505,107 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3D00C7A0" w14:textId="5D7E1305" w:rsidR="00045C63" w:rsidRPr="0020408E" w:rsidRDefault="0020408E" w:rsidP="0020408E">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>ГОСТ Р ИСО 9001-2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1023" w:type="pct"/>
+            <w:tcW w:w="962" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="6" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="6" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61F709E8" w14:textId="1F9C3E81" w:rsidR="00045C63" w:rsidRPr="00BE71AB" w:rsidRDefault="0020408E" w:rsidP="00045C63">
             <w:pPr>
               <w:pStyle w:val="table10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045C63">
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Правила подтверждения соответствия¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55704427" w14:textId="1AE8BD35" w:rsidR="00DF1023" w:rsidRPr="00045C63" w:rsidRDefault="00045C63" w:rsidP="00DF1023">
+    <w:p w14:paraId="2C7C6804" w14:textId="5DE27C52" w:rsidR="00AA147C" w:rsidRPr="00416E3C" w:rsidRDefault="00045C63" w:rsidP="00DF1023">
       <w:pPr>
         <w:pStyle w:val="newncpi0"/>
         <w:spacing w:before="120" w:after="160"/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="ru-BY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00045C63">
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="ru-BY"/>
         </w:rPr>
-        <w:t>¹Правила подтверждения соответствия Национальной системы подтверждения соответствия Республики Беларусь, утв. постановлением Госстандарта от 25.07.2017 № 61</w:t>
+        <w:t>¹Правила подтверждения соответствия Национальной системы подтверждения соответствия Республики Беларусь, утв. постановлением Госстандарта от 25.07.2017 № 6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFA99F7" w14:textId="77777777" w:rsidR="00AA147C" w:rsidRDefault="00AA147C" w:rsidP="00DF1023">
-[...73 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId9"/>
+    <w:sectPr w:rsidR="00AA147C" w:rsidRPr="00416E3C" w:rsidSect="00522180">
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="512ABFAD" w14:textId="77777777" w:rsidR="006D2CB7" w:rsidRDefault="006D2CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="056A88A5" w14:textId="77777777" w:rsidR="006D2CB7" w:rsidRDefault="006D2CB7">
       <w:pPr>
@@ -1942,66 +1623,87 @@
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="12872"/>
       <w:gridCol w:w="1698"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F46FC9" w:rsidRPr="007E05D7" w14:paraId="2044D854" w14:textId="77777777" w:rsidTr="00D8500C">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="1BEE276E" w14:textId="71DB336D" w:rsidR="00F46FC9" w:rsidRPr="00A0152B" w:rsidRDefault="00F46FC9" w:rsidP="00F46FC9">
           <w:pPr>
             <w:tabs>
@@ -2073,64 +1775,66 @@
               <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1736887764"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1373767188"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="276D1ED7" w14:textId="77777777" w:rsidR="00F46FC9" w:rsidRPr="00A0152B" w:rsidRDefault="00F46FC9" w:rsidP="00F46FC9">
                   <w:pPr>
                     <w:pStyle w:val="ae"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A0152B">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Стр. </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A0152B">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2240,183 +1944,187 @@
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2E34368B" w14:textId="77777777" w:rsidR="00AA147C" w:rsidRPr="00F46FC9" w:rsidRDefault="00AA147C">
     <w:pPr>
       <w:pStyle w:val="ae"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="12872"/>
-      <w:gridCol w:w="1698"/>
+      <w:gridCol w:w="12871"/>
+      <w:gridCol w:w="1699"/>
     </w:tblGrid>
     <w:tr w:rsidR="00AA147C" w:rsidRPr="007E05D7" w14:paraId="692742DF" w14:textId="77777777" w:rsidTr="00D8500C">
       <w:trPr>
         <w:trHeight w:val="66"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12900" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3FEF86F5" w14:textId="323F04CA" w:rsidR="00AA147C" w:rsidRPr="00A0152B" w:rsidRDefault="00AA147C" w:rsidP="00045C63">
+        <w:p w14:paraId="3FEF86F5" w14:textId="0C5C9250" w:rsidR="00AA147C" w:rsidRPr="00A0152B" w:rsidRDefault="00416E3C" w:rsidP="00045C63">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="5093"/>
               <w:tab w:val="left" w:pos="11639"/>
             </w:tabs>
             <w:overflowPunct w:val="0"/>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:ind w:left="108" w:right="-314"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="4" w:name="_Hlk212999103"/>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="00A0152B">
+          <w:bookmarkStart w:id="1" w:name="_Hlk212999064"/>
+          <w:r w:rsidRPr="00416E3C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Таблица </w:t>
+            <w:t xml:space="preserve">Часть №1. Дата принятия решения по аккредитации: </w:t>
           </w:r>
-          <w:r w:rsidR="00031B66">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
-            <w:t>11</w:t>
+            <w:t>01.12</w:t>
           </w:r>
-          <w:r w:rsidRPr="00A0152B">
+          <w:r w:rsidRPr="00416E3C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Приложения 2 </w:t>
+            <w:t xml:space="preserve">.2025                                                                                                                                                                                           </w:t>
           </w:r>
-          <w:r w:rsidRPr="00A0152B">
-[...9 lines deleted...]
-          <w:r w:rsidRPr="00A0152B">
+          <w:r w:rsidR="00AA147C" w:rsidRPr="00A0152B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:tab/>
             <w:t xml:space="preserve">                                                                                                                                                                                           </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="63193D31" w14:textId="77777777" w:rsidR="00AA147C" w:rsidRPr="00E36458" w:rsidRDefault="00AA147C" w:rsidP="00AA147C">
           <w:pPr>
             <w:pStyle w:val="61"/>
             <w:rPr>
               <w:rFonts w:eastAsia="ArialMT"/>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
               <w:lang w:val="ru-BY"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1701" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="471414412"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-339076074"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:p w14:paraId="5A4D78FC" w14:textId="77777777" w:rsidR="00AA147C" w:rsidRPr="00A0152B" w:rsidRDefault="00AA147C" w:rsidP="00AA147C">
                   <w:pPr>
                     <w:pStyle w:val="ae"/>
                     <w:ind w:right="159"/>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A0152B">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="ru-RU"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Стр. </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A0152B">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2511,462 +2219,391 @@
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00A0152B">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="1"/>
   </w:tbl>
   <w:p w14:paraId="510174ED" w14:textId="77777777" w:rsidR="00AA147C" w:rsidRPr="00AA147C" w:rsidRDefault="00AA147C">
     <w:pPr>
       <w:pStyle w:val="ae"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1669925B" w14:textId="77777777" w:rsidR="006D2CB7" w:rsidRDefault="006D2CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="54AB535D" w14:textId="77777777" w:rsidR="006D2CB7" w:rsidRDefault="006D2CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14879" w:type="dxa"/>
+      <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="833"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2551"/>
+      <w:gridCol w:w="279"/>
+      <w:gridCol w:w="11765"/>
+      <w:gridCol w:w="2552"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00AA147C" w14:paraId="694D3632" w14:textId="77777777" w:rsidTr="00D8500C">
+    <w:tr w:rsidR="00416E3C" w:rsidRPr="00416E3C" w14:paraId="58D6CDDE" w14:textId="77777777" w:rsidTr="00072D79">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="833" w:type="dxa"/>
+          <w:tcW w:w="279" w:type="dxa"/>
           <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6C65AB2C" w14:textId="3490A89D" w:rsidR="00AA147C" w:rsidRPr="00EA2747" w:rsidRDefault="00AA147C" w:rsidP="00AA147C">
+        <w:p w14:paraId="33D96B8B" w14:textId="77777777" w:rsidR="00416E3C" w:rsidRPr="00416E3C" w:rsidRDefault="00416E3C" w:rsidP="00416E3C">
           <w:pPr>
-            <w:pStyle w:val="ac"/>
-            <w:ind w:right="-292"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:snapToGrid w:val="0"/>
+            <w:spacing w:after="0" w:line="319" w:lineRule="auto"/>
+            <w:ind w:right="-292" w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="2" w:name="_Hlk212714209"/>
-          <w:r w:rsidRPr="00C06E26">
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11765" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="36FF8E63" w14:textId="14AFF7F5" w:rsidR="00416E3C" w:rsidRPr="00416E3C" w:rsidRDefault="00416E3C" w:rsidP="00416E3C">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+              <w:tab w:val="left" w:pos="8541"/>
+            </w:tabs>
+            <w:snapToGrid w:val="0"/>
+            <w:spacing w:after="0" w:line="319" w:lineRule="auto"/>
+            <w:ind w:right="316" w:hanging="20"/>
             <w:rPr>
-              <w:noProof/>
-              <w:lang w:eastAsia="ru-RU"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:drawing>
-[...46 lines deleted...]
-            </w:drawing>
+          </w:pPr>
+          <w:r w:rsidRPr="00416E3C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Общество с ограниченной ответственностью </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>«</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00416E3C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>Центромаш</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>»</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00416E3C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>, орган по сертификации систем менеджмента</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="11495" w:type="dxa"/>
+          <w:tcW w:w="2552" w:type="dxa"/>
           <w:tcBorders>
-            <w:left w:val="nil"/>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
+          <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="136495C6" w14:textId="0747C63A" w:rsidR="00AA147C" w:rsidRPr="00602D34" w:rsidRDefault="00045C63" w:rsidP="00AA147C">
+        <w:p w14:paraId="05062C1B" w14:textId="0C072A19" w:rsidR="00416E3C" w:rsidRPr="00416E3C" w:rsidRDefault="00416E3C" w:rsidP="00416E3C">
           <w:pPr>
-            <w:pStyle w:val="ac"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:snapToGrid w:val="0"/>
+            <w:spacing w:after="0" w:line="319" w:lineRule="auto"/>
+            <w:ind w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00416E3C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">BY/112 </w:t>
+          </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:szCs w:val="24"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t>О</w:t>
-[...98 lines deleted...]
-            <w:t xml:space="preserve"> 098.02</w:t>
+            <w:t>098.02</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:bookmarkEnd w:id="2"/>
   </w:tbl>
-  <w:p w14:paraId="3E4497B4" w14:textId="77777777" w:rsidR="008B077B" w:rsidRPr="00AA147C" w:rsidRDefault="008B077B" w:rsidP="00AA147C">
+  <w:p w14:paraId="43A4911E" w14:textId="77777777" w:rsidR="00416E3C" w:rsidRPr="00416E3C" w:rsidRDefault="00416E3C" w:rsidP="00416E3C">
     <w:pPr>
-      <w:pStyle w:val="ac"/>
-[...18 lines deleted...]
-      <w:pStyle w:val="ac"/>
+      <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="-31"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:snapToGrid w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C06E26">
-[...52 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w14:paraId="66AA9B14" w14:textId="77777777" w:rsidR="008B077B" w:rsidRDefault="008B077B">
     <w:pPr>
       <w:pStyle w:val="ac"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA2D5F"/>
     <w:rsid w:val="00031B66"/>
     <w:rsid w:val="00045C63"/>
     <w:rsid w:val="0012290F"/>
     <w:rsid w:val="001D08D5"/>
     <w:rsid w:val="0020408E"/>
     <w:rsid w:val="002467AC"/>
     <w:rsid w:val="002D516C"/>
     <w:rsid w:val="00303231"/>
     <w:rsid w:val="00316322"/>
+    <w:rsid w:val="00416E3C"/>
     <w:rsid w:val="004E0151"/>
     <w:rsid w:val="00504A62"/>
     <w:rsid w:val="00522180"/>
     <w:rsid w:val="005907E1"/>
     <w:rsid w:val="006427FE"/>
     <w:rsid w:val="006D2CB7"/>
     <w:rsid w:val="00726310"/>
     <w:rsid w:val="00770FD7"/>
     <w:rsid w:val="0078603A"/>
+    <w:rsid w:val="00863669"/>
     <w:rsid w:val="00877362"/>
     <w:rsid w:val="008A24E4"/>
     <w:rsid w:val="008B077B"/>
     <w:rsid w:val="00953CF9"/>
     <w:rsid w:val="009D3C7F"/>
     <w:rsid w:val="00A41993"/>
     <w:rsid w:val="00AA147C"/>
     <w:rsid w:val="00AA7DD4"/>
     <w:rsid w:val="00C07728"/>
     <w:rsid w:val="00CF46F0"/>
     <w:rsid w:val="00D60B02"/>
     <w:rsid w:val="00DF1023"/>
     <w:rsid w:val="00E5526C"/>
     <w:rsid w:val="00E95F10"/>
     <w:rsid w:val="00EA2D5F"/>
     <w:rsid w:val="00EE58E0"/>
     <w:rsid w:val="00F46FC9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -3573,50 +3210,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EA2D5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -4088,60 +3726,60 @@
   </w:style>
   <w:style w:type="character" w:styleId="af2">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E95F10"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -4400,70 +4038,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1383</Characters>
+  <Pages>1</Pages>
+  <Words>183</Words>
+  <Characters>1045</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1622</CharactersWithSpaces>
+  <CharactersWithSpaces>1226</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Кравченко Наталья Владимировна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>