--- v0 (2025-12-07)
+++ v1 (2026-04-25)
@@ -1,360 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E10AE95" w14:textId="77777777" w:rsidR="002C5E37" w:rsidRPr="00F803A7" w:rsidRDefault="00C81B03" w:rsidP="002C5E37">
+    <w:p w14:paraId="03C30080" w14:textId="78DA65C2" w:rsidR="00DF1023" w:rsidRPr="005E75DD" w:rsidRDefault="00C81B03" w:rsidP="005E75DD">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r w:rsidR="002C5E37" w:rsidRPr="00F803A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Е </w:t>
       </w:r>
       <w:r w:rsidR="002C5E37" w:rsidRPr="00F803A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21065EA6" w14:textId="3E825B22" w:rsidR="002C5E37" w:rsidRPr="00F803A7" w:rsidRDefault="003B3C83" w:rsidP="002C5E37">
-[...246 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="3797"/>
         <w:gridCol w:w="2982"/>
         <w:gridCol w:w="3358"/>
         <w:gridCol w:w="3655"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w14:paraId="535E6330" w14:textId="77777777" w:rsidTr="003E6BB2">
         <w:trPr>
@@ -670,229 +425,232 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="3797"/>
         <w:gridCol w:w="2979"/>
         <w:gridCol w:w="3358"/>
         <w:gridCol w:w="3666"/>
       </w:tblGrid>
       <w:tr w:rsidR="008822F6" w14:paraId="39307ED7" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20696039" w14:textId="77777777" w:rsidR="003B3C83" w:rsidRPr="00582A8F" w:rsidRDefault="00000000" w:rsidP="003B3C83">
+          <w:p w14:paraId="20696039" w14:textId="77777777" w:rsidR="003B3C83" w:rsidRPr="00582A8F" w:rsidRDefault="00831DF0" w:rsidP="003B3C83">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="059D229C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="059D229C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78455B1D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="78455B1D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17C55A54" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="17C55A54" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0927067C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0927067C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-45" w:right="-45"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="60E473F2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4985" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="147ED600" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="147ED600" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Раздел 1 Подтверждение соответствия продукции требованиям Технических регламентов ЕАЭС (ТС </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>ЕАЭС)²</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="48640242" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="374102BA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="374102BA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54125E0E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="54125E0E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>упаковка металлическая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FAF19AC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="5FAF19AC" w14:textId="67F64BEF" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>7310 10,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 7310 21,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 7310 29,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
@@ -933,63 +691,57 @@
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 7615 10,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 8007 00,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 8309 10,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 8309 90,</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B78CC7A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5B78CC7A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 745</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 5981</w:t>
             </w:r>
             <w:r>
@@ -1031,1992 +783,1948 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 34405</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33849</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44493ADD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="44493ADD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="3B359F0B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB76CE0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3FB76CE0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD8B17A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7AD8B17A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>упаковка полимерная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="661D88EF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="661D88EF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3917 10,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3920,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3921,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve"> 3923,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="161B1D28" w14:textId="6D7EB630" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7730</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 10354</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12302</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 16398</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 19360</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 24234</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 25250</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 25951</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32521</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> 3923,</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="161B1D28" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+              <w:t>ГОСТ 33746</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33756</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34264</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32686</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33374</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33837</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 50962</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ Р 51760-2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="293A4353" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>ГОСТ 7730</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008822F6" w14:paraId="12B89D0A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="13234550" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B26B925" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Упаковка бумажная и картонная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2799AB4A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4806,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4807 00,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4808,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4811,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4819,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4821 10,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4821 90,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4823,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4D1078" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 1341</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 1760</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 2226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 2228</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5884</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7247</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7625</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8273</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8828</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9142</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9569</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11600</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13479</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13511</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13514</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 16534</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 17065</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 18319</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 21575</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22637</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22702</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22852</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27840</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 33716 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 10354</w:t>
-[...110 lines deleted...]
-              <w:br/>
+              <w:t>ГОСТ 33772</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33781</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34032</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34033</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="293A4353" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="207DBC96" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008822F6" w14:paraId="12B89D0A" w14:textId="77777777">
+      <w:tr w:rsidR="008822F6" w14:paraId="62B7D0C0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13234550" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>1.3</w:t>
+          <w:p w14:paraId="4F6D343E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B26B925" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>Упаковка бумажная и картонная</w:t>
+          <w:p w14:paraId="2B79FD6D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Упаковка стеклянная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2799AB4A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> 4823,</w:t>
+          <w:p w14:paraId="01FBFC58" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>7010 ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 7020 00 800 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4D1078" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="3B0C62DB" w14:textId="6C4106C2" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 1341</w:t>
-[...83 lines deleted...]
-              <w:t>ГОСТ 13479</w:t>
+              <w:t>СТБ 117</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5717.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 15844</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32130</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32671</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33205</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33415</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33805</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33811</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65394FD0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008822F6" w14:paraId="3872AC94" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D04F0F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1275CF37" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Упаковка деревянная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9B1F83" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4415 10,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4415 20,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4416 00,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4419 00,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7614B6B5" w14:textId="15AD2076" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 005/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 5959</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 8777</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9338</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9396</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9570</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 10131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 10350 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 11142 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11354</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13356</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13358</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ГОСТ 16511 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 17812</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 20463</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 21133</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 22638</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 13511</w:t>
-[...97 lines deleted...]
-              <w:t>ГОСТ 34033</w:t>
+              <w:t>ГОСТ 24634</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33757</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="207DBC96" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="13B240F5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008822F6" w14:paraId="62B7D0C0" w14:textId="77777777">
+      <w:tr w:rsidR="008822F6" w14:paraId="65B5A295" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6D343E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>1.4</w:t>
+          <w:p w14:paraId="22537EBD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B79FD6D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>Упаковка стеклянная</w:t>
+          <w:p w14:paraId="7831CB62" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Упаковка из комбинированных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01FBFC58" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...23 lines deleted...]
-              <w:br/>
+          <w:p w14:paraId="29546DAF" w14:textId="312BCE61" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3919,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3921,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3923,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4811,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4819,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4821,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4823,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6305,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6307,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 7607,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0C62DB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="27008873" w14:textId="2DC31C92" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>СТБ 117</w:t>
-[...68 lines deleted...]
-              <w:br/>
+              <w:t>ГОСТ 2226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12302</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12302</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 13479</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32736</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33772</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33781</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34032</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65394FD0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...491 lines deleted...]
-          <w:p w14:paraId="5A7F6E41" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5A7F6E41" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="230E3C6E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="042B0859" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="042B0859" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01EBE620" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="01EBE620" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Упаковка из текстильных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51E7F80C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="51E7F80C" w14:textId="789921B2" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6305 1,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6307 90,</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B23B476" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="4B23B476" w14:textId="25AEAE4A" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 750</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30090</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 32522</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33227</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33CEE404" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="33CEE404" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="495B182C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74310CAB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="74310CAB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18BFEB9E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="18BFEB9E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Упаковка керамическая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15BECAAB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="15BECAAB" w14:textId="298B9E34" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6909 90,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6911 90,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6912 00,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6914,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 8113,</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5371B36C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5371B36C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 841</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33414</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFD2401" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4BFD2401" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="40720983" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46BB39B5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="46BB39B5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17A1B9E9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="17A1B9E9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Средства укупорочные металлические</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3265DB5D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3265DB5D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>7317,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 7323,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 8305,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 8309</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="089D4FB6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="089D4FB6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 25749</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32624</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32625</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33416</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1607B331" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1607B331" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="7837AF1B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71E3AE98" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="71E3AE98" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.9.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46ADEC6A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="46ADEC6A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Средства укупорочные корковые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19536744" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="19536744" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4503,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4504</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2FAD5D7E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2FAD5D7E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 5541, ГОСТ ISO 4710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28E870AF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="28E870AF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="71C6AB1B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B458E3B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0B458E3B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.9.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="066E24CF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="066E24CF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Средства укупорочные полимерные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A86D597" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4A86D597" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3923</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31BCEB22" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="31BCEB22" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1015, ГОСТ 32626, ГОСТ 33214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="379532B2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="379532B2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="296008AA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9F1FD8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6D9F1FD8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.9.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C95972F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0C95972F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Средства укупорочные комбинированные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61D5A756" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="61D5A756" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3923,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>4503,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>4504,</w:t>
             </w:r>
             <w:r>
@@ -3024,702 +2732,701 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>480700,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>4823,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>8309</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C817019" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5C817019" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">ГОСТ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>13479,ГОСТ34032,ГОСТ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>33214, ГОСТ 34257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB65176" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6CB65176" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="3617CA37" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="643931B4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="643931B4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.9.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0134BF54" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0134BF54" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Средства укупорочные из картона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9CB36F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5F9CB36F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4823</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="199C92D4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="199C92D4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26B9845E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="26B9845E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="07F4A6D3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49B55F12" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="49B55F12" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E0D0D21" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4E0D0D21" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Масла косметические (эфирные), за исключением масел косметических, предназначенных для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65BD91CA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="65BD91CA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="348ED451" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="348ED451" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6673EA69" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6673EA69" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="262B3E70" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB0969D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="4FB0969D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="448ED416" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="448ED416" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Духи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="366B1BAC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="366B1BAC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3303 00 100 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46115A7E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="46115A7E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1973</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31678</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22C978C7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="22C978C7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="02A28004" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="640727DA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="640727DA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0190B5E2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0190B5E2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Туалетная вода, одеколоны, душистые воды, парфюмерные воды, за исключением изделий, предназначенных для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="279E50DB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="279E50DB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3301,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3303 </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>00 ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F90AC69" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7F90AC69" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1973</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31678</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C332F17" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6C332F17" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="56F8FCB7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F15DA44" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2F15DA44" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7463411D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7463411D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия косметические для макияжа губ, за исключением изделий, изготовленных с использованием наноматериалов или предназначенных для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC5E149" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1EC5E149" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3304 10 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="286068CA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="286068CA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1671</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1672</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31697</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31649</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15A0DADD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15A0DADD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="23E347C6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2903EDAC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2903EDAC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16C19643" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="16C19643" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия косметические для макияжа глаз, за исключением изделий, изготовленных с использованием наноматериалов или предназначенных для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BAE335A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1BAE335A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3304 20 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04F4C137" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="04F4C137" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1671</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1672</w:t>
             </w:r>
             <w:r>
@@ -3733,384 +3440,378 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31649</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31698</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA51354" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3CA51354" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="496B6001" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61452AA1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="61452AA1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35814911" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="35814911" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия косметические для маникюра или педикюра, за исключением изделий, изготовленных с использованием наноматериалов или предназначенных для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BDCDE34" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3BDCDE34" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3304 30 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2345403E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2345403E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1673</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1886</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31460</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31693</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32BE4BB6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="32BE4BB6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="60E1E055" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="374EECDE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="374EECDE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69E1C6B4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="69E1C6B4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Пудра, включая компактную, за исключением пудры, изготовленной с использованием наноматериалов или предназначенной для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1590E13A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1590E13A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3304 91 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="721D2EE1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="721D2EE1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1672</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">СТБ 1674 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31698</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 31649</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="649C7282" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="649C7282" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="54EEC57C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5468076D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5468076D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35F1C5AD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="35F1C5AD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Косметические изделия для ухода за кожей тела, лица, рук, ног, включая изделия против загара или для загара, прочие, за исключением изделий, предназначенных для искусственного загара, отбеливания (осветления) кожи, индивидуальной защиты кожи от вредных производственных факторов, татуажа, пилинга, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>изготовленых</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> с использованием наноматериалов, а также изделий интимной и детской косметики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="173958F7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="173958F7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3304 99 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E16AA6A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0E16AA6A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1670</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1673</w:t>
             </w:r>
             <w:r>
@@ -4152,1698 +3853,1674 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31695</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31696</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16945E35" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="16945E35" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="2B5750C6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="671B02A8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="671B02A8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1241D45B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1241D45B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Шампуни, за исключением шампуней, изготовленных с использованием наноматериалов или предназначенных для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="027C5B10" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="027C5B10" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3305 10 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77BE2A88" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="77BE2A88" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1675</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">ГОСТ 31696 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31677</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5572ACAD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5572ACAD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="16378858" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC2934C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4FC2934C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76999C81" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="76999C81" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Лаки для волос, за исключением лаков, изготовленных с использованием наноматериалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E15EF27" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7E15EF27" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3305 30 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A84B9C2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2A84B9C2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31677</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40D7146E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="40D7146E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="41D5B95A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B765D46" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6B765D46" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36E5474F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="36E5474F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Лосьоны для волос</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14ED655D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="14ED655D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3305 90 100 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72565515" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="72565515" w14:textId="396113D7" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1670</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">ГОСТ 31679 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31677</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="750AFE96" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="750AFE96" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="6537ED36" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F348B16" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3F348B16" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC89937" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5DC89937" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия косметические для волос, за исключением изделий косметических, предназначенных для окрашивания, осветления и мелирования волос</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73AAC518" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="73AAC518" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3305 90 000 1,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3305 90 000 9,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="79581C0E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="79581C0E" w14:textId="5C42F978" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1670</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1673</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1949</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ГОСТ 31679 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31460</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31695</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31677</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44394C7B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="44394C7B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="3EFA4B40" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D942B5A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2D942B5A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="284FE367" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="284FE367" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия косметические для чистки зубов, за исключением изделий:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> – содержащих фториды в количестве более 0,15 %;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> – предназначенных для детей;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> – предназначенных для отбеливания зубов, содержащих перекись водорода или другие компоненты, выделяющие перекись водорода, включая перекись карбамида или цинка, с концентрацией перекиси водорода (в качестве ингредиента или выделяемой) 0,1 – 0,6 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD3B9BE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1BD3B9BE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3306 10 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="248960E7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="248960E7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 5972</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 7983</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45573E35" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="45573E35" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="51DABB52" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2325A17B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2325A17B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75B0AD3E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="75B0AD3E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Средства для гигиены полости рта или зубов, за исключением:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> – содержащих фториды в количестве более 0,05% (в пересчете на молярную массу фтора);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> – предназначенных для детей;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> – изготовленных с использованием наноматериалов;</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> – предназначенных для отбеливания зубов, содержащих перекись водорода или другие компоненты, выделяющие перекись водорода, включая перекись карбамида или цинка, с концентрацией </w:t>
+              <w:t xml:space="preserve"> – изготовленных с использованием </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>перекиси водорода (в качестве ингредиента или выделяемой) 0,1 – 0,6 %</w:t>
+              <w:t>наноматериалов;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> – предназначенных для отбеливания зубов, содержащих перекись водорода или другие компоненты, выделяющие перекись водорода, включая перекись карбамида или цинка, с концентрацией перекиси водорода (в качестве ингредиента или выделяемой) 0,1 – 0,6 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15F32142" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15F32142" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3306 90 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4F8CA9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2B4F8CA9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1736</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">ГОСТ 34435 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ Р 51577</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25D40544" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="25D40544" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="6F7C7A2F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F512CC7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4F512CC7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="782FAF06" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="782FAF06" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия косметические, используемые до, во время или после бритья, за исключением изделий, изготовленных с использованием наноматериалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="585A6620" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="585A6620" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3307 10 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F0CB7AA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="1F0CB7AA" w14:textId="10694CAF" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2217</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31677</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31692</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45EEA6A9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="45EEA6A9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="4E282ED1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15684048" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15684048" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B76D083" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5B76D083" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Дезодоранты и антиперспиранты индивидуального назначения, за исключением дезодорантов и антиперспирантов, изготовленных с использованием наноматериалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="782A20EE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="782A20EE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3307 20 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="033E4785" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="033E4785" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1670</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31677</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">ГОСТ 31679 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="074A72F1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="074A72F1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="6888962E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7698D949" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7698D949" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60D4C07A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="60D4C07A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия косметические гигиенические моющие, содержащие поверхностно-активные вещества и (или) мыло, за исключением изделий, предназначенных для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE8E501" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5CE8E501" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3401 30 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA64BA6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6DA64BA6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1675</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31677</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">ГОСТ 31696 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB11BEA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1FB11BEA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="175534EB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF64910" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5AF64910" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="355DC94C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="355DC94C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Мыло туалетное (включая мыло, содержащее лекарственные средства), за исключением мыла туалетного, предназначенного для детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A004452" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="6A004452" w14:textId="32AF921E" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3401 11 000 1,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3401 11 000 9,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3401 20,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3401 20 100 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3401 20 900 0,</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2749E438" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2749E438" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28546</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58C4F76F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="58C4F76F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="645B06B6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADBDBCF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3ADBDBCF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8C7622" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1F8C7622" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Прочие парфюмерные. Косметические средства, в другом месте не поименованные и не включенные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A9CB956" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6A9CB956" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3307 90 000 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="197F00EB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="197F00EB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="385307B2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="385307B2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="1F49779B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="131D6629" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="131D6629" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69E4F7E7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="69E4F7E7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Злаковые культуры (пшеница твердая, пшеница мягкая, рожь, ячмень, овес, тритикале, просо, гречиха, рис, кукуруза, сорго, чумиза)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10073DED" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="10073DED" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1001,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1002,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1003,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1004,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 1005,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1006,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1007,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00DF5AE2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="00DF5AE2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР ТС 015/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13AE42E8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="13AE42E8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 015/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="4380967B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="607E3290" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="607E3290" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="646697D0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="646697D0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Зернобобовые культуры (горох, фасоль, нут, чечевица, кормовые бобы, маш, чина, люпин, вика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDAF275" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4EDAF275" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0713,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="409461EC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="409461EC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 015/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="177D7866" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="177D7866" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 015/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="23606153" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3719B3B7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3719B3B7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="701054CF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="701054CF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Масличные культуры (подсолнечник, соя, хлопчатник, лен, рапс, горчица, кунжут, арахис, сафлор)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D928787" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3D928787" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1201,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1202,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1204,</w:t>
             </w:r>
             <w:r>
@@ -5851,256 +5528,239 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1205,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1206,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39662979" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="39662979" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 015/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F51E239" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1F51E239" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 015/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="55E833F7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="438284F8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="438284F8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0133F371" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0133F371" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Продукты переработки яиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="410EE542" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="410EE542" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0408</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="737DD916" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="737DD916" w14:textId="148559C0" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30363</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31464</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFE0A91" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3DFE0A91" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="659E15E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="481E7C06" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="481E7C06" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5488BE3B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5488BE3B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Сахар и кондитерские изделия, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> в </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> сахаристые и мучные, какао продукты</w:t>
+              <w:t xml:space="preserve"> в т.ч. сахаристые и мучные, какао продукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF6C549" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1CF6C549" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0409,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1701,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1702,</w:t>
             </w:r>
             <w:r>
@@ -6142,73 +5802,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1804,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1805,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1806,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 1905,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="41FB51EB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="41FB51EB" w14:textId="5AD0CDDA" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 54</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 108</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 703</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6249,70 +5919,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1203</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1204</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1205</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1206</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1207</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 1882</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2211</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2212</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2361</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6508,118 +6178,112 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 34071</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 34072</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 34073</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61827A63" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="61827A63" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="6EC40EF5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBA6AD8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7CBA6AD8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16A1E851" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="16A1E851" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Мукомольно-крупяные и хлебобулочные изделия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5A2B0A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5C5A2B0A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1006,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1101,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1102,</w:t>
             </w:r>
             <w:r>
@@ -6683,136 +6347,136 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1904,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1905,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2302</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A3200A5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0A3200A5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ГОСТ 276, СТБ 549, СТБ 639, ГОСТ 686, СТБ 703, СТБ 922, СТБ 926, СТБ 927, СТБ 954, СТБ 966, СТБ 985, СТБ 1007, СТБ 1009, СТБ 1045, СТБ 1666, СТБ 1963, ГОСТ 2077, СТБ 2203, СТБ 2324, СТБ 2357, СТБ 2376, СТБ 2400, СТБ 2434, ГОСТ 2929, ГОСТ 3034, ГОСТ 3898, ГОСТ 5311, ГОСТ 5550, ГОСТ 572¹, ГОСТ 6002, ГОСТ 6201, ГОСТ 6292, ГОСТ 7022, ГОСТ 7045, ГОСТ 7128, ГОСТ 7169, ГОСТ 7170, ГОСТ 7758, ГОСТ 7975, ГОСТ 9511, ГОСТ 9713, ГОСТ 9846, ГОСТ 11270, ГОСТ 12183, ГОСТ 12307, ГОСТ 12582, ГОСТ 12583, ГОСТ 12584, ГОСТ 14032, ГОСТ 14176, ГОСТ 18271, ГОСТ 24298, ГОСТ 24557, ГОСТ 25832, ГОСТ 8494, ГОСТ 9831, ГОСТ 13657, ГОСТ 21149, ГОСТ 28402, ГОСТ 28620, ГОСТ 28807, ГОСТ 28808, ГОСТ 28881, ГОСТ 30317, ГОСТ 31645, ГОСТ 31751, ГОСТ 31752, ГОСТ 31805, ГОСТ 31806,  ГОСТ 31808, </w:t>
+              <w:t xml:space="preserve">ГОСТ 276, СТБ 549, СТБ 639, ГОСТ 686, СТБ 703, СТБ 922, СТБ 926, СТБ 927, СТБ 954, СТБ 966, СТБ 985, СТБ 1007, СТБ 1009, СТБ 1045, СТБ 1666, СТБ 1963, ГОСТ 2077, СТБ 2203, СТБ 2324, СТБ 2357, СТБ 2376, СТБ 2400, СТБ 2434, ГОСТ 2929, ГОСТ 3034, ГОСТ 3898, ГОСТ 5311, ГОСТ 5550, ГОСТ 572¹, ГОСТ 6002, ГОСТ 6201, ГОСТ 6292, ГОСТ 7022, ГОСТ 7045, ГОСТ 7128, ГОСТ 7169, ГОСТ 7170, ГОСТ 7758, ГОСТ 7975, ГОСТ 9511, ГОСТ 9713, ГОСТ 9846, ГОСТ 11270, ГОСТ 12183, ГОСТ 12307, ГОСТ 12582, ГОСТ 12583, ГОСТ 12584, ГОСТ 14032, ГОСТ 14176, ГОСТ 18271, ГОСТ 24298, ГОСТ 24557, ГОСТ 25832, ГОСТ 8494, ГОСТ 9831, ГОСТ 13657, ГОСТ 21149, ГОСТ 28402, ГОСТ 28620, ГОСТ 28807, ГОСТ 28808, ГОСТ 28881, ГОСТ 30317, ГОСТ 31645, ГОСТ 31751, ГОСТ 31752, ГОСТ 31805, ГОСТ 31806,  ГОСТ 31808, ГОСТ 31934, ГОСТ 31935, ГОСТ 32034, ГОСТ 32124, ГОСТ 32908, ГОСТ 34142, ГОСТ 31807¹, ГОСТ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 31934, ГОСТ 31935, ГОСТ 32034, ГОСТ 32124, ГОСТ 32908, ГОСТ 34142, ГОСТ 31807¹, ГОСТ 32159 , ГОСТ 33917, ГОСТ 33930, ГОСТ 34142, ГОСТ 31463¹, ГОСТ 31491¹, ГОСТ 31743¹, ГОСТ 31749¹, ГОСТ 31805¹, ГОСТ 26574, ГОСТ 26982, ГОСТ 26983, ГОСТ 26984, ГОСТ 26985, ГОСТ 26986, ГОСТ 26987, ГОСТ 27842, ГОСТ 27844</w:t>
+              <w:t>32159 , ГОСТ 33917, ГОСТ 33930, ГОСТ 34142, ГОСТ 31463¹, ГОСТ 31491¹, ГОСТ 31743¹, ГОСТ 31749¹, ГОСТ 31805¹, ГОСТ 26574, ГОСТ 26982, ГОСТ 26983, ГОСТ 26984, ГОСТ 26985, ГОСТ 26986, ГОСТ 26987, ГОСТ 27842, ГОСТ 27844</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4F5D88" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3B4F5D88" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="73AA200E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="727EC410" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="727EC410" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04348BC8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="04348BC8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Плодоовощная продукция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE335C5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6EE335C5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0701-0710,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0712-0714,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0801,</w:t>
             </w:r>
             <w:r>
@@ -6917,417 +6581,411 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1207,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1211,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1212,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve"> 2001,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 2002,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 2003,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 2004,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 2005,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> 2001,</w:t>
-[...33 lines deleted...]
-              <w:br/>
               <w:t xml:space="preserve"> 2006 00,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2007,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2008,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D92B6A9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1D92B6A9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ГОСТ 16831, ГОСТ 32684, ГОСТ 32787, ГОСТ 33932, СТБ 27, СТБ 39, СТБ 159, СТБ 337, СТБ 350, СТБ 392, СТБ 393, СТБ 411, СТБ 416, СТБ 425, СТБ 426, СТБ 452, СТБ 459, СТБ 461, СТБ 463, СТБ 596, СТБ 597, СТБ 684, СТБ 719, СТБ 720, СТБ 739, СТБ 760, СТБ 766, СТБ 787, СТБ 791, СТБ 818, СТБ 819, СТБ 876, СТБ 901, СТБ 902, СТБ 963, СТБ 964, ГОСТ ISO 973, СТБ 986, СТБ 998, СТБ 999, СТБ 1000, ГОСТ ISO 1003, СТБ 1010, СТБ 1011, СТБ 1012, ГОСТ 1016, СТБ 1027, СТБ 1037, СТБ 1082, СТБ 1083, СТБ 1130, СТБ 1131, СТБ 1190, СТБ 1191, СТБ 1297, СТБ 1368, СТБ 1427, СТБ 1452, ГОСТ 1633, ГОСТ 1683, СТБ </w:t>
+              <w:t xml:space="preserve">ГОСТ 16831, ГОСТ 32684, ГОСТ 32787, ГОСТ 33932, СТБ 27, СТБ 39, СТБ 159, СТБ 337, СТБ 350, СТБ 392, СТБ 393, СТБ 411, СТБ 416, СТБ 425, СТБ 426, СТБ 452, СТБ 459, СТБ 461, СТБ 463, СТБ 596, СТБ 597, СТБ 684, СТБ 719, СТБ 720, СТБ 739, СТБ 760, СТБ 766, СТБ 787, СТБ 791, СТБ 818, СТБ 819, СТБ 876, СТБ 901, СТБ 902, СТБ 963, СТБ 964, ГОСТ ISO 973, СТБ 986, СТБ 998, СТБ 999, СТБ 1000, ГОСТ ISO 1003, СТБ 1010, СТБ 1011, СТБ 1012, ГОСТ 1016, СТБ 1027, СТБ 1037, СТБ 1082, СТБ 1083, СТБ 1130, СТБ 1131, СТБ 1190, СТБ 1191, СТБ 1297, СТБ 1368, СТБ 1427, СТБ 1452, ГОСТ 1633, ГОСТ 1683, СТБ 1636, ГОСТ 1723, ГОСТ 1725, СТБ 1893, СТБ 2082, СТБ 2084, ГОСТ ISO 2253, ГОСТ ISO 2254, СТБ 2287, СТБ 2287, СТБ 2288, СТБ 2310, СТБ 2319, СТБ 2328, СТБ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">1636, ГОСТ 1723, ГОСТ 1725, СТБ 1893, СТБ 2082, СТБ 2084, ГОСТ ISO 2253, ГОСТ ISO 2254, СТБ 2287, СТБ 2287, СТБ 2288, СТБ 2310, СТБ 2319, СТБ 2328, СТБ 2329, СТБ 2344, СТБ 2393, СТБ 2396, СТБ 2491, СТБ 2492, ГОСТ 3343, ГОСТ 3858, ГОСТ 4427, ГОСТ 4429, ГОСТ 4565, ГОСТ 5312, ГОСТ ISO 5561, ГОСТ ISO 5562, ГОСТ ISO 6539, ГОСТ 6882, ГОСТ 6882, ГОСТ 6929, ГОСТ 7009, ГОСТ 7176, ГОСТ 7180, ГОСТ 7181, ГОСТ 6829 ( UNECE STANDARD FFV-57:2010), ГОСТ 7177 ( UNECE STANDARD FFV-37:2012), ГОСТ 7178 ( UNECE STANDARD FFV-23:2012), ГОСТ 7967 ( UNECE STANDARD FFV-09:2012), ГОСТ 13908, ГОСТ 14260, ГОСТ 7694, ГОСТ 16524, ГОСТ 16525, ГОСТ 16830, ГОСТ 16832, ГОСТ 16833, ГОСТ 16834, ГОСТ 16835, ГОСТ 17471, ГОСТ 17594, ГОСТ 18078, ГОСТ 18224, ГОСТ 19215, ГОСТ 20144,  СТБ 2083¹, ГОСТ 2237¹, СТБ 2492¹, ГОСТ 2654¹, ГОСТ 20450, ГОСТ 26545, ГОСТ 26832, ГОСТ 27569, ГОСТ 27572, ГОСТ 27573, ГОСТ 28674, ГОСТ 29048, ГОСТ 29049, </w:t>
+              <w:t xml:space="preserve">2329, СТБ 2344, СТБ 2393, СТБ 2396, СТБ 2491, СТБ 2492, ГОСТ 3343, ГОСТ 3858, ГОСТ 4427, ГОСТ 4429, ГОСТ 4565, ГОСТ 5312, ГОСТ ISO 5561, ГОСТ ISO 5562, ГОСТ ISO 6539, ГОСТ 6882, ГОСТ 6882, ГОСТ 6929, ГОСТ 7009, ГОСТ 7176, ГОСТ 7180, ГОСТ 7181, ГОСТ 6829 ( UNECE STANDARD FFV-57:2010), ГОСТ 7177 ( UNECE STANDARD FFV-37:2012), ГОСТ 7178 ( UNECE STANDARD FFV-23:2012), ГОСТ 7967 ( UNECE STANDARD FFV-09:2012), ГОСТ 13908, ГОСТ 14260, ГОСТ 7694, ГОСТ 16524, ГОСТ 16525, ГОСТ 16830, ГОСТ 16832, ГОСТ 16833, ГОСТ 16834, ГОСТ 16835, ГОСТ 17471, ГОСТ 17594, ГОСТ 18078, ГОСТ 18224, ГОСТ 19215, ГОСТ 20144,  СТБ 2083¹, ГОСТ 2237¹, СТБ 2492¹, ГОСТ 2654¹, ГОСТ 20450, ГОСТ 26545, ГОСТ 26832, ГОСТ 27569, ГОСТ 27572, ГОСТ 27573, ГОСТ 28674, ГОСТ 29048, ГОСТ 29049, ГОСТ 29050, ГОСТ 29051, ГОСТ 29052, ГОСТ 29053, ГОСТ 29054, ГОСТ 29055, ГОСТ 29056, ГОСТ 29187, ГОСТ 30616, ГОСТ 31388, ГОСТ 31712, ГОСТ 31713, ГОСТ 31782, ГОСТ 31788 , ГОСТ 31821, ГОСТ 31823, ГОСТ 32147, ГОСТ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">ГОСТ 29050, ГОСТ 29051, ГОСТ 29052, ГОСТ 29053, ГОСТ 29054, ГОСТ 29055, ГОСТ 29056, ГОСТ 29187, ГОСТ 30616, ГОСТ 31388, ГОСТ 31712, ГОСТ 31713, ГОСТ 31782, ГОСТ 31788 , ГОСТ 31821, ГОСТ 31823, ГОСТ 32147, ГОСТ 32166, ГОСТ 32099, , ГОСТ 32283, ГОСТ 32284, ГОСТ 32285, ГОСТ 32286, ГОСТ 32287, ГОСТ 32288, ГОСТ 32790 , ГОСТ 32811¹, ГОСТ 32786, ГОСТ 32882¹, ГОСТ 32856, ГОСТ 32857, ГОСТ 32873¹, ГОСТ 32874¹, ГОСТ 32877, ГОСТ 32883, ГОСТ 32896¹, ГОСТ 32898, ГОСТ 32902, ГОСТ 33309, ГОСТ  33314 , ГОСТ  33315 , ГОСТ 33316 , ГОСТ 33317 , ГОСТ 33318 , ГОСТ 33801, ГОСТ 33801, ГОСТ 33823, ГОСТ 33823, ГОСТ 33485 , ГОСТ 33882, ГОСТ 33884, ГОСТ 33915, ГОСТ 33931, ГОСТ 33932, ГОСТ 33952, ГОСТ 33952, ГОСТ 33953, ГОСТ 33954, ГОСТ 33985, ГОСТ 34112, ГОСТ 34113, ГОСТ 34307, ГОСТ 34314, ГОСТ 34325, ГОСТ 34340, ГОСТ 31822 (UNECE STANDARD FFV-41:2003), ГОСТ 31854 (UNECE STANDARD FFV-21:2002), ГОСТ 32878 (UNECE STANDARD FFV-59:2010), ГОСТ </w:t>
+              <w:t xml:space="preserve">32166, ГОСТ 32099, , ГОСТ 32283, ГОСТ 32284, ГОСТ 32285, ГОСТ 32286, ГОСТ 32287, ГОСТ 32288, ГОСТ 32790 , ГОСТ 32811¹, ГОСТ 32786, ГОСТ 32882¹, ГОСТ 32856, ГОСТ 32857, ГОСТ 32873¹, ГОСТ 32874¹, ГОСТ 32877, ГОСТ 32883, ГОСТ 32896¹, ГОСТ 32898, ГОСТ 32902, ГОСТ 33309, ГОСТ  33314 , ГОСТ  33315 , ГОСТ 33316 , ГОСТ 33317 , ГОСТ 33318 , ГОСТ 33801, ГОСТ 33801, ГОСТ 33823, ГОСТ 33823, ГОСТ 33485 , ГОСТ 33882, ГОСТ 33884, ГОСТ 33915, ГОСТ 33931, ГОСТ 33932, ГОСТ 33952, ГОСТ 33952, ГОСТ 33953, ГОСТ 33954, ГОСТ 33985, ГОСТ 34112, ГОСТ 34113, ГОСТ 34307, ГОСТ 34314, ГОСТ 34325, ГОСТ 34340, ГОСТ 31822 (UNECE STANDARD FFV-41:2003), ГОСТ 31854 (UNECE STANDARD FFV-21:2002), ГОСТ 32878 (UNECE STANDARD FFV-59:2010), ГОСТ 33309 (UNECE STANDARD FFV-57:2010), ГОСТ 33440 (UNECE STANDARD FFV-40:2010), ГОСТ 33485 (UNECE STANDARD FFV-57:2010), ГОСТ 33492 (UNECE STANDARD FFV-54:2010), ГОСТ 33499 (UNECE STANDARD FFV-51:2013), ГОСТ 33551 (UNECE STANDARD FFV-09:2012), ГОСТ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>33309 (UNECE STANDARD FFV-57:2010), ГОСТ 33440 (UNECE STANDARD FFV-40:2010), ГОСТ 33485 (UNECE STANDARD FFV-57:2010), ГОСТ 33492 (UNECE STANDARD FFV-54:2010), ГОСТ 33499 (UNECE STANDARD FFV-51:2013), ГОСТ 33551 (UNECE STANDARD FFV-09:2012), ГОСТ 33562 (UNECE STANDARD FFV-18:2011), ГОСТ 33854 (UNECE STANDARD FFV-48:2010), ГОСТ 33851 (UNECE STANDARD FFV-08:2010), ГОСТ 32615 (ISO 2451:1973), ГОСТ 31784 (ISO 6478:1990), ГОСТ 31785 (ISO 6477:1998) , ГОСТ 7694¹, ГОСТ 17472¹, ГОСТ 17649¹, ГОСТ 18077¹, ГОСТ 18611¹, ГОСТ 27573¹, ГОСТ 31788¹, ГОСТ 31852¹, ГОСТ 32065¹, ГОСТ 32065¹, ГОСТ 32287¹, ГОСТ 32896¹, ГОСТ 33314¹, ГОСТ 33317¹, ГОСТ 33318¹, ГОСТ 33443¹, ГОСТ 33494¹, ГОСТ 33499¹, ГОСТ 33540¹, ГОСТ 33562¹, ГОСТ 33823¹, ГОСТ 33916¹, ГОСТ 33931¹, ГОСТ 33932¹, ГОСТ 33952¹, ГОСТ 33953¹, ГОСТ 34268¹</w:t>
+              <w:t>33562 (UNECE STANDARD FFV-18:2011), ГОСТ 33854 (UNECE STANDARD FFV-48:2010), ГОСТ 33851 (UNECE STANDARD FFV-08:2010), ГОСТ 32615 (ISO 2451:1973), ГОСТ 31784 (ISO 6478:1990), ГОСТ 31785 (ISO 6477:1998) , ГОСТ 7694¹, ГОСТ 17472¹, ГОСТ 17649¹, ГОСТ 18077¹, ГОСТ 18611¹, ГОСТ 27573¹, ГОСТ 31788¹, ГОСТ 31852¹, ГОСТ 32065¹, ГОСТ 32065¹, ГОСТ 32287¹, ГОСТ 32896¹, ГОСТ 33314¹, ГОСТ 33317¹, ГОСТ 33318¹, ГОСТ 33443¹, ГОСТ 33494¹, ГОСТ 33499¹, ГОСТ 33540¹, ГОСТ 33562¹, ГОСТ 33823¹, ГОСТ 33916¹, ГОСТ 33931¹, ГОСТ 33932¹, ГОСТ 33952¹, ГОСТ 33953¹, ГОСТ 34268¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2076410C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2076410C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="6528D727" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="609CA9DA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="609CA9DA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="752CF845" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...9 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="752CF845" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Напитки, в т.ч. алкогольная продукция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="593D545E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>т.ч.</w:t>
+              <w:t>2106 ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> алкогольная продукция</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:br/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2106 ,</w:t>
+              <w:t>2201 ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2201 ,</w:t>
+              <w:t>2202 ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:br/>
               <w:t xml:space="preserve"> 2203,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2204,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2205,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2206,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2207,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2208,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3302</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20DA8A2B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="20DA8A2B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 31820, СТБ 395, СТБ 539, СТБ 902, СТБ 924, СТБ 978, СТБ 1122, СТБ 1334, СТБ 1385, СТБ 1386, СТБ 1529, СТБ 1694, СТБ 1695, СТБ 1832, СТБ 1861, СТБ 1952, СТБ 2044, СТБ 2138, СТБ 2193, СТБ 2354, СТБ 2368, СТБ 2369, СТБ 2500, СТБ 9501, ГОСТ 7208, ГОСТ 13918 , ГОСТ 28188, ГОСТ 31493, ГОСТ 31494, ГОСТ 31495, ГОСТ 31728, ГОСТ 31732, ГОСТ 31763, ГОСТ 32030 , ГОСТ 32574, ГОСТ 32715, ГОСТ 33281, ГОСТ  33301, ГОСТ 33806, ГОСТ 34144, ГОСТ 34149, ГОСТ 28538¹, ГОСТ 33336¹</w:t>
+              <w:t xml:space="preserve">ГОСТ 31820, СТБ 395, СТБ 539, СТБ 902, СТБ 924, СТБ 978, СТБ 1122, СТБ 1334, СТБ 1385, СТБ 1386, СТБ 1529, СТБ 1694, СТБ 1695, СТБ 1832, СТБ 1861, СТБ 1952, СТБ 2044, СТБ 2138, СТБ 2193, СТБ 2354, СТБ 2368, СТБ 2369, СТБ 2500, СТБ 9501, ГОСТ 7208, ГОСТ 13918 , ГОСТ 28188, ГОСТ 31493, ГОСТ 31494, ГОСТ 31495, ГОСТ 31728, ГОСТ 31732, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 31763, ГОСТ 32030 , ГОСТ 32574, ГОСТ 32715, ГОСТ 33281, ГОСТ  33301, ГОСТ 33806, ГОСТ 34144, ГОСТ 34149, ГОСТ 28538¹, ГОСТ 33336¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF35C4C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7AF35C4C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="5315E558" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6AD2E3A2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6AD2E3A2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3773B058" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3773B058" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Другие продукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C40E86C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6C40E86C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0410 ,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0901,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0902,</w:t>
             </w:r>
             <w:r>
@@ -7383,147 +7041,147 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0910,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1104,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1106,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve"> 1108,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 1107,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 1210,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 1302 ,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 1702,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 1704 ,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 2101,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 2102,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 2103 ,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 2104,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 2106,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 2202,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 2209 ,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> 1108,</w:t>
-[...89 lines deleted...]
-              <w:br/>
               <w:t xml:space="preserve"> 2305 ,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2308 ,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2501,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2940,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7537,623 +7195,551 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3501,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3502,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3503</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="112169E1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="112169E1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ГОСТ 1940 , ГОСТ 3483, ГОСТ 11201, ГОСТ 11293¹, ГОСТ 18224¹, ГОСТ 18316¹, ГОСТ 29186, ГОСТ 32573¹, ГОСТ 32574, СТБ 9021, СТБ 905, СТБ 983, СТБ 990, СТБ 991, СТБ 905 , СТБ 962 , СТБ 963 , СТБ 975 , СТБ 1001, СТБ 1084, СТБ 1210, СТБ 1369, СТБ 1760, СТБ 1828, СТБ 1924, СТБ 2078, СТБ 2356, ГОСТ 171, ГОСТ 1940, ГОСТ 3483, ГОСТ 3898, ГОСТ 5194, ГОСТ 6034, ГОСТ 6805, </w:t>
-[...6 lines deleted...]
-              <w:t>ГОСТ 7699 , ГОСТ 11293 , ГОСТ 13830, ГОСТ 16280, ГОСТ18315, ГОСТ 28483, ГОСТ 29272, ГОСТ ISO 6079, ГОСТ 30561, ГОСТ 21946, ГОСТ 21947, ГОСТ 22840, ГОСТ 23768, ГОСТ 28499, ГОСТ 29294, ГОСТ 31766, ГОСТ 31767, ГОСТ 31776, ГОСТ 32573, ГОСТ 32574, ГОСТ 32775, ГОСТ 32776 , ГОСТ 32573, ГОСТ 32574, ГОСТ 33476, ГОСТ 33481, ГОСТ 34080</w:t>
+              <w:t>ГОСТ 1940 , ГОСТ 3483, ГОСТ 11201, ГОСТ 11293¹, ГОСТ 18224¹, ГОСТ 18316¹, ГОСТ 29186, ГОСТ 32573¹, ГОСТ 32574, СТБ 9021, СТБ 905, СТБ 983, СТБ 990, СТБ 991, СТБ 905 , СТБ 962 , СТБ 963 , СТБ 975 , СТБ 1001, СТБ 1084, СТБ 1210, СТБ 1369, СТБ 1760, СТБ 1828, СТБ 1924, СТБ 2078, СТБ 2356, ГОСТ 171, ГОСТ 1940, ГОСТ 3483, ГОСТ 3898, ГОСТ 5194, ГОСТ 6034, ГОСТ 6805, ГОСТ 7699 , ГОСТ 11293 , ГОСТ 13830, ГОСТ 16280, ГОСТ18315, ГОСТ 28483, ГОСТ 29272, ГОСТ ISO 6079, ГОСТ 30561, ГОСТ 21946, ГОСТ 21947, ГОСТ 22840, ГОСТ 23768, ГОСТ 28499, ГОСТ 29294, ГОСТ 31766, ГОСТ 31767, ГОСТ 31776, ГОСТ 32573, ГОСТ 32574, ГОСТ 32775, ГОСТ 32776 , ГОСТ 32573, ГОСТ 32574, ГОСТ 33476, ГОСТ 33481, ГОСТ 34080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49E78CEB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="49E78CEB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="633E424D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0C2FDF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0A0C2FDF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10953BC1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="10953BC1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Стартовые культуры микроорганизмов и бактериальных заквасок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4822285D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4822285D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Из 2102,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3002 90 5000,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61735C0A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="61735C0A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="219EC6D3" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="219EC6D3" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="7F80DFF2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66825FE8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="66825FE8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32A6429D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="32A6429D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Пищевые продукты, полученные с использованием генно-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>модицифированных</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> (генно-инженерных, трансгенных) микроорганизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F565A20" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...85 lines deleted...]
-              <w:t>,</w:t>
+          <w:p w14:paraId="2F565A20" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Из 02-05,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> Из 07-25,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> Из 27-29,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> Из 32-35,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1ECC5658" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1ECC5658" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="201923D8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="201923D8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="20E88EAB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E1C35E3" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0E1C35E3" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4BF963" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-              <w:t>другом месте не поименованные или не включенные (Пищевые продукты животного происхождения, в другом месте не поименованные или не включенные)</w:t>
+          <w:p w14:paraId="6B4BF963" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Насекомые и прочие пищевые продукты животного происхождения, в другом месте не поименованные или не включенные (Пищевые продукты животного происхождения, в другом месте не поименованные или не включенные)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CAB4672" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="5CAB4672" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>0410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31BA6A71" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="31BA6A71" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57924186" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="57924186" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="7D681E97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14B5F98F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="14B5F98F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2433A8B6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2433A8B6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Клеточные культуры, модифицированные или немодифицированные прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDC05B6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6CDC05B6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3002 51,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3002 59,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD40EC7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4FD40EC7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1547C548" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1547C548" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="747E81FC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6A72FB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1E6A72FB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74C9BEDA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="74C9BEDA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Соки:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> - сок прямого отжима;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
@@ -8168,884 +7754,878 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> восстановленный</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> - сок диффузионный </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> - концентрированный сок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7AABAFD2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7AABAFD2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Из 2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27850A98" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="27850A98" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">ТР ТС 021/2011, ГОСТ 32100, ГОСТ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>32101 ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> ГОСТ 32102, ГОСТ 32103, ГОСТ 32876</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35F43413" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="35F43413" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="788D0D88" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="344D8C85" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="344D8C85" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E149A6B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1E149A6B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Томатные соки, томатные пюре, концентрированные томатные пюре (пасты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1774B505" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1774B505" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2002 90,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2009 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7351327E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7351327E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0AF606" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0D0AF606" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="7604937D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="564D13F0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="564D13F0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6602D000" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6602D000" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Нектары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14F28CD5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="14F28CD5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Из 2202 99 190 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38119262" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="38119262" w14:textId="1775F964" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, ГОСТ 32100, ГОСТ 32104</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15298CA0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15298CA0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="1B085B6A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="289B198C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="289B198C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="612FE281" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="612FE281" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Морсы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0511561E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0511561E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Из 2202 90 100 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05217BEB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="05217BEB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="709B90A1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="709B90A1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="6ED25A76" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA7ACC7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2AA7ACC7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D9C1BC4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7D9C1BC4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Сокосодержащие напитки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68E2275C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="68E2275C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Из 2202 99 190 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="470CE9AF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="470CE9AF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, ГОСТ 32100, ГОСТ 32105</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="556DC2AD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="556DC2AD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="7C0B1115" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16E54520" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="16E54520" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74999199" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="74999199" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Пюре фруктовое и овощное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42738488" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="42738488" w14:textId="23ED38F6" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Из 2004 90,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> Из 2005,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> Из 2007,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> Из 2008,</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64B02940" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="64B02940" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="552B5FE7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="552B5FE7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="5997B32A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9B4F9C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="4F9B4F9C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>5.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1449EC9D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1449EC9D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Пищевые продукты, в другом месте не поименованные или не включенные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73070DD0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="73070DD0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2106(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70A9C90A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="70A9C90A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9274CD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3C9274CD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="75ED4F91" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC1322B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2BC1322B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DAE6248" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2DAE6248" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Смеси душистых веществ и смеси (включая спиртовые растворы) на основе одного или более таких веществ, используемые в качестве промышленного сырья; прочие препараты на основе душистых веществ, используемые для изготовления напитков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15FD22A6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15FD22A6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3302(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B270084" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2B270084" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="124B8300" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="124B8300" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="24A932F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C127333" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2C127333" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADA3960" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5ADA3960" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Концентрированные натуральные </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ароматообразующие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> фруктовые или овощные вещества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00D80D84" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="00D80D84" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>из 2106 90 200 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> из 2106 90 980 9,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> из 3302 10 100 0,</w:t>
             </w:r>
             <w:r>
@@ -9053,243 +8633,244 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> из 3302 10 210 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> из 3302 10 400 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> из 3302 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8B3B2B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7B8B3B2B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2769E5FF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2769E5FF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="3C38CF24" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A141016" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0A141016" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB9C8E0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3EB9C8E0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Клетки цитрусовых фруктов, фруктовые и (или) овощные мякоти</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="785C0BA5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="785C0BA5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>из 2002,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> из 2004,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> из 2005,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> из 2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E37A3B6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7E37A3B6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3790772D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3790772D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 023/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="3A861F98" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6F7117" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6A6F7117" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50527777" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="50527777" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>масла растительные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06BDF098" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="06BDF098" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1507,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1508,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1509,</w:t>
             </w:r>
             <w:r>
@@ -9332,129 +8913,128 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1515,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1516,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC39AF6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3FC39AF6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1C9B7E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4E1C9B7E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="09CCCCFB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4676D67F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="4676D67F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>6.1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="580F9C87" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="580F9C87" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>фракции масел растительных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69F4D170" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="69F4D170" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1507,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1508,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1509,</w:t>
             </w:r>
             <w:r>
@@ -9497,2541 +9077,2535 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1515,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1517 90,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>3824²</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7013B331" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7013B331" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECE4228" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3ECE4228" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="6D489845" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10E06180" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="10E06180" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B091457" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0B091457" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">масла (жиры) </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>переэтерифицированные</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> рафинированные дезодорированные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="765E00DA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="765E00DA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1516,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>151790</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F53B4B1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0F53B4B1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1947A9C5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1947A9C5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="397052AB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="150687A1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="150687A1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="368DE901" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="368DE901" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>масла (жиры)</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> гидрогенизированные рафинированные дезодорированные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D30AA12" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7D30AA12" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1516,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>151790</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF96528" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4EF96528" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50AA89AB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="50AA89AB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="2B1636A2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25203307" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="25203307" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F526344" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5F526344" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>маргарины</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76B70BBB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="76B70BBB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6749F194" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6749F194" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, СТБ 2016, ГОСТ 32188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC5A34B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1AC5A34B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="0BCAE1D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3ABC25" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0E3ABC25" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E50A25E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7E50A25E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>спреды растительно-сливочные и растительно-жировые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7671E290" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7671E290" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1517,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1806909000,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2106909804</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0D963E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0A0D963E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, СТБ 2016, ГОСТ 34178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4649799A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4649799A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="515B0523" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0145AC60" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0145AC60" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68F2A11C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="68F2A11C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>смеси топленые растительно-сливочные и растительно-жировые</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1B9EE4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3F1B9EE4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1517,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1806909000,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2106909804</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21AB6F77" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="21AB6F77" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, СТБ 1207, ГОСТ 34178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48DFEB84" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="48DFEB84" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="7B1548AD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE0F5EB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2BE0F5EB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.1.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="704708EB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="704708EB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>жиры специального назначения, в том числе жиры кулинарные, кондитерские, хлебопекарные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="702E0353" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="702E0353" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1516,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30426CFB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="30426CFB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, ГОСТ 33648, ГОСТ 28414</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F5BAD53" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7F5BAD53" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="63C70E20" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A921B0A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7A921B0A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.1.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52245B1F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="52245B1F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>заменители молочного жира</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57C8A447" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="57C8A447" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1516,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="475326D6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="475326D6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C05C0EC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5C05C0EC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="0E2D942C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6675CD25" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6675CD25" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.1.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="504BF761" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="504BF761" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>эквиваленты масло какао</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D5E3682" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0D5E3682" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1516209802,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>151790</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="725DCCC6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="725DCCC6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, ГОСТ 28931</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1385C6F0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1385C6F0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="0D387FE1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="059A0B31" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="059A0B31" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>6.1.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01AC1AEA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="01AC1AEA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>улучшители масла какао SOS-типа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42913AC1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="42913AC1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>151620,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 151790</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5887DD59" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5887DD59" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F438B00" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6F438B00" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="377075B7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8E9E66" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4B8E9E66" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.1.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="395F89B8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="395F89B8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>заменители масла какао РОР-типа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="21332971" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="21332971" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>151620,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 151790</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42C9A679" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="42C9A679" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D04424E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4D04424E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="3DF0A2E8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7060BCFA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7060BCFA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.1.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3EB84F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4A3EB84F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">заменители масла какао </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>нетемперируемые</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>нелауринового</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> типа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63318158" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="63318158" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>151620,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 151790</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D3BF437" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7D3BF437" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0014EDBA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0014EDBA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="44CF1FE1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="53A669CF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="53A669CF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.1.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32361546" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="32361546" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">заменители масла какао </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>нетемперируемые</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> лауринового типа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FDAE78F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5FDAE78F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>151620,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 151790</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF23D93" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6BF23D93" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47312E6E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="47312E6E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="74DBE8A8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5906E67C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5906E67C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.1.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78C50487" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="78C50487" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>соусы на основе растительных масел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="394B94F2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="394B94F2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2103909009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="239DE2F4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="239DE2F4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, ГОСТ 32755, СТБ 2285</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1878B6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7B1878B6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="3ABF0DD8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33796FB1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="33796FB1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.1.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54BE9A1D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="54BE9A1D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>майонезы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2B28F2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2F2B28F2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2103909001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25CEA0A9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="25CEA0A9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, ГОСТ 31755</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02F63795" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="02F63795" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="0A2A16D6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E82F295" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4E82F295" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.1.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10A12A2E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="10A12A2E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>соусы майонезные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11DBD758" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="11DBD758" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2103909001,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2103909009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39E0FA06" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="39E0FA06" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, ГОСТ 31761</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06E494B8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="06E494B8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="5174040C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0BBAC7DE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0BBAC7DE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.1.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17924500" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="17924500" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>кремы на растительных маслах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="616DD110" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="616DD110" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>151620,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1517,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1806909000,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>2106909804</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CFA3844" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4CFA3844" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="364D604C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="364D604C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="72FA4442" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6ACC224A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6ACC224A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.1.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="344C5A3C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="344C5A3C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>глицерин дистиллированный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="702E7241" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="702E7241" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1520000000,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 290545</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40E22C3D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="40E22C3D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, ГОСТ 6824</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC7E71E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3FC7E71E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="6EB04E26" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06199A6E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="06199A6E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F462A95" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1F462A95" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>глицерин натуральный сырой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61DC4794" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="61DC4794" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1520000000,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2905450009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB2F479" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5AB2F479" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 6823</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E599B87" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1E599B87" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="4CB2567D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB30C46" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7CB30C46" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6.2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BEADF06" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7BEADF06" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>мыло хозяйственное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C7AE449" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7C7AE449" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1194AF25" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="1194AF25" w14:textId="5EAF01B8" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 30266</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="100FE434" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="100FE434" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 024/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="3074BBEC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="70ACCAB4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="70ACCAB4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE95EAB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2FE95EAB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Пищевые добавки, комплексные пищевые добавки, ароматизаторы,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve"> технологические вспомогательные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E18297" w14:textId="7AE1CD33" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>0210,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   0305-0307,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   0401-0410,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   0508,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   0712-0714,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   0801-0802,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   0910,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   1107-1109,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   1212,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   1301-1302,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   1501-1518,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   1521,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 1701,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 1702,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   2101-2103,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   2106,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 2207,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   2209,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   2501,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   2505,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> технологические вспомогательные средства</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">   2507-2508,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 2510,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   2512,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   2530,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 2711,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   28,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   29,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   3002,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   3003 90,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3102-3105,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   3201,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   3203,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3206,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   3301-3302,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   3402- 3404,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   3501-3505,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   3507,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   3802,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3808,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   3814-3815,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   3817,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   3823-3824,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3826,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   3901,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   3903,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   3906,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3907,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3909,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3910,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   3912-3914,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4401,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   4404,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">   4706,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>0210,</w:t>
-[...381 lines deleted...]
-              <w:br/>
               <w:t xml:space="preserve">   4811-4812,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">   4823,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">   5208-5209,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">   5515,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -12053,218 +11627,212 @@
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">   7406,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">   7504,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">   7603,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">   8102 10,</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="345BA4BC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="345BA4BC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 029/2012</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 490</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 908</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t>ГОСТ 2156</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 2918</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 6034</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 7699</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 11293</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 16280</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 16599</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 21205</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 29186</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31227</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31638</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31642</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31656</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31687</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31686</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31689</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31725</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ГОСТ 2156</w:t>
-[...117 lines deleted...]
-              <w:br/>
               <w:t>ГОСТ 31726</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31905</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32007</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32034</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -12319,56 +11887,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32747</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32748</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32777</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>ГОСТ 32778</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32779</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32781</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32802</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -12444,106 +12006,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1828</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1924</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3ACB9DE2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3ACB9DE2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 029/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="56C4656E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="095A17E4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="095A17E4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>8.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6053406C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6053406C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Молочные продукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74DB4AB8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="74DB4AB8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0401,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0402,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0403,</w:t>
             </w:r>
             <w:r>
@@ -12558,306 +12120,307 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0405,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0406,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BCE6CBB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1BCE6CBB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ТР ТС 021/2011, ГОСТ 718, ГОСТ 719, ГОСТ 1349, ГОСТ 1923, ГОСТ 4771, ГОСТ 10382, ГОСТ 10970, ГОСТ 31450, ГОСТ 31451, ГОСТ 31452, ГОСТ 31453, ГОСТ 31454, ГОСТ 31455, ГОСТ 31456, ГОСТ 31457, ГОСТ 31534, ГОСТ 31661, ГОСТ 31667, ГОСТ 31668, ГОСТ 31680, ГОСТ 31688, ГОСТ 31690, ГОСТ 31702, ГОСТ 31981, ГОСТ 32259, ГОСТ 32260, ГОСТ 32261, ГОСТ 32262, ГОСТ 32263, ГОСТ 32899, ГОСТ 33491, ГОСТ 33921, ГОСТ 33922, ГОСТ 33923, ГОСТ 33927, ГОСТ 33956, ГОСТ 33958, ГОСТ 33959, ГОСТ 34254¹, ГОСТ 34356¹, ГОСТ 34357¹, СТБ 315, СТБ 736, СТБ 970, СТБ 1373, СТБ 1467, СТБ 1552, СТБ 1746, СТБ 1858 , СТБ 1887, СТБ 1888, СТБ 1890, СТБ 2190, СТБ 2206, СТБ 2219, СТБ 2283, ГОСТ Р 52253, ГОСТ Р 52686, ГОСТ Р 52791, ГОСТ Р 52974, ГОСТ Р 52975, ГОСТ Р 53456</w:t>
+              <w:t xml:space="preserve">ТР ТС 021/2011, ГОСТ 718, ГОСТ 719, ГОСТ 1349, ГОСТ 1923, ГОСТ 4771, ГОСТ 10382, ГОСТ 10970, ГОСТ 31450, ГОСТ 31451, ГОСТ 31452, ГОСТ 31453, ГОСТ 31454, ГОСТ 31455, ГОСТ 31456, ГОСТ 31457, ГОСТ 31534, ГОСТ 31661, ГОСТ 31667, ГОСТ 31668, ГОСТ 31680, ГОСТ 31688, ГОСТ 31690, ГОСТ 31702, ГОСТ 31981, ГОСТ 32259, ГОСТ 32260, ГОСТ 32261, ГОСТ 32262, ГОСТ 32263, ГОСТ 32899, ГОСТ 33491, ГОСТ 33921, ГОСТ 33922, ГОСТ 33923, ГОСТ 33927, ГОСТ 33956, ГОСТ 33958, ГОСТ 33959, ГОСТ 34254¹, ГОСТ 34356¹, ГОСТ 34357¹, СТБ 315, СТБ 736, СТБ 970, СТБ 1373, СТБ 1467, СТБ 1552, СТБ 1746, СТБ 1858 , СТБ 1887, СТБ 1888, СТБ 1890, СТБ 2190, СТБ 2206, СТБ 2219, СТБ 2283, ГОСТ Р </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>52253, ГОСТ Р 52686, ГОСТ Р 52791, ГОСТ Р 52974, ГОСТ Р 52975, ГОСТ Р 53456</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="592E0D63" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="592E0D63" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="328E9D28" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47741E54" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="47741E54" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>8.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBC4F89" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4CBC4F89" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Молочные составные продукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F441E7F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6F441E7F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0401,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0402,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0403,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0404,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0405,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 0406,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1901,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2105,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2106,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2352E546" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="2352E546" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, ГОСТ 32256, ГОСТ Р 54340</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E328113" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3E328113" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="15C1CD73" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="242FC68C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="242FC68C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>8.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57E0B97B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="57E0B97B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Молокосодержащие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> продукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63388E9B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="63388E9B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0402,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0403,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0404,</w:t>
             </w:r>
             <w:r>
@@ -12886,142 +12449,142 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2105,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2106,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC3B1DE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0BC3B1DE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, ГОСТ 31703, ГОСТ Р 53502,ГОСТ Р 54339,ГОСТ Р 54649,ГОСТ Р 53512</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8B5827" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6D8B5827" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="7A3F4B92" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46F3833A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="46F3833A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>8.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06FE28BB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="06FE28BB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Молокосодержащие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> составные продукты с заменителем молочного жира</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6D4D8C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5F6D4D8C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0402,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0403,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0404,</w:t>
             </w:r>
             <w:r>
@@ -13058,634 +12621,628 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2105,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2106,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F44D5DD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7F44D5DD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, СТБ 2016, СТБ 1467, ГОСТ 31703</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECD6F9B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0ECD6F9B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="1DFE70DB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69431E11" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="69431E11" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE56018" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4EE56018" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Побочные продукты переработки молока</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50A46477" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="50A46477" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0403,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0404,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2106,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3501,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DAF0AB6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4DAF0AB6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3ACE05" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4F3ACE05" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="67F87245" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="453C4FA2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="453C4FA2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35C7DE08" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="35C7DE08" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Функциональные компоненты, необходимые для производства продуктов переработки молока</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9DAD20" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4F9DAD20" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0410,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2106,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0784C1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6F0784C1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, ГОСТ 34353</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E7CE20B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0E7CE20B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 033/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="69799C97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4144BCB3" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="4144BCB3" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0507EDA2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0507EDA2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Мясные и </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>мясосодержащие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> продукты из мяса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3401B9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1C3401B9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0210,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1601,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1232CD95" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="1232CD95" w14:textId="438A2A2B" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, СТБ 335,СТБ 735,ГОСТ 16594,ГОСТ 17482,ГОСТ 18255,ГОСТ 18256,ГОСТ 31790</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42058985" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="42058985" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="7F29413E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="79792E8F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="79792E8F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>9.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38FC1EC2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="38FC1EC2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Мясные и </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>мясосодержащие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> колбасные изделия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B34C73A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3B34C73A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1601,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72CBD23C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="72CBD23C" w14:textId="26808B37" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011,СТБ 126,СТБ 196,СТБ 295,СТБ 971,СТБ 1996,ГОСТ 16131,ГОСТ 16290,ГОСТ 20402,ГОСТ 31501,ГОСТ 31780,ГОСТ 31785,ГОСТ 31786,ГОСТ Р 52196,ГОСТ Р 54646,ГОСТ Р 54670,ГОСТ Р 55455</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="104D43A8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="104D43A8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="0652F83A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB8F715" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6CB8F715" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>9.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEBE1BC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0EEBE1BC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Мясные и </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>мясосодержащие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> полуфабрикаты и кулинарные изделия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A3F9B94" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0A3F9B94" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0201,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0202,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0203,</w:t>
             </w:r>
             <w:r>
@@ -13721,51 +13278,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1602,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1902,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1905</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45402BAC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="45402BAC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">ТР ТС 021/2011, СТБ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>974,СТБ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -13793,1233 +13350,1203 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1210,ГОСТ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32951</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49D83415" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="49D83415" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="1D88A9C0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38098071" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="38098071" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>9.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9151CE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5F9151CE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Мясные и </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>мясосодержащие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> консервы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64FC351C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="64FC351C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A8E54E1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="3A8E54E1" w14:textId="2C697D6C" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ТР ТС 021/2011,ГОСТ 697,ГОСТ 698,ГОСТ 5283,ГОСТ 5284,ГОСТ 7987,ГОСТ 7990,ГОСТ 7993,ГОСТ 8286,ГОСТ 8687,ГОСТ 9163,ГОСТ </w:t>
-[...12 lines deleted...]
-              <w:br/>
+              <w:t>ТР ТС 021/2011,ГОСТ 697,ГОСТ 698,ГОСТ 5283,ГОСТ 5284,ГОСТ 7987,ГОСТ 7990,ГОСТ 7993,ГОСТ 8286,ГОСТ 8687,ГОСТ 9163,ГОСТ 9165,ГОСТ 9935,ГОСТ 9936,ГОСТ 9937,ГОСТ 10008,ГОСТ 10907,ГОСТ 12314,ГОСТ 12318,ГОСТ 12319,ГОСТ 12424,ГОСТ 12425,ГОСТ 12427,ГОСТ 15168,ГОСТ 18487,ГОСТ 31478,ГОСТ 31499,ГОСТ 32125,ГОСТ 32245,ГОСТ 33610,ГОСТ 34177,ГОСТ Р 55333,ГОСТ Р 55477,ГОСТ Р 55759,ГОСТ Р 55762</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="015B1030" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="015B1030" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="243D542C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1EE4F9F4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1EE4F9F4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>9.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5155C464" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5155C464" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Сухие мясные и </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>мясосодержащие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> продукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="625C221B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="625C221B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0210,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1601</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03954C04" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="03954C04" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1191DFA4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1191DFA4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="0B31F88B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD2DB4C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5FD2DB4C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>9.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3733DF1B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3733DF1B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Бульоны мясные и </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>мясосодержащие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C02E93F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5C02E93F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2104,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1603</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76BAF8F0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="76BAF8F0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7DED1455" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7DED1455" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="29ADA456" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1718A31F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1718A31F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>9.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27369FB3" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="27369FB3" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Продукты из шпика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75995BC8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="75995BC8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0209,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17630BFC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="17630BFC" w14:textId="65FD53CD" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">ТР ТС 021/2011, СТБ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>742,ГОСТ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Р 55485</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DCF6DA1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4DCF6DA1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="63850E82" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="058651D6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="058651D6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>9.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0CFE2303" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Продукты переработки жира-сырца, в </w:t>
+          <w:p w14:paraId="0CFE2303" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Продукты переработки жира-сырца, в т.ч. животные топленые жиры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C91DA46" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>0209,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 1501,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 1502,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 1506,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 1516,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 1518</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="526F5B0A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 034/2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ТР ТС 021/</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>т.ч.</w:t>
+              <w:t>2011,ГОСТ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> животные топленые жиры</w:t>
-[...88 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> 25292</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15045D89" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15045D89" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="7C8D53DC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="028A84D8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="028A84D8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>9.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1717105D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1717105D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Продукты переработки крови</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADB749C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6ADB749C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1602 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="001577B1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="001577B1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="529D6DE2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="529D6DE2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="00166E26" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54D727D1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="54D727D1" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>9.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D1F515E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5D1F515E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Продукты переработки кости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15817830" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15817830" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0506 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22EC98A4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="22EC98A4" w14:textId="4284C8D2" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2011,ГОСТ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2067-93</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69A87ED4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="69A87ED4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="435639F7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="778C6731" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="778C6731" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>9.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="605FB644" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="605FB644" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Продукты переработки коллагенсодержащего сырья, в том числе желатин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52E032BB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="52E032BB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3503</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E071C93" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7E071C93" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71E04223" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="71E04223" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="1563B628" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFA9F4E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5DFA9F4E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>9.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72BE66B9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="72BE66B9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Кишечное сырье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D77BCEC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0D77BCEC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0504</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45976AFF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="45976AFF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF09A7E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5CF09A7E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 034/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="39F9F1F8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4FE2F7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2D4FE2F7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>10.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC2EDAD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6CC2EDAD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Водоросли-сырец (свежие) и свежие водные растения, охлажденные, мороженые или сушеные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D24FEC9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0D24FEC9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1212 ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0714</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4F1F16" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5F4F1F16" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 040/2016</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7968866D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7968866D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 040/2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="28F0957D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44C48000" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="44C48000" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>10.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="416F4FB9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="416F4FB9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Варено-мороженные (охлажденные) водные беспозвоночные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6652503C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6652503C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0304,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>0306,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>0307,</w:t>
             </w:r>
             <w:r>
@@ -15034,51 +14561,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1605,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1212,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>2106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDCFA70" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7EDCFA70" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 040/2016</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2011,ГОСТ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -15092,104 +14619,104 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>32005,ГОСТ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Р 51496</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E80A96C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7E80A96C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 040/2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="05A54C55" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30A39CA0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="30A39CA0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>10.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FBC7328" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0FBC7328" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Пищевая рыбная продукция вяленая, сушеная, сушено-вяленая, маринованная, соленая, горячего копчения, холодного копчения, провесная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B9A6E84" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4B9A6E84" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0210,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>0305,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>0306,</w:t>
             </w:r>
             <w:r>
@@ -15245,183 +14772,167 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>2001,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>2008,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>9709,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t>9800,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8EA580" w14:textId="0A79BC0F" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ЕАЭС 040/2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ТР ТС 021/2011,ГОСТ 1551,ГОСТ 6481,ГОСТ 7444,ГОСТ 10.16,ГОСТ 32002,ГОСТ 32772 ,ГОСТ 33803,ГОСТ 1084,ГОСТ 815,ГОСТ 1084,ГОСТ 7448,ГОСТ 7449,ГОСТ 13686,ГОСТ 16079,ГОСТ 16080,ГОСТ 18222,ГОСТ 18223,ГОСТ 28698,ГОСТ 32341,ГОСТ 32772 ,ГОСТ 812,ГОСТ 6606,ГОСТ 7445,ГОСТ 7447,ГОСТ 32807,ГОСТ Р 51132,ГОСТ 813,ГОСТ 2623,ГОСТ 6481,ГОСТ 7444,ГОСТ 11298,ГОСТ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>9800,</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="7E8EA580" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+              <w:t>11482,ГОСТ 11829,ГОСТ 13197,ГОСТ 32911</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="417020C0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ЕАЭС 040/2016</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="15DB8841" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="316DFF8B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="316DFF8B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>10.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63F146D8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="63F146D8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Рыбные консервы, натуральные рыбные консервы, натуральные рыбные консервы с добавлением масла, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>полуконсервы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> рыбные, пресервы, рыбное кулинарное изделие, рыбный кулинарный полуфабрикат (прошедший обработку (переработку)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A37B405" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3A37B405" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1000,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>0210,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>0304,</w:t>
             </w:r>
             <w:r>
@@ -15506,257 +15017,247 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>2103¹,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>2104,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>2106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0601FEB5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:ind w:left="-84" w:right="-84"/>
+          <w:p w14:paraId="0601FEB5" w14:textId="7B303422" w:rsidR="008822F6" w:rsidRPr="005E75DD" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 040/2016</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011,ГОСТ 23600 , ГОСТ 280, ГОСТ 6065, ГОСТ 7144, ГОСТ 7403, ГОСТ 7452, ГОСТ 7454, ГОСТ 7455, ГОСТ 7457, ГОСТ 10119, ГОСТ 10531, ГОСТ 12028, ГОСТ 12161, ГОСТ 12250, ГОСТ 12292, ГОСТ 13272, ГОСТ 13865, ГОСТ 16676, ГОСТ 16978, ГОСТ 18056, ГОСТ 18423, ГОСТ 19341, ГОСТ 20919, ГОСТ 25856, ГОСТ 29275, ГОСТ 32156, ГОСТ 32801, ГОСТ 33284, ГОСТ 33430, ГОСТ 33804, ГОСТ 3945, ГОСТ 7453, ГОСТ 9862, ГОСТ 10979, ГОСТ 19588, ГОСТ 20056, ГОСТ 20546, ГОСТ 33285, ГОСТ Р 55948</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="159525E5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="159525E5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 040/2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="3FCD9C40" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2206D2B9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2206D2B9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>10.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7ACEC404" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-              <w:t>рыбы (за исключением семейства осетровых и семейства лососевых рыб), моллюсков, иглокожих, икорное рыбное изделие, имитированная пищевая рыбная продукция</w:t>
+          <w:p w14:paraId="7ACEC404" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Зернистая икра рыбы семейства осетровых и семейства лососевых, ястычная икра рыбы, моллюсков и иглокожих, пастеризованная икра рыбы, паюсная икра рыбы, моллюсков и иглокожих, пробойная соленая икра рыбы (за исключением семейства осетровых и семейства лососевых рыб), моллюсков, иглокожих, икорное рыбное изделие, имитированная пищевая рыбная продукция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6942D239" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="6942D239" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>0305,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1604,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1605,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>2106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4387CFD0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4387CFD0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 040/2016</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011,ГОСТ 1573,ГОСТ 1629,ГОСТ 6052,ГОСТ 7368,ГОСТ 7442,ГОСТ 18173,ГОСТ 203521,ГОСТ 31793,ГОСТ 31794,ГОСТ 32003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3C491C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4C3C491C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 040/2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="457038B5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF01E5D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4DF01E5D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC9AAD5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0FC9AAD5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Жир пищевой из рыбы, водных беспозвоночных и водных млекопитающих, гидролизат из пищевой рыбной продукции, имитированная икра, имитированная пищевая рыбная продукция, мука грубого и тонкого помола из рыбы, ракообразных и других беспозвоночных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46AB6713" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="46AB6713" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0309,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1504,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1603,</w:t>
             </w:r>
             <w:r>
@@ -15764,683 +15265,682 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1604,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1605,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>2106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="389E187F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="389E187F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 040/2016</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 1304¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 8714</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="241E9CC0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="241E9CC0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 040/2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="25874346" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D3C521D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7D3C521D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>11.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2724FD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0E2724FD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Столовые природные минеральные воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC2BA88" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0EC2BA88" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>из 2201 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F7AA4DB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5F7AA4DB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 044/2017</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F136143" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7F136143" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 044/2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="588EB1E7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="512C98B0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="512C98B0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>11.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36EA83FC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="36EA83FC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Купажированные питьевые воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD6318A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5DD6318A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>из 2201 90 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D37508C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7D37508C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 044/2017</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32220</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1A0DC2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4E1A0DC2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 044/2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="5E58D132" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="754BD05E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="754BD05E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>11.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7885A41A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7885A41A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Обработанные питьевые воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39F56053" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="39F56053" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>из 2201 90 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="157D12C4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="157D12C4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 044/2017</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32220</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A45AF08" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7A45AF08" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 044/2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="30667ABF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="105E5EC8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="105E5EC8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>11.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F66DC8D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0F66DC8D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Природные питьевые воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7827C20B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7827C20B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>из 2201 90 000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="284C2260" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="284C2260" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 044/2017</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32220</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0BCF7274" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0BCF7274" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 044/2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="225714A3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="667FCA79" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="667FCA79" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>11.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F878309" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4F878309" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Искусственно минерализованные питьевые воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBACC82" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1CBACC82" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>из 2201 10 900 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="454461B5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="454461B5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 044/2017</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B65255B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6B65255B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 044/2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="57750FDD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01BF7F5F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="01BF7F5F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>12.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A85FDEF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2A85FDEF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Этиловый спирт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="716B89EC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="716B89EC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2207,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2208,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45971A3F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="45971A3F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 047/2018</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 131</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 5962</w:t>
             </w:r>
             <w:r>
@@ -16461,155 +15961,156 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1334</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1952</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50D6B1EF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="50D6B1EF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 047/2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="2DF9C9BD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40EE7CA8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="40EE7CA8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>12.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18311E0A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="18311E0A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Спиртосодержащая пищевая продукция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F5A136A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2F5A136A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2106,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2204,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2208,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2106,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3302,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA7A2AD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2DA7A2AD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 047/2018</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 7208</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 28539</w:t>
             </w:r>
             <w:r>
@@ -16679,121 +16180,121 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1832</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2044</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1318802C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1318802C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 047/2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="4BF88337" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62BD2283" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="62BD2283" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>12.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE1E70A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0CE1E70A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Дистилляты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5169303E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5169303E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B6C8A8C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4B6C8A8C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 047/2018</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31493</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31728</w:t>
             </w:r>
             <w:r>
@@ -16814,493 +16315,493 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33723</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1385</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2139</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t>СТБ 2354</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0BF667" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ЕАЭС 047/2018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008822F6" w14:paraId="48945D70" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CEBEDB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>12.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="717CA448" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Спиртные напитки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B75E5C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>2206,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 2208,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76ABC12A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ЕАЭС 047/2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12712</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27906</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27907</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32071</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33281</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 33301</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>СТБ 2354</w:t>
+              <w:t>ГОСТ 33458</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 34149</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 978</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 979</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 2500</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0BF667" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="361E6EFB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ЕАЭС 047/2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008822F6" w14:paraId="48945D70" w14:textId="77777777">
+      <w:tr w:rsidR="008822F6" w14:paraId="4974BDE8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17CEBEDB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>12.4</w:t>
+          <w:p w14:paraId="7ED16BBF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>12.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="717CA448" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>Спиртные напитки</w:t>
+          <w:p w14:paraId="431F8B54" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Слабоалкогольные напитки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55B75E5C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:t>2206,</w:t>
+          <w:p w14:paraId="2C30E29E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>2204,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 2206,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2208,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76ABC12A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6A729DB7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 047/2018</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 12712</w:t>
-[...69 lines deleted...]
-              <w:t>СТБ 2500</w:t>
+              <w:t>ГОСТ 31820</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 32033</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1122</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>СТБ 1861</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="361E6EFB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...140 lines deleted...]
-          <w:p w14:paraId="4A1958E9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4A1958E9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 047/2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="7E9ADD54" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA65044" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1EA65044" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>12.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D61F227" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6D61F227" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Винодельческая продукция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6193BDDF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6193BDDF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2204,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2205,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2206,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2208,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE81004" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7BE81004" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 047/2018</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 7208-93</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 13918-88</w:t>
             </w:r>
             <w:r>
@@ -17335,56 +16836,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33336</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 33806</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 950</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>СТБ 979</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1386</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1529</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 1694</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -17404,507 +16899,507 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2368</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 2369</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10BB5AE6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="10BB5AE6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР ЕАЭС 047/2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="0B45CD63" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1629CD10" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1629CD10" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>12.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CACA7DE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5CACA7DE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Пивоваренная продукция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66B0CD4F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="66B0CD4F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27C12B7D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="27C12B7D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 047/2018</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31495</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31711</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>СТБ 395</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="38AE2171" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="38AE2171" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 047/2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="09FBAAF6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE50092" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0FE50092" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>12.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F539DF4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5F539DF4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Медоваренная продукция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25DF8D55" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="25DF8D55" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2206 ,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2208,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3DBABE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0C3DBABE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 047/2018</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32033</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3731BBBA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3731BBBA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 047/2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="218A4FC1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16DA516C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="16DA516C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>13.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50725C99" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="50725C99" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Продукты из мяса (субпродуктов) птицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E57348B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4E57348B" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0207,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0210,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0504,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1601,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0287A5F8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0287A5F8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2011,СТБ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 523</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28F6DD08" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="28F6DD08" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="7461C7D1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52227368" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="52227368" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>13.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB243E3" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0EB243E3" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Консервы из мяса (субпродуктов) птицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67E30C8A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="67E30C8A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1602,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>2104,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>2106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C65095D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0C65095D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2011,ГОСТ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -17918,178 +17413,171 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>608,ГОСТ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28589</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B24F899" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1B24F899" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="461E0082" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="663B8CA4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="663B8CA4" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>13.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="158F6931" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="158F6931" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Полуфабрикаты и кулинарные продукты из мяса (субпродуктов) птицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39C328B6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="39C328B6" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0207,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>0210,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 0504,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1602,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1902,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>1905,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>2106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFD9288" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="0EFD9288" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2011,ГОСТ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
@@ -18109,684 +17597,671 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>32589,ГОСТ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33356</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30EB18AA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="30EB18AA" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="38AC6ECB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08065166" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="08065166" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>13.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="756D652F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="756D652F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Колбасные изделия из мяса (субпродуктов) птицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00CF9F95" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="00CF9F95" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1601</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3829D2FF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3829D2FF" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011, ГОСТ 33357, СТБ 1060</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="37905F7F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="37905F7F" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="703458E4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A232B8D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4A232B8D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>13.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="424A96D7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="424A96D7" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Продукты сухие из мяса птицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42898F0C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="42898F0C" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0210,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1601,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>1602,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>2106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32418A24" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="32418A24" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2011,ГОСТ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32739</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="175D4532" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="175D4532" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="37FA8F81" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="234318D8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="234318D8" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>13.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="601CCD3D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="601CCD3D" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Продукты переработки </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>коллагеносодержащего</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> сырья, белок птичий пищевой сухой и продукты на его основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFA94E5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4BFA94E5" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3503,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3504,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="672EF912" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="672EF912" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10160640" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="10160640" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="3EA6215D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="226021EE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="226021EE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>13.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0267AC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5D0267AC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Белок птичий пищевой сухой и продукты на его основе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="405024E0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="405024E0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3504,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 2106,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>3502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA374B9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5DA374B9" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62C1C4C2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="62C1C4C2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="55886230" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="065AD34A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="065AD34A" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>13.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="656883F0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="656883F0" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Бульоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="759A8805" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="759A8805" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2104,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1603</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44610EFE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="44610EFE" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8904C2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5A8904C2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="761AA46B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2BB1DD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6C2BB1DD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>13.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="635350BC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> топленый жир</w:t>
+          <w:p w14:paraId="635350BC" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Продукты переработки жира-сырца, в т.ч. топленый жир</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4D3A68" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0E4D3A68" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0209,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1501,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1502,</w:t>
             </w:r>
             <w:r>
@@ -18801,238 +18276,240 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1516,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1517,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 1518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43C64FCB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="43C64FCB" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29EFF870" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="29EFF870" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="1D23A970" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7722A4DD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7722A4DD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>13.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="071BA634" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="071BA634" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Продукты переработки кости птицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC3CC5E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4AC3CC5E" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0506,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>0511</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="548403D2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="548403D2" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ТР ТС 021/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="679368AD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="679368AD" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ЕАЭС 051/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008822F6" w14:paraId="24993008" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4985" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="7C27F970" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7C27F970" w14:textId="77777777" w:rsidR="008822F6" w:rsidRDefault="00831DF0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Раздел 2 Подтверждение соответствия продукции, включенной в Единый перечень продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23D45D94" w14:textId="77777777" w:rsidR="003B3C83" w:rsidRDefault="003B3C83" w:rsidP="003B3C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2516B2DC" w14:textId="77777777" w:rsidR="003B3C83" w:rsidRPr="00A37ABB" w:rsidRDefault="003B3C83" w:rsidP="003B3C83">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLine="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE71AB">
-        <w:lastRenderedPageBreak/>
         <w:t>* Для подтверждения соответствия продукции ТР ТС (ЕАЭС) указывается код в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003B3C83" w:rsidRPr="00A37ABB" w:rsidSect="00DF1023">
+    <w:sectPr w:rsidR="003B3C83" w:rsidRPr="00A37ABB" w:rsidSect="00831DF0">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="198C0887" w14:textId="77777777" w:rsidR="00447808" w:rsidRDefault="00447808">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="467E4D5D" w14:textId="77777777" w:rsidR="00447808" w:rsidRDefault="00447808">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
@@ -19046,125 +18523,525 @@
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="46B0573C" w14:textId="77777777" w:rsidR="00593AE6" w:rsidRPr="00593AE6" w:rsidRDefault="00593AE6" w:rsidP="00593AE6">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="46B0573C" w14:textId="30051404" w:rsidR="00593AE6" w:rsidRPr="00593AE6" w:rsidRDefault="005E75DD" w:rsidP="00593AE6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5093"/>
         <w:tab w:val="left" w:pos="11639"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="108" w:right="-314"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidRPr="005E75DD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t xml:space="preserve">Таблица 6 Приложения 2 к Правилам аккредитации в Национальной системе аккредитации </w:t>
+      <w:t xml:space="preserve">Часть </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00C360F1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>Республики Беларусь</w:t>
+      <w:t>№</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="005E75DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>2.</w:t>
+    </w:r>
+    <w:r w:rsidR="00FD2B21" w:rsidRPr="00FD2B21">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00FD2B21" w:rsidRPr="00FD2B21">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>Дата принятия решения по аккредитации</w:t>
+    </w:r>
+    <w:r w:rsidR="00FD2B21">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005E75DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>24.11.2025</w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">                    </w:t>
+    </w:r>
+    <w:r w:rsidR="00831DF0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                                                                             </w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                    </w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Лист </w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Листов </w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0F948DF0" w14:textId="5724F5BF" w:rsidR="00831DF0" w:rsidRPr="00593AE6" w:rsidRDefault="00831DF0" w:rsidP="00831DF0">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5093"/>
+        <w:tab w:val="left" w:pos="11639"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="108" w:right="-314"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Часть </w:t>
+    </w:r>
+    <w:r w:rsidR="00C360F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>№</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="005E75DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00FD2B21" w:rsidRPr="00FD2B21">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00FD2B21" w:rsidRPr="00FD2B21">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>Дата принятия решения по аккредитации</w:t>
+    </w:r>
+    <w:r w:rsidR="00FD2B21">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>24.11.2025</w:t>
+    </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">                                        </w:t>
+      <w:t xml:space="preserve">                    </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                                                                             </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                    </w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve">Лист </w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
@@ -19188,60 +19065,60 @@
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidRPr="005E75DD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve"> Листов </w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
@@ -19254,355 +19131,644 @@
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>34</w:t>
     </w:r>
     <w:r w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="2B133643" w14:textId="77777777" w:rsidR="00831DF0" w:rsidRDefault="00831DF0">
+    <w:pPr>
+      <w:pStyle w:val="ae"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1B8B76DA" w14:textId="77777777" w:rsidR="00447808" w:rsidRDefault="00447808">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5710E5B5" w14:textId="77777777" w:rsidR="00447808" w:rsidRDefault="00447808">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...8 lines deleted...]
-  <w:p w14:paraId="5CE3F708" w14:textId="77777777" w:rsidR="008046AF" w:rsidRPr="00F42449" w:rsidRDefault="008046AF" w:rsidP="008046AF">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="14596" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="833"/>
+      <w:gridCol w:w="11495"/>
+      <w:gridCol w:w="2268"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00831DF0" w14:paraId="500F90E8" w14:textId="77777777" w:rsidTr="005E75DD">
+      <w:trPr>
+        <w:trHeight w:val="221"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="833" w:type="dxa"/>
+          <w:tcBorders>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4252E547" w14:textId="3A49900D" w:rsidR="00831DF0" w:rsidRPr="00EA2747" w:rsidRDefault="00831DF0" w:rsidP="00831DF0">
+          <w:pPr>
+            <w:pStyle w:val="ac"/>
+            <w:ind w:right="-292"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="0" w:name="_Hlk212714209"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11495" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="22DFC8E1" w14:textId="77777777" w:rsidR="00831DF0" w:rsidRDefault="00831DF0" w:rsidP="00831DF0">
+          <w:pPr>
+            <w:pStyle w:val="ac"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>О</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602D34">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>писани</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00602D34">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> области аккредитации </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0132A319" w14:textId="063F2386" w:rsidR="005E75DD" w:rsidRPr="00602D34" w:rsidRDefault="005E75DD" w:rsidP="00831DF0">
+          <w:pPr>
+            <w:pStyle w:val="ac"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2268" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="0EA7A271" w14:textId="27B734F2" w:rsidR="00831DF0" w:rsidRPr="0051337E" w:rsidRDefault="00831DF0" w:rsidP="00831DF0">
+          <w:pPr>
+            <w:pStyle w:val="ac"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00EA2747">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>BY/112</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 038.01</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:bookmarkEnd w:id="0"/>
+  </w:tbl>
+  <w:p w14:paraId="52F15E42" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00F42449" w:rsidRDefault="00DF1023" w:rsidP="00831DF0">
     <w:pPr>
       <w:pStyle w:val="ac"/>
-      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="15184" w:type="dxa"/>
+      <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1344"/>
-      <w:gridCol w:w="13840"/>
+      <w:gridCol w:w="279"/>
+      <w:gridCol w:w="11765"/>
+      <w:gridCol w:w="2552"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008046AF" w:rsidRPr="00804957" w14:paraId="622C276D" w14:textId="77777777" w:rsidTr="008A57E1">
+    <w:tr w:rsidR="005E75DD" w:rsidRPr="005E75DD" w14:paraId="0600953B" w14:textId="77777777" w:rsidTr="00E90E49">
       <w:trPr>
-        <w:trHeight w:val="311"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1344" w:type="dxa"/>
+          <w:tcW w:w="279" w:type="dxa"/>
+          <w:tcBorders>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3088DD07" w14:textId="77777777" w:rsidR="008046AF" w:rsidRPr="00B453D4" w:rsidRDefault="008046AF" w:rsidP="008046AF">
+        <w:p w14:paraId="437EA4F7" w14:textId="77777777" w:rsidR="005E75DD" w:rsidRPr="005E75DD" w:rsidRDefault="005E75DD" w:rsidP="005E75DD">
           <w:pPr>
-            <w:pStyle w:val="23"/>
-            <w:jc w:val="center"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="-292" w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="11765" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6C8B8041" w14:textId="754BD294" w:rsidR="005E75DD" w:rsidRPr="005E75DD" w:rsidRDefault="005E75DD" w:rsidP="005E75DD">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+              <w:tab w:val="left" w:pos="8541"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:drawing>
-[...46 lines deleted...]
-            </w:drawing>
+          </w:pPr>
+          <w:r w:rsidRPr="005E75DD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>Республиканско</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005E75DD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> унитарно</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005E75DD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> предприяти</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="005E75DD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> "Научно-практический центр Национальной академии наук Беларуси по продовольствию"</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="005E75DD">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>орган по сертификации продукции</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="13840" w:type="dxa"/>
+          <w:tcW w:w="2552" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0D941755" w14:textId="77777777" w:rsidR="008046AF" w:rsidRPr="00B453D4" w:rsidRDefault="008046AF" w:rsidP="008046AF">
+        <w:p w14:paraId="3EC4265D" w14:textId="2A39C931" w:rsidR="005E75DD" w:rsidRPr="005E75DD" w:rsidRDefault="005E75DD" w:rsidP="005E75DD">
           <w:pPr>
-            <w:pStyle w:val="23"/>
-            <w:jc w:val="center"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+          <w:r w:rsidRPr="005E75DD">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...30 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00B453D4">
+            <w:t xml:space="preserve">BY/112 </w:t>
+          </w:r>
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t>«БЕЛОРУССКИЙ ГОСУДАРСТВЕННЫЙ ЦЕНТР АККРЕДИТАЦИИ»</w:t>
+            <w:t>038.01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="52F15E42" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00F42449" w:rsidRDefault="00DF1023" w:rsidP="003E0CAD">
+  <w:p w14:paraId="5F69AAEF" w14:textId="77777777" w:rsidR="005E75DD" w:rsidRPr="005E75DD" w:rsidRDefault="005E75DD" w:rsidP="005E75DD">
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="left" w:pos="11340"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="-31" w:hanging="20"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:snapToGrid w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="77405250" w14:textId="77777777" w:rsidR="005E75DD" w:rsidRDefault="005E75DD">
     <w:pPr>
       <w:pStyle w:val="ac"/>
-      <w:jc w:val="center"/>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA2D5F"/>
     <w:rsid w:val="000962A6"/>
     <w:rsid w:val="0025238F"/>
+    <w:rsid w:val="00286FCE"/>
     <w:rsid w:val="002C5E37"/>
     <w:rsid w:val="00303231"/>
     <w:rsid w:val="00356BE8"/>
     <w:rsid w:val="003B3C83"/>
     <w:rsid w:val="003D5931"/>
     <w:rsid w:val="003E6BB2"/>
     <w:rsid w:val="00447808"/>
     <w:rsid w:val="004A4EBA"/>
     <w:rsid w:val="0051369E"/>
     <w:rsid w:val="00593AE6"/>
+    <w:rsid w:val="005E75DD"/>
     <w:rsid w:val="00660F83"/>
     <w:rsid w:val="00726310"/>
     <w:rsid w:val="00774F91"/>
     <w:rsid w:val="008046AF"/>
     <w:rsid w:val="00815B96"/>
+    <w:rsid w:val="00831DF0"/>
     <w:rsid w:val="00861AD9"/>
     <w:rsid w:val="00877362"/>
     <w:rsid w:val="008822F6"/>
     <w:rsid w:val="009048EC"/>
+    <w:rsid w:val="0091227E"/>
     <w:rsid w:val="00923157"/>
     <w:rsid w:val="009C5704"/>
+    <w:rsid w:val="00A178E9"/>
     <w:rsid w:val="00A24B07"/>
     <w:rsid w:val="00A37ABB"/>
     <w:rsid w:val="00A461CB"/>
     <w:rsid w:val="00A52D46"/>
     <w:rsid w:val="00AA5A7E"/>
+    <w:rsid w:val="00C360F1"/>
     <w:rsid w:val="00C81B03"/>
     <w:rsid w:val="00CB3C47"/>
     <w:rsid w:val="00D60B02"/>
     <w:rsid w:val="00DE3D69"/>
     <w:rsid w:val="00DF1023"/>
     <w:rsid w:val="00E152A5"/>
     <w:rsid w:val="00EA2D5F"/>
     <w:rsid w:val="00EE58E0"/>
+    <w:rsid w:val="00FD2B21"/>
     <w:rsid w:val="00FE5B0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-BY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -20660,55 +20826,60 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
     <w:name w:val="No Spacing Char"/>
     <w:link w:val="23"/>
     <w:locked/>
     <w:rsid w:val="008046AF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -20967,70 +21138,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>36</Pages>
-[...1 lines deleted...]
-  <Characters>26655</Characters>
+  <Pages>33</Pages>
+  <Words>4620</Words>
+  <Characters>26337</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>222</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>219</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31269</CharactersWithSpaces>
+  <CharactersWithSpaces>30896</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Кравченко Наталья Владимировна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>