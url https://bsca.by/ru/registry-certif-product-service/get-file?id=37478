--- v0 (2025-12-08)
+++ v1 (2026-04-25)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="77789F3E" w14:textId="77777777" w:rsidR="002C5E37" w:rsidRDefault="00C81B03" w:rsidP="002C5E37">
+    <w:p w14:paraId="48F55927" w14:textId="6B8B9E0C" w:rsidR="00DF1023" w:rsidRPr="00ED2F7F" w:rsidRDefault="00C81B03" w:rsidP="00ED2F7F">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
@@ -65,401 +66,50 @@
         </w:rPr>
         <w:t>ПИСАНИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Е </w:t>
       </w:r>
       <w:r w:rsidR="002C5E37" w:rsidRPr="00F803A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>ОБЛАСТИ АККРЕДИТАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A813911" w14:textId="026F76E6" w:rsidR="005E26CE" w:rsidRPr="005E26CE" w:rsidRDefault="005E26CE" w:rsidP="005E26CE">
-[...349 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="3797"/>
         <w:gridCol w:w="2982"/>
         <w:gridCol w:w="3358"/>
         <w:gridCol w:w="3655"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DF1023" w:rsidRPr="00BE71AB" w14:paraId="78E6C0A4" w14:textId="77777777" w:rsidTr="003E6BB2">
         <w:trPr>
@@ -897,52 +547,61 @@
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="08AEC89F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4985" w:type="pct"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="337E206D" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Раздел 1 Подтверждение соответствия продукции требованиям Технических регламентов ЕАЭС (ТС ЕАЭС)²</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Раздел 1 Подтверждение соответствия продукции требованиям Технических регламентов ЕАЭС (ТС </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ЕАЭС)²</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="40866605" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="34533921" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
@@ -1253,179 +912,185 @@
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="6FFCAE52" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1300B79B" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D907680" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Изделия санитарно-гигиенические из металла (ванна, тазик и другие изделия для выполнения туалета) для ухода за детьми, галантерейные изделия детские</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1EC106" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>7117,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 7323,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 7324,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 7326,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 7615,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 7616,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 8213 00000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 8214,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 9113,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>4</w:t>
-[...95 lines deleted...]
-              <w:br/>
               <w:t xml:space="preserve"> 9603,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 9605 00000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 9615</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="18DFE9AF" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 007/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 20558, ГОСТ 24788, ГОСТ 34099</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6114A4A1" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
@@ -1577,641 +1242,648 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="15C006DE" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Посуда, столовые приборы (посуда и столовые приборы (чашки, блюдца, поильники, тарелки, миски, ложки, вилки, ножи, бутылочки и другие аналогичные изделия детские для пищевых продуктов) из пластмассы, стекла, металла, посуда керамическая (фаянсовая, стеклокерамическая, гончарная и майоликовая), посуда одноразовая (из бумаги и картона), </w:t>
+              <w:t>Посуда, столовые приборы (посуда и столовые приборы (чашки, блюдца, поильники, тарелки, миски, ложки, вилки, ножи, бутылочки и другие аналогичные изделия детские для пищевых продуктов) из пластмассы, стекла, металла, посуда керамическая (фаянсовая, стеклокерамическая, гончарная и майоликовая), посуда одноразовая (из бумаги и картона), заявленные изготовителем как предназначенные для детей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D42707" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3924,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4823,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  6911,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  6912 00,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 7010,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  7013,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  7115,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  7323,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  7418,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 7615,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  8211,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  8215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE9E9BF" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 007/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 27002, ГОСТ 28391, ГОСТ 30407, ГОСТ 32092, ГОСТ 32093¹,  ГОСТ 32094, ГОСТ 34101¹, ГОСТ 34117¹, СТБ ГОСТ Р 51687, ГОСТ Р 50962, ГОСТ Р 53545</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB912B0" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 007/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00340CE9" w14:paraId="672D44A0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71DADF9F" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C1BFCF" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Щетки зубные, щетки зубные электрические с питанием от химических источников </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>тока,  массажеры</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для десен и аналогичные изделия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E85B84" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3924,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  3926,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  4014,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  8509,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 9603</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="380B9F69" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 007/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 6388</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30EF4B6C" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 007/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00340CE9" w14:paraId="01F5DADF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAE9886" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1E23D3" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Одежда и изделия из текстильных материалов и кожи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5112A4" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3926 20 000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  4015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4203,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>заявленные изготовителем как предназначенные для детей)</w:t>
-[...100 lines deleted...]
-              <w:t xml:space="preserve">  8215</w:t>
+              <w:t xml:space="preserve">  4304 00000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  6201,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  6202,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  6203,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  6204,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6205,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  6206,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6207,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6208,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6209,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6210,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6211,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6212,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6213,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6214,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6215,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6216 00000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6217,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6302,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6303,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6304,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6307,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6406,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6504 00 000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6505 00,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6506,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 9404,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 9619 00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE9E9BF" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+          <w:p w14:paraId="3745183D" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 007/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 27002, ГОСТ 28391, ГОСТ 30407, ГОСТ 32092, ГОСТ 32093¹,  ГОСТ 32094, ГОСТ 34101¹, ГОСТ 34117¹, СТБ ГОСТ Р 51687, ГОСТ Р 50962, ГОСТ Р 53545</w:t>
-[...5 lines deleted...]
-              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 7779, ГОСТ 13527, ГОСТ 25294, ГОСТ 25295, ГОСТ 25296, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ГОСТ 29097, ГОСТ 30327, ГОСТ 30332, ГОСТ 30386, ГОСТ 31293, ГОСТ 31307, ГОСТ 32118, ГОСТ 32119, СТБ 753, СТБ 936, СТБ 1128, СТБ 1432, СТБ 2517¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB912B0" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...407 lines deleted...]
-          <w:p w14:paraId="3745183D" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+          <w:p w14:paraId="70BF9CF8" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 007/2011</w:t>
             </w:r>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="48E4AD57" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4FDA4B64" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
@@ -2312,50 +1984,51 @@
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="102C5CBA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="07DAB03C" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6BA7A82A" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Изделия трикотажные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
@@ -2416,55 +2089,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6108,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6109,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6110,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> 6111,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6112,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6113 00,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6114,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2599,340 +2267,340 @@
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="537C4D4B" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6212,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6213,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve"> 6214,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6215,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6301,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6302,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6303,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6304,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6307,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 9404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AE05E5" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 007/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 9382, ГОСТ 9441, ГОСТ 10232¹, ГОСТ 10524, ГОСТ 11027, ГОСТ 11372, ГОСТ 11381, ГОСТ 27832, СТБ 638, СТБ 872, СТБ 1017, ГОСТ 33201</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4924FF41" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 007/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00340CE9" w14:paraId="2B615DC2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BC2074" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5135E07A" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Обувь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF17619" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6401,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6402,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> 6214,</w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> 9404</w:t>
+              <w:t xml:space="preserve"> 6403,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6404,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6405,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62AE05E5" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+          <w:p w14:paraId="3C4C6563" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 007/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">ГОСТ 9382, ГОСТ 9441, ГОСТ </w:t>
+              <w:t xml:space="preserve">ГОСТ 126, ГОСТ 1135, ГОСТ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>10232¹, ГОСТ 10524, ГОСТ 11027, ГОСТ 11372, ГОСТ 11381, ГОСТ 27832, СТБ 638, СТБ 872, СТБ 1017, ГОСТ 33201</w:t>
+              <w:t>5394, ГОСТ 6410, ГОСТ 18724, ГОСТ 26165, СТБ 1042</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4924FF41" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+          <w:p w14:paraId="59DA6BAB" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 007/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340CE9" w14:paraId="2B615DC2" w14:textId="77777777">
+      <w:tr w:rsidR="00340CE9" w14:paraId="090D1A74" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49BC2074" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...8 lines deleted...]
-              <w:t>12</w:t>
+          <w:p w14:paraId="51569EC3" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5135E07A" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...8 lines deleted...]
-              <w:t>Обувь</w:t>
+          <w:p w14:paraId="03157D07" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Изделия кожгалантерейные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF17619" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...133 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="6A6A3561" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4202,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4203,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4205 00,</w:t>
             </w:r>
@@ -2940,55 +2608,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6216 00000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6217,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 9113,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> 3926</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="078EC128" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">ГОСТ 28631, ГОСТ 28754, </w:t>
@@ -3164,55 +2827,50 @@
               </w:rPr>
               <w:t>8712 00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0A7E7253" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> ГОСТ 7371, ГОСТ 28765 (ИСО 8098-90), ГОСТ 29235 (ИСО 6742-2-85),  ГОСТ 31741, ГОСТ Р ИСО 8098</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2FF49A71" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011</w:t>
             </w:r>
@@ -3273,166 +2931,180 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4016,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4202,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4421,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve"> 4817,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4820,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4823,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4901,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 402,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4903 00 000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 8213,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 8214,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  8304,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 9017,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> 4817,</w:t>
-[...68 lines deleted...]
-              <w:br/>
               <w:t xml:space="preserve"> 9603,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 9608,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 9609</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5B82170F" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 007/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 7.60, ГОСТ 3489.1,  ГОСТ 3489.23</w:t>
+              <w:t>ГОСТ 7.60, ГОСТ 3489.1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>,  ГОСТ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3489.23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="28BB7FAE" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 007/2011</w:t>
             </w:r>
           </w:p>
@@ -3785,80 +3457,109 @@
               <w:br/>
               <w:t xml:space="preserve"> 9504</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0FF1C846" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 008/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...11 lines deleted...]
-              <w:t>ГОСТ  IEC 62115,  ГОСТ IEC 60825-1</w:t>
+              <w:t>ГОСТ ЕN 71-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>1,  ГОСТ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>25779,  ГОСТ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  IEC </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>62115,  ГОСТ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IEC 60825-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="499CE532" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 008/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="7CC857D3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7051F919" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3948,50 +3649,56 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ ISO 3063</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ ISO 3515</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ ISO 3517</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> ГОСТ ISO 3518</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ ISO 3520</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ ISO 3528</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ ISO 4716</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4049,50 +3756,51 @@
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 32853</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ  ISO 3516</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3633D03C" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="7FCF0DF0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2CDE252D" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4214,422 +3922,436 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2AB3D2E6" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Туалетная вода, одеколоны, душистые воды, парфюмерные воды (за исключением изделий, предназначенных для детей или </w:t>
+              <w:t>Туалетная вода, одеколоны, душистые воды, парфюмерные воды (за исключением изделий, предназначенных для детей или изготовленных с использованием наноматериалов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAE9B9E" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3301,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 3303 00,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7894E2F9" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 31678</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 33489</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 28303</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 27429</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ EN 71-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D45DDA" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00340CE9" w14:paraId="457A2276" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19695544" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F8DD3A" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Средства косметические для макияжа губ (за исключением изделий, изготовленных с использованием наноматериалов или предназначенных для детей)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4BFDDE" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3304 10000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44571AF8" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 31649, ГОСТ 31697</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB27688" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 009/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00340CE9" w14:paraId="1DFBC224" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7988E7A6" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="142BC2E5" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Средства косметические для макияжа глаз (за исключением изделий, изготовленных с использованием </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>изготовленных с использованием наноматериалов)</w:t>
+              <w:t>наноматериалов или предназначенных для детей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FAE9B9E" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+          <w:p w14:paraId="6DE07AC5" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>3301,</w:t>
-[...12 lines deleted...]
-              <w:br/>
+              <w:t>3304 20000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7894E2F9" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+          <w:p w14:paraId="57D2BE84" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 31678</w:t>
-[...5 lines deleted...]
-              <w:br/>
+              <w:t>ГОСТ 31649</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 31697</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 31698</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> ГОСТ 33489</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> ГОСТ 28303</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> ГОСТ EN 71-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02D45DDA" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+          <w:p w14:paraId="4AE3BDF8" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340CE9" w14:paraId="457A2276" w14:textId="77777777">
+      <w:tr w:rsidR="00340CE9" w14:paraId="720A4709" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19695544" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...8 lines deleted...]
-              <w:t>22</w:t>
+          <w:p w14:paraId="5E5399E5" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78F8DD3A" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...219 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="4843D695" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Средства косметические для маникюра или педикюра (за исключением изделий, изготовленных с использованием  наноматериалов или предназначенных для детей)</w:t>
+              <w:t xml:space="preserve">Средства косметические для маникюра или педикюра (за исключением изделий, изготовленных с </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>использованием  наноматериалов</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или предназначенных для детей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6D8BFDA6" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3304 30000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2E8EBC3F" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
@@ -4815,75 +4537,67 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="39F6262D" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Косметические изделия для ухода за кожей тела, лица, рук, ног, включая изделия против загара или для загара, прочие (за исключением изделий, предназначенных для искусственного загара, отбеливания (осветления) кожи, индивидуальной защиты кожи от вредных производственных факторов, татуажа, пилинга, изготовленных с использованием наноматериалов, а </w:t>
-[...6 lines deleted...]
-              <w:t>также изделий интимной и детской косметики, гелей для подкожных инъекций для удаления морщин и изменения формы губ (включая гели, содержащие гиалуроновую кислоту))</w:t>
+              <w:t>Косметические изделия для ухода за кожей тела, лица, рук, ног, включая изделия против загара или для загара, прочие (за исключением изделий, предназначенных для искусственного загара, отбеливания (осветления) кожи, индивидуальной защиты кожи от вредных производственных факторов, татуажа, пилинга, изготовленных с использованием наноматериалов, а также изделий интимной и детской косметики, гелей для подкожных инъекций для удаления морщин и изменения формы губ (включая гели, содержащие гиалуроновую кислоту))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="33235EEB" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3304 99000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6EFD3DA7" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31460</w:t>
@@ -5050,50 +4764,51 @@
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="51F114F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="18D3E273" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="13A31B2A" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Лаки для волос (за исключением лаков, изготовленных с использованием наноматериалов или предназначенных для детей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
@@ -5257,55 +4972,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 31679</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 31695</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 31698</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> ГОСТ 32852</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 32837</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 32850</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 33489</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5336,75 +5046,67 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="214AA9E3" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Средства для гигиены полости рта или зубов (за исключением изделий: содержащих фториды в количестве более 0,15 %;  предназначенных для детей;  предназначенных для отбеливания зубов, содержащих перекись водорода или другие компоненты, выделяющие перекись водорода, включая перекись карбамида или цинка, с концентрацией перекиси </w:t>
-[...6 lines deleted...]
-              <w:t>водорода (в качестве ингредиента или выделяемой) 0,1 – 0,6 %;  чистящих средств для  зубных протезов; фиксирующих паст, порошков и таблеток для зубов и зубных протезов)</w:t>
+              <w:t>Средства для гигиены полости рта или зубов (за исключением изделий: содержащих фториды в количестве более 0,15 %;  предназначенных для детей;  предназначенных для отбеливания зубов, содержащих перекись водорода или другие компоненты, выделяющие перекись водорода, включая перекись карбамида или цинка, с концентрацией перекиси водорода (в качестве ингредиента или выделяемой) 0,1 – 0,6 %;  чистящих средств для  зубных протезов; фиксирующих паст, порошков и таблеток для зубов и зубных протезов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="486427E1" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3306 10000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3306 90000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="455AC857" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
@@ -5479,129 +5181,144 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0E6BE489" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Изделия косметические, используемые до, во время или после бритья (за исключением изделий, изготовленных с использованием наноматериалов; квасцов в виде кубиков и кровоостанавливающих карандашей)</w:t>
+              <w:t xml:space="preserve">Изделия косметические, используемые до, во время или после бритья (за исключением изделий, изготовленных с использованием наноматериалов; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>квасцов в виде кубиков и кровоостанавливающих карандашей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5C2B2247" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3307 10000 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7DCED4B5" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 31677</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 31679</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> ГОСТ 31692</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 33489</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="02C31892" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="4E7C5F64" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3596A9BB" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5824,84 +5541,84 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="190AD302" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мыло туалетное (включая мыло, содержащее лекарственные средства) в форме брусков, кусков или в виде формованных изделий и бумага, вата, войлок или фетр и нетканые материалы, пропитанные или покрытые мылом или моющим средством (за исключением мыла туалетного, предназначенного для </w:t>
-[...6 lines deleted...]
-              <w:t>детей или изготовленных с использованием наноматериалов, предназначенных для детей, интимной косметики)</w:t>
+              <w:t>Мыло туалетное (включая мыло, содержащее лекарственные средства) в форме брусков, кусков или в виде формованных изделий и бумага, вата, войлок или фетр и нетканые материалы, пропитанные или покрытые мылом или моющим средством (за исключением мыла туалетного, предназначенного для детей или изготовленных с использованием наноматериалов, предназначенных для детей, интимной косметики)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4F4DA122" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3401 11 000 1,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> 3401 11 000 ,</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> 3401 11 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>000 ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="702B7209" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 009/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5953,67 +5670,75 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4006C4B9" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Изделия косметические гигиенические моющие, содержащие поверхностно-активные вещества и (или) мыло (за исключением изделий, предназначенных для детей, изготовленных с использованием наноматериалов, предназначенных для детей, для индивидуальной защиты кожи от вредных производственных факторов, для отбеливания (осветления) кожи)</w:t>
+              <w:t xml:space="preserve">Изделия косметические гигиенические моющие, содержащие поверхностно-активные вещества и (или) мыло (за исключением изделий, предназначенных для детей, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>изготовленных с использованием наноматериалов, предназначенных для детей, для индивидуальной защиты кожи от вредных производственных факторов, для отбеливания (осветления) кожи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5EB5CFD0" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3401 20,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3401 30 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7FF239E6" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
@@ -6269,119 +5994,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">  5212,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">  5309,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">  5310,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve">  5311 00,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  5407,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  5408,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  5512,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  5513,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  5514,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  5515,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  5516,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">  5801,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">  5311 00,</w:t>
-[...61 lines deleted...]
-              <w:br/>
               <w:t xml:space="preserve">  5802,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">  5803 00,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">  5804,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">  5806,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6559,119 +6284,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 10138</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 10232</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 10524</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11039</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11109</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11518</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 15698</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 17504</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 19196</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 19864</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 20272</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 20723</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> ГОСТ 11039</w:t>
-[...61 lines deleted...]
-              <w:br/>
               <w:t xml:space="preserve"> ГОСТ 21746</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 21790</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 22017</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 23432</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6789,69 +6514,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 969</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 1017</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 1139</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> СТБ </w:t>
-[...17 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> СТБ 1145</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
               <w:t xml:space="preserve"> СТБ 1508</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 1678</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 1819</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 2207</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6873,141 +6586,154 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="44A5BA16" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2CC63BF4" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF6CEEA" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Одежда и изделия швейные и трикотажные: изделия трикотажные купальные, бельевые и верхние; изделия чулочно-носочные; изделия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>38</w:t>
-[...16 lines deleted...]
-              <w:t>Одежда и изделия швейные и трикотажные: изделия трикотажные купальные, бельевые и верхние; изделия чулочно-носочные; изделия перчаточные и платочно-</w:t>
+              <w:t>перчаточные и платочно-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>шарфовые</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">; одежда верхняя </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>пальтово</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>-костюмного и платьево-блузочного ассортимента, сорочки верхние; одежда домашняя; изделия бельевые (белье нательное, постельное, столовое, кухонное, полотенца, купальные изделия, носовые платки); изделия корсетные; постельные принадлежности (одеяла, подушки); головные уборы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="566CC797" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4304 00 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6101,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6102,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6103,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 6104,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6105,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6106,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6107,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7132,119 +6858,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6210,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6211,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6212,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve"> 6213,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6214,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6215,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6216 00000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6217,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6301,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6302,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6504 00 000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6505 00,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> 6213,</w:t>
-[...61 lines deleted...]
-              <w:br/>
               <w:t xml:space="preserve"> 6506,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 9404,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6307,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3926</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -7268,50 +6994,56 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 5007</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 5274</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 6752</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> ГОСТ 8541</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 9382</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 11372</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 11381</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7436,56 +7168,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ Р 52586¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 638</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 753</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> СТБ 921</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 936</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 1017</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 1301</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7507,50 +7233,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="4C12396B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="24E0C612" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5E1B5F7A" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Покрытия и изделия ковровые машинного способа производства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
@@ -7897,1738 +7624,1706 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 21220</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 21746</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 23627</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
+              <w:t xml:space="preserve"> ГОСТ 33201</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 34082¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 34083¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 34086¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> СТБ 638</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> СТБ 872</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> СТБ 936</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> СТБ 1017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> СТБ 1508</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2971A305" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 017/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00340CE9" w14:paraId="0BC528CB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F319C26" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> ГОСТ 33201</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> СТБ 638</w:t>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D406427" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Изделия кожгалантерейные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4EF9DF" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3926,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4202,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4203,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6216 00 000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6217,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 9113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D4A159" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 017/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 28631, ГОСТ 28753, ГОСТ 28846</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="123EBC29" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 017/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00340CE9" w14:paraId="76C40EA2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25BABA8E" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0793A604" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Войлок, фетр и нетканые материалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4654A56B" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>5602,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 5603</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="385ADC07" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 017/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 16221</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 17923</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 18273</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 19008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 28748</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 872</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> СТБ 936</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> СТБ 1508</w:t>
+              <w:t xml:space="preserve"> СТБ 2204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2971A305" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+          <w:p w14:paraId="10B7D070" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 017/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00340CE9" w14:paraId="1986C899" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7254A9" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F26C251" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Обувь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF97EFC" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6401,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6402,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6403,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6404,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6405,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A895034" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 017/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 4643¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ ISO 5355¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ ISO 5423¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 126</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 1135</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 5375</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 5394</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 6410</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 7458</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 7472</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 9155</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 13745</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 13796</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 14037</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 18724</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 19116</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 26166</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 26167</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> ГОСТ 32087</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 34085¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> СТБ 287</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> СТБ 931</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> СТБ 1042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D6BFBF" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340CE9" w14:paraId="0BC528CB" w14:textId="77777777">
+      <w:tr w:rsidR="00340CE9" w14:paraId="67D30171" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F319C26" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...8 lines deleted...]
-              <w:t>41</w:t>
+          <w:p w14:paraId="62CA50A0" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D406427" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...8 lines deleted...]
-              <w:t>Изделия кожгалантерейные</w:t>
+          <w:p w14:paraId="0683E910" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Кожа и кожаные изделия, кожа искусственная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4EF9DF" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 4202,</w:t>
+          <w:p w14:paraId="0D90C39D" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3921,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4107,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4112 00 000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4113,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4114,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4115 10 000 0,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4203,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> 6216 00 000 0,</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 9113</w:t>
+              <w:t xml:space="preserve"> 5903,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6506</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62D4A159" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+          <w:p w14:paraId="05AD0560" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>ГОСТ 28631, ГОСТ 28753, ГОСТ 28846</w:t>
+              <w:t>ГОСТ 485</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 940</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 1838</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 1875</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 1903</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 3673</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 3717</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 5710</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 7065</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 9333</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 9705</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 10438</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11107</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 15091</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 15092</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 28144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 28461</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 29277</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 31293</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 32994¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ Р 53243</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="123EBC29" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+          <w:p w14:paraId="59B3F536" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340CE9" w14:paraId="76C40EA2" w14:textId="77777777">
+      <w:tr w:rsidR="00340CE9" w14:paraId="0F6AE4B7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25BABA8E" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...8 lines deleted...]
-              <w:t>42</w:t>
+          <w:p w14:paraId="24EB2A50" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0793A604" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...8 lines deleted...]
-              <w:t>Войлок, фетр и нетканые материалы</w:t>
+          <w:p w14:paraId="6CC305DE" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Меха и меховые изделия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4654A56B" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 5603</w:t>
+          <w:p w14:paraId="10C50871" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4203,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4301,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4302,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4303,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 6506</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="385ADC07" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+          <w:p w14:paraId="71E19504" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>ГОСТ 16221</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> СТБ 2204</w:t>
+              <w:t>ГОСТ 1821</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 2765</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 2974</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 3157</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> ГОСТ 3595</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 4661</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 5710</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 6803</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 7069</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 7179</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 7416¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 8765</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 9296</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 10151</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 10322</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 10325</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 10522</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 10596</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 10623</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 10231</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 10714</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11106</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11111</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11210</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11237</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11287</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11355</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11597</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11615</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11616</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11806</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11809</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12056</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12133</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12299</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12438</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12581</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> ГОСТ 12780</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12804</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 13220</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 13304</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 13315</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 13692</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 13713</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 14781</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 17714</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 20176</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 21184</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 21481</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 28505</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 32084</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 32121</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> СТБ 2498</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10B7D070" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...293 lines deleted...]
-          <w:p w14:paraId="10D6BFBF" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+          <w:p w14:paraId="761E9C9B" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 017/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340CE9" w14:paraId="67D30171" w14:textId="77777777">
+      <w:tr w:rsidR="00340CE9" w14:paraId="6D113A4F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62CA50A0" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...8 lines deleted...]
-              <w:t>44</w:t>
+          <w:p w14:paraId="12D50472" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0683E910" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...8 lines deleted...]
-              <w:t>Кожа и кожаные изделия, кожа искусственная</w:t>
+          <w:p w14:paraId="1118333A" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Средства индивидуальной защиты от механических воздействий: одежда специальная защитная от механических воздействий и общих производственных загрязнений, в том числе от возможного захвата движущимися частями механизмов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D90C39D" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> 4115 10 000 0,</w:t>
+          <w:p w14:paraId="6871F92E" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3926,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4015,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 4203,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> 5903,</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> 6506</w:t>
+              <w:t xml:space="preserve"> 61,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05AD0560" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
-[...134 lines deleted...]
-              <w:t xml:space="preserve"> ГОСТ 28461</w:t>
+          <w:p w14:paraId="777153FE" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 019/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ ISO 13688</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ГОСТ 12.4.011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.029¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.099¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.100¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.110¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.131¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.132¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.134¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.280</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11209</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 15967</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 27574¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 27575¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 27643¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 27651¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> ГОСТ 29277</w:t>
-[...769 lines deleted...]
-              <w:br/>
               <w:t xml:space="preserve"> ГОСТ 27653¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 29057¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 29058¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 33743</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9963,119 +9658,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 12.4.131¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 12.4.132¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 12.4.173¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.251</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.258¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.259</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.279</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.287</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.310</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11209</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 16166</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 27651¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> ГОСТ 12.4.251</w:t>
-[...61 lines deleted...]
-              <w:br/>
               <w:t xml:space="preserve"> ГОСТ 27653¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 1387</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="352A38C3" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -10183,55 +9878,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.4.010¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 12.4.011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 12.4.252</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> ГОСТ 12.4.264¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ Р 12.4.278</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 20010¹</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2980C5EC" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
@@ -10422,285 +10112,293 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 12.4.183</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 12.4.221</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 12.4.250</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.252</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.297¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11209</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> СТБ 1387</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ Р 12.4.297</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1255" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB0A86C" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 019/2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00340CE9" w14:paraId="39C6B209" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="260" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CB9B57" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C133D16" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Средства индивидуальной защиты от повышенных и (или) пониженных температур: одежда специальная защитная и средства индивидуальной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
+              <w:t>защиты рук от воздействия пониженной температуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="791B3EB8" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4303,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 4304 00000 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 61,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> 62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1150" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25420EDC" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="-84" w:right="-84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ТР ТС 019/2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ EN 407</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ EN 511</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.183</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
               <w:t xml:space="preserve"> ГОСТ 12.4.252</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve"> ГОСТ 12.4.297¹</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> ГОСТ 11209</w:t>
+              <w:t xml:space="preserve"> ГОСТ 12.4.274¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 12.4.303</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 29335</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 29338</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 1387</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB0A86C" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
+          <w:p w14:paraId="7240C4B1" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 019/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00340CE9" w14:paraId="39C6B209" w14:textId="77777777">
-[...176 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="356CC335" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="16A8E74D" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="68BE3B41" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
@@ -11022,51 +10720,50 @@
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 025/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="10AF2414" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="46EC9977" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7DC84B56" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Мебель бытовая и для общественных помещений по эксплуатационному назначению: мебель для дошкольных учреждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
@@ -11245,74 +10942,81 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 26756</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ EN 581-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ EN 581-2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> ГОСТ EN 581-3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 1268</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="65913FDF" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 025/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="5A1CDA48" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="55A17C5B" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11617,75 +11321,67 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="49D53D99" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мебель бытовая и для общественных помещений по эксплуатационному </w:t>
-[...6 lines deleted...]
-              <w:t>назначению: мебель для административных помещений</w:t>
+              <w:t>Мебель бытовая и для общественных помещений по эксплуатационному назначению: мебель для административных помещений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="14A90062" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>9401,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 9403,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3280755C" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
@@ -11693,95 +11389,88 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 025/2012</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 6799</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 16371</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> ГОСТ 19917</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ EN 527-2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ EN 1023-2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 1268</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="05232863" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 025/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="1AE0FAAD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5E4F3C77" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11856,98 +11545,94 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 16371</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 19917</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ EN 527-2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> ГОСТ EN 1023-2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 1268</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="65FC4B48" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 025/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="145093F6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="43FD7971" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6E28BF89" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Мебель бытовая и для общественных помещений по эксплуатационному назначению: мебель для книготорговых помещений (стеллажи, полки, шкафы, столы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
@@ -12307,151 +11992,136 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4F94C2E0" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мебель бытовая и для общественных помещений по функциональному </w:t>
-[...6 lines deleted...]
-              <w:t>назначению: стулья, кресла, банкетки, табуреты, скамьи, пуфы, диваны, кушетки, тахты, кресла-кровати, кресла-качалки, диван-кровати</w:t>
+              <w:t>Мебель бытовая и для общественных помещений по функциональному назначению: стулья, кресла, банкетки, табуреты, скамьи, пуфы, диваны, кушетки, тахты, кресла-кровати, кресла-качалки, диван-кровати</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1904D8B4" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>9401,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 3926</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="69FA363F" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 025/2012</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 19917</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> ГОСТ EN 581-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ EN 581-2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ EN 581-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3F000C51" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 025/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="6AD58523" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1D0012FB" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12622,50 +12292,51 @@
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 025/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="555F7A5F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1090FB0E" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="24FBF57F" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Мебель бытовая и для общественных помещений по функциональному назначению: шкафы, тумбы, стеллажи, секретеры, комоды, трюмо, трельяжи, зеркала и прочие изделия (сундуки, этажерки, ширмы, подставки, вешалки, ящики, полки и другие изделия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
@@ -13021,131 +12692,126 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 12120¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 13950</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 18896</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 21029</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 26220</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 30765</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 30766</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 31677</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 32481</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 32582¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 33748</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 33810</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 33849</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> ГОСТ 21029</w:t>
-[...73 lines deleted...]
-              <w:br/>
               <w:t xml:space="preserve"> ГОСТ 34405</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2BC7F83E" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="00340CE9">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="24A75907" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
@@ -13378,56 +13044,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 33756</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 33759</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 33837</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> ГОСТ 34264</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 34534</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 1015¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 1517¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -13476,50 +13136,51 @@
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6187752E" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="00340CE9">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="7B9B0187" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="430F29ED" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="37C82E68" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Упаковка бумажная и картонная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
@@ -13737,56 +13398,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 21575</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 22637¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 22702¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> ГОСТ 22852</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 27840</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 32096¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 33716</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -13828,50 +13483,51 @@
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="458432BB" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="00340CE9">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="2EDB4B98" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="049690D5" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1F3EE75D" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Упаковка стеклянная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
@@ -14141,119 +13797,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 5959</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 8777</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 9338</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 9396</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 9570</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 10131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 10350¹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11142</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 11354</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 13356</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> ГОСТ 13358</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve"> ГОСТ 9396</w:t>
-[...61 lines deleted...]
-              <w:br/>
               <w:t xml:space="preserve"> ГОСТ 16511</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 17812</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 18573</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 20463</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -14427,81 +14083,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6305,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 6307,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> 7323,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> 7607,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">  8113 00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="11B81693" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 2226¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 7247</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 12120¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -14657,91 +14306,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 32522</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 30090</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 33227</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> СТБ 750¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4CD0D136" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="00340CE9">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="6F082684" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7861CD6C" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5B1291E2" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Упаковка керамическая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
@@ -14934,55 +14579,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 5037¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 5799¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 5981</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> ГОСТ 18896</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 25749</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 26891¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 30766</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -15131,56 +14771,50 @@
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="77EAAC8F" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ТР ТС 005/2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 5541</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> ГОСТ 32179</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 34257</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ ISO 4710¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15294,50 +14928,56 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 32179</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 32626</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 32736</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> ГОСТ 33214</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ 34257</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> СТБ 1015¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ГОСТ Р 50962¹</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -15663,244 +15303,272 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0E2AC890" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Средства моющие. Средства моющие синтетические для стирки белья: таблетки, гели, пасты, жидкости</w:t>
+              <w:t xml:space="preserve">Средства моющие. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Средства</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> моющие синтетические для стирки белья: таблетки, гели, пасты, жидкости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1A5CFEDA" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>из 3402</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7CA9B00F" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32479</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Единые санитарно- эпидемиологические и гигиенические требования к </w:t>
-[...6 lines deleted...]
-              <w:t>продукции (товарам), подлежащей санитарно-эпидемиологическому надзору (контролю)</w:t>
+              <w:t>Единые санитарно- эпидемиологические и гигиенические требования к продукции (товарам), подлежащей санитарно-эпидемиологическому надзору (контролю)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="14D41880" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Решение КТС от 07.04.2011 № 620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00340CE9" w14:paraId="78CD461E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0D3D3186" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7FA1A6FC" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Средства моющие. Моющие средства порошкообразные для стирки изделий из  различных тканей</w:t>
+              <w:t xml:space="preserve">Средства моющие. Моющие средства порошкообразные для стирки изделий </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>из  различных</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тканей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7790126C" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>из 3402</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1150" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6D1FA341" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t>ГОСТ 32479</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>Единые санитарно- эпидемиологические и гигиенические требования к продукции (товарам), подлежащей санитарно-эпидемиологическому надзору (контролю)</w:t>
+              <w:t xml:space="preserve">Единые санитарно- эпидемиологические и гигиенические требования к продукции (товарам), подлежащей </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>санитарно-эпидемиологическому надзору (контролю)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1255" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="71C6F5B6" w14:textId="77777777" w:rsidR="00340CE9" w:rsidRDefault="005E26CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="-84" w:right="-84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Решение КТС от 07.04.2011 № 620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7607E89A" w14:textId="77777777" w:rsidR="003B3C83" w:rsidRDefault="003B3C83" w:rsidP="003B3C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="287357F4" w14:textId="77777777" w:rsidR="003B3C83" w:rsidRPr="00A37ABB" w:rsidRDefault="003B3C83" w:rsidP="003B3C83">
       <w:pPr>
         <w:pStyle w:val="newncpi"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLine="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE71AB">
         <w:t>* Для подтверждения соответствия продукции ТР ТС (ЕАЭС) указывается код в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003B3C83" w:rsidRPr="00A37ABB" w:rsidSect="005E26CE">
+    <w:sectPr w:rsidR="003B3C83" w:rsidRPr="00A37ABB" w:rsidSect="00ED2F7F">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="454" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="794" w:right="1134" w:bottom="454" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3B77786F" w14:textId="77777777" w:rsidR="00F54AC2" w:rsidRDefault="00F54AC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3FFE334B" w14:textId="77777777" w:rsidR="00F54AC2" w:rsidRDefault="00F54AC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -15927,483 +15595,645 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F27C898" w14:textId="6302A009" w:rsidR="00593AE6" w:rsidRPr="00593AE6" w:rsidRDefault="00593AE6" w:rsidP="000A7EA9">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg1" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0F27C898" w14:textId="27D9E861" w:rsidR="00593AE6" w:rsidRPr="00593AE6" w:rsidRDefault="00ED2F7F" w:rsidP="00ED2F7F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5093"/>
         <w:tab w:val="left" w:pos="11639"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="108" w:right="-314"/>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidRPr="00ED2F7F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>Часть №2.</w:t>
+    </w:r>
+    <w:r w:rsidR="006C6EA6" w:rsidRPr="006C6EA6">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="006C6EA6" w:rsidRPr="006C6EA6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>Дата принятия решения по аккредитации</w:t>
+    </w:r>
+    <w:r w:rsidR="006C6EA6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00ED2F7F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>24.11.2025</w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">                                        </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                                                                             </w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                       </w:t>
+    </w:r>
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve">Лист </w:t>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve"> Листов </w:t>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="00593AE6" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3DEA63C3" w14:textId="77777777" w:rsidR="005E26CE" w:rsidRPr="00593AE6" w:rsidRDefault="005E26CE" w:rsidP="005E26CE">
+  <w:p>
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+      <w:pict xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+        <v:shape xmlns:v="urn:schemas-microsoft-com:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="WatermarkShape" type="#_x0000_t75" style="position:absolute; left:-330pt; top:225pt; width:700pt; height:40pt; rotation:270; fill-opacity:0.3; mso-wrap-style:behind; z-index:-1; mso-position-horizontal:absolute; mso-position-vertical:absolute; mso-position-horizontal-relative:page; mso-position-vertical-relative:page;" stroked="f" filled="t">
+          <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rIdWmImg2" o:title=""/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3DEA63C3" w14:textId="08D575CC" w:rsidR="005E26CE" w:rsidRPr="00593AE6" w:rsidRDefault="00ED2F7F" w:rsidP="00ED2F7F">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5093"/>
         <w:tab w:val="left" w:pos="11639"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="108" w:right="-314"/>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidRPr="00ED2F7F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>Часть №2.</w:t>
+    </w:r>
+    <w:r w:rsidR="006C6EA6" w:rsidRPr="006C6EA6">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="006C6EA6" w:rsidRPr="006C6EA6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>Дата принятия решения по аккредитации</w:t>
+    </w:r>
+    <w:r w:rsidR="006C6EA6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00ED2F7F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t>24.11.2025</w:t>
+    </w:r>
+    <w:r w:rsidR="005E26CE" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">                                        </w:t>
+      <w:t xml:space="preserve">                                      </w:t>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                                                                            </w:t>
+    </w:r>
+    <w:r w:rsidR="005E26CE" w:rsidRPr="00593AE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="ArialMT" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="ru-RU"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="005E26CE" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve">Лист </w:t>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="005E26CE" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="005E26CE" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="005E26CE" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="005E26CE" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="005E26CE" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005E26CE" w:rsidRPr="00ED2F7F">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="005E26CE" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="005E26CE" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve"> Листов </w:t>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="005E26CE" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="005E26CE" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="005E26CE" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005E26CE">
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>32</w:t>
     </w:r>
-    <w:r w:rsidRPr="00593AE6">
+    <w:r w:rsidR="005E26CE" w:rsidRPr="00593AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="508590B8" w14:textId="77777777" w:rsidR="005E26CE" w:rsidRDefault="005E26CE">
     <w:pPr>
       <w:pStyle w:val="ae"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="44B9404D" w14:textId="77777777" w:rsidR="00F54AC2" w:rsidRDefault="00F54AC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0DBD5999" w14:textId="77777777" w:rsidR="00F54AC2" w:rsidRDefault="00F54AC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="14454" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="833"/>
       <w:gridCol w:w="11495"/>
       <w:gridCol w:w="2126"/>
     </w:tblGrid>
     <w:tr w:rsidR="005E26CE" w:rsidRPr="005E26CE" w14:paraId="720782B2" w14:textId="77777777" w:rsidTr="005E26CE">
       <w:trPr>
         <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="833" w:type="dxa"/>
@@ -16419,106 +16249,68 @@
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="x-none"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005E26CE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="x-none"/>
             </w:rPr>
             <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11495" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0806490A" w14:textId="3592E3E3" w:rsidR="005E26CE" w:rsidRPr="005E26CE" w:rsidRDefault="005E26CE" w:rsidP="005E26CE">
+        <w:p w14:paraId="0806490A" w14:textId="6230D8FD" w:rsidR="005E26CE" w:rsidRPr="005E26CE" w:rsidRDefault="005E26CE" w:rsidP="005E26CE">
           <w:pPr>
             <w:pStyle w:val="ac"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="x-none"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005E26CE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> Описание области аккредитации </w:t>
           </w:r>
-          <w:bookmarkStart w:id="0" w:name="_Hlk212714126"/>
-[...36 lines deleted...]
-          <w:bookmarkEnd w:id="0"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2126" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="742CB422" w14:textId="2A3DCE30" w:rsidR="005E26CE" w:rsidRPr="005E26CE" w:rsidRDefault="005E26CE" w:rsidP="005E26CE">
           <w:pPr>
             <w:pStyle w:val="ac"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005E26CE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>BY/112</w:t>
           </w:r>
@@ -16542,184 +16334,449 @@
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7BBBD666" w14:textId="77777777" w:rsidR="008046AF" w:rsidRPr="00F42449" w:rsidRDefault="008046AF" w:rsidP="000A7EA9">
     <w:pPr>
       <w:pStyle w:val="ac"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4153C75E" w14:textId="77777777" w:rsidR="00DF1023" w:rsidRPr="00F42449" w:rsidRDefault="00DF1023" w:rsidP="003E0CAD">
     <w:pPr>
       <w:pStyle w:val="ac"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p>
-[...7 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="15184" w:type="dxa"/>
+      <w:tblW w:w="14596" w:type="dxa"/>
       <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1134"/>
-      <w:gridCol w:w="14050"/>
+      <w:gridCol w:w="279"/>
+      <w:gridCol w:w="11765"/>
+      <w:gridCol w:w="2552"/>
     </w:tblGrid>
-    <w:tr w:rsidR="005E26CE" w:rsidRPr="00804957" w14:paraId="23C08423" w14:textId="77777777" w:rsidTr="001342AF">
+    <w:tr w:rsidR="00ED2F7F" w:rsidRPr="00ED2F7F" w14:paraId="5E234C28" w14:textId="77777777" w:rsidTr="00E90E49">
       <w:trPr>
-        <w:trHeight w:val="311"/>
+        <w:trHeight w:val="221"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1134" w:type="dxa"/>
+          <w:tcW w:w="279" w:type="dxa"/>
+          <w:tcBorders>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="648E64A0" w14:textId="77777777" w:rsidR="005E26CE" w:rsidRPr="00B453D4" w:rsidRDefault="005E26CE" w:rsidP="005E26CE">
+        <w:p w14:paraId="43C397DA" w14:textId="77777777" w:rsidR="00ED2F7F" w:rsidRPr="00ED2F7F" w:rsidRDefault="00ED2F7F" w:rsidP="00ED2F7F">
           <w:pPr>
-            <w:pStyle w:val="23"/>
-            <w:jc w:val="center"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="-292" w:hanging="20"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="x-none" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="14050" w:type="dxa"/>
+          <w:tcW w:w="11765" w:type="dxa"/>
+          <w:tcBorders>
+            <w:left w:val="nil"/>
+          </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="45B74AE1" w14:textId="77777777" w:rsidR="005E26CE" w:rsidRPr="00B453D4" w:rsidRDefault="005E26CE" w:rsidP="005E26CE">
+        <w:p w14:paraId="41A55B17" w14:textId="4B0772A0" w:rsidR="00ED2F7F" w:rsidRPr="00ED2F7F" w:rsidRDefault="00ED2F7F" w:rsidP="00ED2F7F">
           <w:pPr>
-            <w:pStyle w:val="23"/>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="left" w:pos="5422"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:right="741"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00ED2F7F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>Республиканско</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00ED2F7F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> унитарно</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00ED2F7F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> предприяти</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>е</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00ED2F7F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> "Белорусский институт строительного проектирования" Управления делами Президента Республики Беларусь</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>,</w:t>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00ED2F7F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>орган по сертификации продукции и услуг "</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00ED2F7F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>БелСертификат</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00ED2F7F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>"</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2552" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="7FA45379" w14:textId="11B966C9" w:rsidR="00ED2F7F" w:rsidRPr="00ED2F7F" w:rsidRDefault="00ED2F7F" w:rsidP="00ED2F7F">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+            <w:ind w:hanging="20"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00ED2F7F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="en-US" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">BY/112 </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:snapToGrid w:val="0"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="ru-RU" w:eastAsia="x-none"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>085.01</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
+  <w:p w14:paraId="0B2D7679" w14:textId="77777777" w:rsidR="00ED2F7F" w:rsidRPr="00ED2F7F" w:rsidRDefault="00ED2F7F" w:rsidP="00ED2F7F">
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="left" w:pos="11340"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="320" w:lineRule="auto"/>
+      <w:ind w:right="-31" w:hanging="20"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:snapToGrid w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        <w14:ligatures w14:val="none"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
   <w:p w14:paraId="743A9723" w14:textId="77777777" w:rsidR="000A7EA9" w:rsidRDefault="000A7EA9">
     <w:pPr>
       <w:pStyle w:val="ac"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA2D5F"/>
     <w:rsid w:val="000A7EA9"/>
     <w:rsid w:val="0025238F"/>
+    <w:rsid w:val="00286FCE"/>
     <w:rsid w:val="002C5E37"/>
     <w:rsid w:val="00303231"/>
     <w:rsid w:val="0031262B"/>
     <w:rsid w:val="00340CE9"/>
     <w:rsid w:val="00356BE8"/>
     <w:rsid w:val="003B3C83"/>
     <w:rsid w:val="003D5931"/>
     <w:rsid w:val="003E6BB2"/>
     <w:rsid w:val="0051369E"/>
     <w:rsid w:val="00593AE6"/>
     <w:rsid w:val="005E26CE"/>
     <w:rsid w:val="00604D72"/>
     <w:rsid w:val="00660F83"/>
+    <w:rsid w:val="006C6EA6"/>
     <w:rsid w:val="006D1C7B"/>
     <w:rsid w:val="00726310"/>
     <w:rsid w:val="0073211E"/>
     <w:rsid w:val="00774F91"/>
     <w:rsid w:val="008046AF"/>
     <w:rsid w:val="00861AD9"/>
     <w:rsid w:val="00877362"/>
     <w:rsid w:val="009048EC"/>
     <w:rsid w:val="00923157"/>
     <w:rsid w:val="009C5704"/>
+    <w:rsid w:val="00A178E9"/>
     <w:rsid w:val="00A37ABB"/>
     <w:rsid w:val="00A52D46"/>
     <w:rsid w:val="00C81B03"/>
     <w:rsid w:val="00CB3C47"/>
     <w:rsid w:val="00CB57DD"/>
     <w:rsid w:val="00D60B02"/>
     <w:rsid w:val="00DE3D69"/>
     <w:rsid w:val="00DF1023"/>
     <w:rsid w:val="00E152A5"/>
     <w:rsid w:val="00EA2D5F"/>
+    <w:rsid w:val="00ED2F7F"/>
     <w:rsid w:val="00EE58E0"/>
     <w:rsid w:val="00F5067A"/>
     <w:rsid w:val="00F54AC2"/>
     <w:rsid w:val="00FE5B0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-BY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -16761,51 +16818,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17313,50 +17370,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EA2D5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -17695,69 +17753,67 @@
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="append1">
     <w:name w:val="append1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00DF1023"/>
     <w:pPr>
       <w:spacing w:after="28" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:val="ru-RU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ad"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF1023"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ac"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF1023"/>
     <w:rPr>
       <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008046AF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
@@ -17782,57 +17838,57 @@
     <w:link w:val="23"/>
     <w:locked/>
     <w:rsid w:val="008046AF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdWmImg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wm.png"/></Relationships>
 
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -18092,69 +18148,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>31</Pages>
-  <Words>4096</Words>
-  <Characters>23353</Characters>
+  <Words>4032</Words>
+  <Characters>22988</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>194</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>191</Lines>
+  <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27395</CharactersWithSpaces>
+  <CharactersWithSpaces>26967</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Кравченко Наталья Владимировна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>